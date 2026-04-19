--- v1 (2026-02-17)
+++ v2 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2049">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2054">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
     <t>https://www.cbe.europa.eu/projects/runfaster4eu</t>
   </si>
   <si>
     <t>The EU faces an urgent need for soil regeneration and responsible land use. A sustainable solution lies in cultivating low-input oil crops on non-food marginal lands, helping restore soil health while generating valuable biomass.RUNFASTER4EU is creating a sustainable and replicable bio-based value chain for large-scale cultivation of oil crops on marginal lands.The project’s aim is to transform these underutilised lands into productive sources of feedstock for bio-based industries. Through advanced biorefinery processes, the project converts vegetable oils and residual biomass into high-value bio-based products in a cascading approach. These include bio-building blocks and intermediates, cosmetic formulations, bio-stimulants, feed ingredients, herbicides, dielectric fluids, bioplastic, and NIPU for vertical gardens. </t>
   </si>
   <si>
     <t>Innovation Action – Flagship</t>
   </si>
   <si>
     <t>Other and new</t>
   </si>
   <si>
     <t>Dedicated crops</t>
   </si>
   <si>
     <t>2025-07-01
   2030-06-30</t>
   </si>
   <si>
     <t>€ 19 908 650,25</t>
   </si>
   <si>
     <t>VERSALIS SPA</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, ENA SYMVOULOI ANAPTYXIS G P, CIFO S.R.L., LEDA POLYMER SP ZOO, BF EDUCATIONAL SRL, FUNDACIO UNIVERSITARIA BALMES, AHAVA DEAD SEA LABORATORIES LTD, MATRICA SPA, NAFIGATE PARK SRO, CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION, FEDERAZIONE REGIONALE COLDIRETTI CAMPANIA, PNO INNOVATION UNIPESSOAL LDA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, CARHUE PIGGERIES LIMITED, AGRI 2000 IBERIA S.L., Agri 2000 Net RO srl, INSTITUT ZA RATARSTVO I POVRTARSTVO INSTITUT OD NACIONALNOG ZNACAJA ZA REPUBLIKU SRBIJU, AGRI 2000 NET SRL</t>
+    <t>NOVAMONT SPA, ENA SYMVOULOI ANAPTYXIS G P, CIFO S.R.L., LEDA POLYMER SP ZOO, BF EDUCATIONAL SRL, FUNDACIO UNIVERSITARIA BALMES, AHAVA DEAD SEA LABORATORIES LTD, TECHSPIN SRO, CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION, FEDERAZIONE REGIONALE COLDIRETTI CAMPANIA, PNO INNOVATION UNIPESSOAL LDA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, CARHUE PIGGERIES LIMITED, AGRI 2000 IBERIA S.L., Agri 2000 Net RO srl, INSTITUT ZA RATARSTVO I POVRTARSTVO INSTITUT OD NACIONALNOG ZNACAJA ZA REPUBLIKU SRBIJU, AGRI 2000 NET SRL</t>
   </si>
   <si>
     <t>Italy, Greece, Poland, Spain, Israel, Czechia, Portugal, Ireland, Romania, Serbia</t>
   </si>
   <si>
     <t>https://runfaster4eu.eu/</t>
   </si>
   <si>
     <t>Porto Torres, Италия
   40.833436405092264, 8.406587603111475
 ,   
   Crescentino, Италия
   45.19057226854397, 8.102189819976488</t>
   </si>
   <si>
     <t>LIGNOFUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lignofun</t>
   </si>
   <si>
     <t>Fossil-based chemicals contribute to pollution, GHG emissions, and resource depletion. As a natural plant material and by-product of the paper industry, lignin offers a sustainable alternative to these chemicals. However, its complex structure often results in it being burned for energy rather than being used for valuable products. Improving lignin processing can reduce reliance on fossil fuels and foster a greener economy.LIGNOFUN is an innovative project developing new technologies to convert lignin into valuable bio-based chemicals. By scaling up two advanced processes—METNIN™ and OHRIGINS™—, the project transforms waste from paper mills into ingredients for foams, nylon 66, adhesives, coatings, composites, wood panels, cosmetics, personal care items, and rubber products.  The project is driving the introduction of bio-based materials to the market, demonstrating that sustainable alternatives not only match the performance of fossil-based chemicals, but that they are also more beneficial for the environment. </t>
   </si>
   <si>
     <t>Innovation Action - Demonstration</t>
@@ -340,50 +340,53 @@
   </si>
   <si>
     <t>CleanAlgae2Value</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cleanalgae2value</t>
   </si>
   <si>
     <t>Microalgae hold significant potential for the European bioeconomy. However, challenges remain in their widespread market acceptance, particularly in terms of taste, texture, and functionality. The CleanAlgae2Value project aims to overcome these barriers by using a cascading approach to extract medium-value ingredients from white microalgae, such as protein isolates, oils, natural pigments and starch.The project will develop a scalable "Micro-Algae Biorefinery Upgrade Module" (MABUM) to optimise biorefinery performance and produce food-grade ingredients at a cost-effective, carbon-negative scale. These ingredients will be used to create 15 prototypes for the food and bio-based packaging markets.CleanAlgae2Value expects to boost market competitiveness by reducing production costs. It will also assess the environmental, economic and societal impacts, while supporting regulatory approvals where required. </t>
   </si>
   <si>
     <t>2025-10-01
   2029-09-30</t>
   </si>
   <si>
     <t>€ 7 483 217,75</t>
   </si>
   <si>
     <t>SOLMEGIA MONOPROSOPI I.K.E.</t>
   </si>
   <si>
     <t>DELTA ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA TROFIMON MONOPROSOPI A.E., CENTRE FOR PROCESS INNOVATION LIMITED LBG, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, EROSKI SCOOP, BEVO, biotehnoloske resitve, d.o.o, BIO BASE EUROPE PILOT PLANT VZW, MAGFI LTD, KNOELL GERMANY GMBH, DANMARKS TEKNISKE UNIVERSITET, AUZO LAGUN S. COOP, Hooked Foods AB, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB</t>
   </si>
   <si>
     <t>Greece, United Kingdom, Spain, Slovenia, Belgium, Malta, Germany, Denmark, Sweden</t>
+  </si>
+  <si>
+    <t>https://cleanalgae2value.eu/</t>
   </si>
   <si>
     <t>Athens, Гърция
   37.985586357420615, 23.858644078255427</t>
   </si>
   <si>
     <t>HIBISCUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hibiscus</t>
   </si>
   <si>
     <t>The construction industry is a significant source of pollution, greatly contributing to greenhouse gas emissions and waste. The environmental impact of traditional petroleum-based materials needs to be limited by accelerating the implementation of greener solutions. The HIBISCUS project aims to help greening the construction sector by replacing fossil-based materials with innovative bio-based alternatives.The project focuses on developing and demonstrating five new bio-based construction materials, for waterproofing, insulation and carpentry. These materials will contain up to 80% bio-based components and improve environmental performance by 25%. To achieve this, the HIBISCUS project will use bio-based feedstocks, such as waste cooking oil, pine tree resin, carbohydrates, and lignin, as well as recycled product streams.The new materials will be tested at a pilot scale to demonstrate their effectiveness and scalability, aiming to achieve a 10% European market share for bio-based materials within five years   . This will improve sustainability, environmental profiles, and regulatory compliance, while also supporting the EU's goals of reducing carbon emissions and promoting a circular economy in the construction sector.</t>
   </si>
   <si>
     <t>Crop residues, Dedicated crops, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 497 302,50</t>
   </si>
   <si>
     <t>SOPREMA</t>
   </si>
   <si>
     <t>Kraton Chemical B.V., UNIVERSITE DE LIEGE, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., CELLMAT TECHNOLOGIES SL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, BIOECONOMY FOR CHANGE, UNIVERSITE DE STRASBOURG, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DU BATIMENT, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, INDRESMAT SL, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
@@ -542,75 +545,81 @@
   <si>
     <t>https://www.cbe.europa.eu/projects/bio4coat</t>
   </si>
   <si>
     <t>The BIO4COAT project aims to develop high-performance, bio-based coatings from renewable materials such as crop residues and food industry by-products. These sustainable coatings are designed to withstand extreme and demanding conditions, offering viable alternatives for use in plastics, textiles, agriculture, and construction.By converting biomass into high-performance coatings, BIO4COAT aims to minimise the environmental footprint and strengthen the resilience of these industries. The project will test these coatings under real-world conditions, showcasing their effectiveness and potential for widespread adoption.  Through this work, BIO4COAT wants to contribute to the EU’s goals of promoting safe and sustainable chemicals, driving innovation in the bio-based sector, and reducing the environmental, economic, and societal impacts of industrial processes. </t>
   </si>
   <si>
     <t>Agri-food waste, Forestry waste</t>
   </si>
   <si>
     <t>Crop residues, Dedicated crops, Food industry sidestreams</t>
   </si>
   <si>
     <t>€ 3 493 570,00</t>
   </si>
   <si>
     <t>FUNDACION TECNOLOGICA ADVANTX</t>
   </si>
   <si>
     <t>NOVAMONT SPA, AARHUS UNIVERSITET, ICAP-SIRA CHEMICALS AND POLYMERS SPA, LOGOPLASTE INNOVATION LAB LDA, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, UNIVERSITA DEGLI STUDI DI PADOVA, KNEIA SL, CEMECON SCANDINAVIA AS, EUROPEAN BIOPLASTICS EV</t>
   </si>
   <si>
     <t>Italy, Denmark, Portugal, Greece, Spain, Germany</t>
   </si>
   <si>
+    <t>https://www.bio4coat.eu/</t>
+  </si>
+  <si>
     <t>WoodTreat</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/woodtreat</t>
   </si>
   <si>
     <t>Wood waste, especially from treated materials, is becoming a greater challenge for the circular economy. As wood usage rises, the amount of preservative-treated wood being discarded also grows. This type of wood, often classified as Grade C or AIII/AIV, is difficult to recycle due to the harmful chemicals it contains, which pose both environmental and health risks.WoodTreat addresses this issue by proposing a multi-dimensional cascade approach to manage heavily polluted post-consumer wood waste. The project aims to develop innovative methods to identify and remediate chemically contaminated wood through seven pilot validation trials. These technologies will help reduce reliance on unsustainable waste management practices, such as incineration and landfilling, while enabling the production of new, safe and value-added products from recycled wood.</t>
   </si>
   <si>
     <t>Forestry waste, Organic waste, Sidestreams from industry</t>
   </si>
   <si>
     <t>Industrial waste streams, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 3 500 000,00</t>
   </si>
   <si>
     <t>SVERIGES LANTBRUKSUNIVERSITET</t>
   </si>
   <si>
     <t>INTERNATIONALER VEREIN FUR TECHNISCHE HOLZFRAGEN EV, UNIVERSITE DE LORRAINE, NOVAMECHANICS LIMITED, INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), UNILIN, MEKANIKA KREKEZ*MECHANICS CREEK, NOVAMECHANICS MONOPROSOPI IKE, ECOLE SUPERIEURE DU BOIS ESB ASSOCIATION, STICHTING IHE DELFT INSTITUTE FOR WATER EDUCATION, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FIBERLEAN TECHNOLOGIES LIMITED, THE UNIVERSITY OF BIRMINGHAM, MANIFAKTURA SRL, SCHUMANN, ADVANCED MINERALS AND RECYCLING INDUSTRIAL SOLUTIONS IKE, STEINBEIS 2I GMBH, SOPREMA, PANEPISTIMIO THESSALIAS</t>
   </si>
   <si>
     <t>France, Germany, Cyprus, Belgium, Albania, Greece, Netherlands, United Kingdom, Italy, Sweden</t>
+  </si>
+  <si>
+    <t>https://www.woodtreat.eu/</t>
   </si>
   <si>
     <t>SPLENDOR</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/splendor</t>
   </si>
   <si>
     <t>The pulp and paper industry is a major source of black liquor, a byproduct with significant potential for producing high-value aromatic chemicals. However, current technologies rely on purified lignin, which involves expensive and resource-intensive processing.The SPLENDOR project aims to revolutionise the transformation of lignin by offering an economically viable and sustainable method for producing high-value aromatic chemicals from black liquor. The project promotes a circular economy through a rapid, one-step sustainable depolymerisation technology that converts the lignin present in black liquor from the pulping industry into targeted aromatic chemicals.By employing innovative depolymerisation technology and collaborating with key stakeholders, the project aims to accelerate the adoption of bio-based chemicals, foster a circular economy, and reduce dependence on fossil resources. </t>
   </si>
   <si>
     <t>Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>2025-09-01
   2028-08-31</t>
   </si>
   <si>
     <t>€ 7 318 641,00</t>
   </si>
   <si>
     <t>UNIVERSITEIT GENT</t>
   </si>
   <si>
     <t>STRANE INNOVATION, NOVA BIOCHEM LTD, RISE RESEARCH INSTITUTES OF SWEDEN AB, UNIVERSITEIT MAASTRICHT, HANSEN &amp; ROSENTHAL GMBH &amp; CO. KG, THE UNIVERSITY OF NOTTINGHAM, SOPREMA, SPECIALTY OPERATIONS FRANCE, RISE PROCESSUM AB, UPM-KYMMENE OYJ, RISE LIGNODEMO AB</t>
@@ -820,51 +829,51 @@
     <t>Fabulose</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fabulose</t>
   </si>
   <si>
     <t>The consumer demand for sustainable and ethical leather alternatives is growing across the global market. Traditional animal-based leather production contributes to deforestation, emissions, and pollution, while artificial leather often relies on plastics, animal-derived materials, and harmful chemicals in tanning, with a negative effect on both the environment and human health.Fabulose seeks to tackle these challenges by developing scalable, bio-based production methods for animal-free leather alternatives using bacterial cellulose and cyanophycin. Industrial CO2 off-gas and waste streams from the food industry are used as feedstock to produce these materials, which are completely free from toxic chemicals and plastics. The resulting materials are fully bio-based, recyclable, biodegradable, durable, and tear-resistant. The project is designed for mass production using a roll-to-roll process, making it both cost-competitive and efficient.Through cutting-edge biotechnology and circular production methods, Fabulose aims to reduce fossil fuel reliance and lower the carbon footprint of industries such as fashion, automotive, and upholstery. These high-performance, fully recyclable materials offer a sustainable solution to meet the rising demand for eco-friendly products.</t>
   </si>
   <si>
     <t>Textile</t>
   </si>
   <si>
     <t>Cellulose, Food industry sidestreams, Industrial waste streams</t>
   </si>
   <si>
     <t>2025-06-01
   2028-11-30</t>
   </si>
   <si>
     <t>€ 3 498 440,00</t>
   </si>
   <si>
     <t>DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF</t>
   </si>
   <si>
-    <t>NOVIS GMBH, Melina Bucher, VTL GmbH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, SUMATRIX BIYOTEKNOLOJI LIMITED SIRKETI, STEINBEIS 2I GMBH, UNIVERSIDADE DE AVEIRO, UNIVERZA V MARIBORU, Konrad Hornschuch Aktiengesellschaft, BENECKE-KALIKO AG</t>
+    <t>NOVIS GMBH, Melina Bucher, VTL GmbH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, SUMATRIX BIYOTEKNOLOJI LIMITED SIRKETI, STEINBEIS 2I GMBH, UNIVERSIDADE DE AVEIRO, UNIVERZA V MARIBORU, KONRAD HORNSCHUCH GMBH, BENECKE-KALIKO GMBH</t>
   </si>
   <si>
     <t>Germany, Austria, Italy, /
 Türkiye, Portugal, Slovenia</t>
   </si>
   <si>
     <t>https://fabulose.eu/</t>
   </si>
   <si>
     <t>ECOFUNC</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ecofunc</t>
   </si>
   <si>
     <t>The building and construction sector, valued IN €14.9 trillion in 2021 , is one of the largest industries worldwide. However, it is also a major contributor to environmental impact, responsible for 35% of global energy consumption, 37% of carbon emissions, and up to 50% of natural resource use. With current practices, the industry is not on track to meet its 2050 decarbonisation targets, highlighting an urgent need for sustainable solutions.ECOFUNC seeks to address these challenges by creating sustainable construction materials based on polyhydroxyalkanoates (PHAs), which are made by microorganisms using CO2. The project will create recyclable PHA-based panels for walls, ceilings, facades, and tiles, reducing carbon emissions and costs. It will also develop recycling methods to reuse materials in the furniture and automotive industries.  ECOFUNC unites industry leaders and researchers to showcase PHAs as a sustainable alternative in construction. Through real-world demonstrations and stakeholder engagement, it aims to drive market adoption and mainstream bio-based materials. </t>
   </si>
   <si>
     <t>Agri-food waste, Biogenic gaseous carbon, Forestry waste</t>
   </si>
   <si>
     <t>Bioplastics, Crop residues, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 154 694,50</t>
@@ -944,87 +953,93 @@
     <t>SOUL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/soul</t>
   </si>
   <si>
     <t>The use of plastic products in agriculture has increased due to their affordability and versatility, but the environmental impact of plastic waste is a growing concern. Current waste management systems struggle to recycle or properly dispose of aAgricultural plastic in mulch films, tree guards, and fertilisers, leading to soil pollution and human health hazards., .  To tackle these challenges, the SOUL project aims to develop biodegradable, bio-based plastic that break down safely in the soil, reducing pollution and improving waste management. By focusing on products commonly used in agriculture, such as mulch films and tree shelters, SOUL seeks to transform existing plastic products and develop sustainable end-of-life solutions.  These new biodegradable materials will help reduce soil contamination and minimise the environmental impact of plastic waste. The project involves a collaboration between industry leaders, researchers, and policymakers working together to create sustainable solutions.</t>
   </si>
   <si>
     <t>Agri-food waste, Organic waste</t>
   </si>
   <si>
     <t>Crop residues, Organic fraction of municipal solid waste</t>
   </si>
   <si>
     <t>€ 7 267 599,50</t>
   </si>
   <si>
     <t>FUNDACION AITIIP</t>
   </si>
   <si>
     <t>NOVAMONT SPA, RE SOIL FOUNDATION, SICOR SOCIEDADE INDUSTRIAL DE CORDOARIA SA, EUROPEAN BIOECONOMY BUREAU, Samco Agricultural Manufacturing Limited, INSTYTUT UPRAWY NAWOZENIA I GLEBOZNAWSTWA, PANSTWOWY INSTYTUT BADAWCZY, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AMORIM CORK SOLUTIONS, S.A, Tenax S.p.A., NOVAMONT IBERIA S.L., AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, EVOENZYME SL, ASOCIACION ESPAÑOLA PARA EL DESARROLLO Y TRANSFERENCIA TECNOLOGICA EN LA AGRICULTURA Y LA GANADERIA - ASETAGA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, MOSES PRODUCTOS SL, NORMEC OWS</t>
   </si>
   <si>
     <t>Italy, Portugal, Belgium, Spain, Ireland, Poland, Switzerland</t>
+  </si>
+  <si>
+    <t>https://soul-biobased.eu/</t>
   </si>
   <si>
     <t>Испания
 ,   
   Италия
 ,   
   Pulawy, Полша
   51.41622898445267, 21.970682293229203
 ,   
   Португалия
 ,   
   Limerick, Ирландия
   52.66481048279667, -8.625550347541504</t>
   </si>
   <si>
     <t>MYCOCIRCLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mycocircle</t>
   </si>
   <si>
     <t>Animal-derived materials, such as chitin, collagen and squalene are widely used in cosmetics and agrochemicals. This reliance raises ethical concerns, impacts the environment, and highlights resource limitations, including the killing of three to six million sharks annually for squalene extraction.MYCOCIRCLE aims to tackle these challenges by upcycling mushroom biomass and developing sustainable biotechnological pathways for high-value materials in the cosmetics and agrochemical industries as alternatives to animal-derived products. The project brings together industry leaders and researchers to demonstrate the potential of mushroom biomass as a viable source for bio-based materials.  By advancing green biotechnology, MYCOCIRCLE seeks to reduce environmental impact and promote ethical practices, providing a more sustainable alternative for industries reliant on animal-based ingredients. </t>
   </si>
   <si>
     <t>Crop residues, Food industry sidestreams</t>
   </si>
   <si>
     <t>€ 3 486 567,50</t>
   </si>
   <si>
     <t>TECHNISCHE UNIVERSITAET MUENCHEN</t>
   </si>
   <si>
-    <t>SINTEF AS, IDENER RESEARCH &amp; DEVELOPMENT AIE, NORGES MILJO-OG BIOVITENSKAPELIGE UNIVERSITET, SVERIGES LANTBRUKSUNIVERSITET, GREEN IMPULSE, GLOBAL SUSTAINABLE TRANSFORMATION GST GmbH, GLOBAL SUSTAINABLE TRANSFORMATION GST GmbH</t>
-[...2 lines deleted...]
-    <t>France, Germany, Norway, Spain, Sweden, United Kingdom</t>
+    <t>SINTEF AS, IDENER RESEARCH &amp; DEVELOPMENT AIE, NORGES MILJO-OG BIOVITENSKAPELIGE UNIVERSITET, SVERIGES LANTBRUKSUNIVERSITET, GREEN IMPULSE, GLOBAL SUSTAINABLE TRANSFORMATION GST GmbH, Magyar Gomba Kertesz Kft.</t>
+  </si>
+  <si>
+    <t>France, Germany, Norway, Spain, Sweden, United Kingdom, Hungary</t>
+  </si>
+  <si>
+    <t>https://mycocircle-project.eu/</t>
   </si>
   <si>
     <t>BIO-INSPIRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio-inspire</t>
   </si>
   <si>
     <t>Regional bioeconomy clusters play a crucial role in local development by connecting businesses, research institutions, and stakeholders. These clusters drive innovation, attract investments, and scale bio-based solutions. However, many clusters, particularly in less developed regions of Eastern and Southeastern Europe, face significant challenges, such as limited access to research and innovation infrastructure, weak networks, and insufficient skills of the workforce. These barriers hinder the full potential of bioeconomy growth and prevent regions from effectively tapping into opportunities for sustainable economic growth.In response to these challenges, BIO-INSPIRE aims to support and strengthen regional bioeconomy clusters in Greece, Hungary, Slovakia, Lithuania, Romania, Bulgaria, and Poland. The project's main goal is to develop a governance roadmap that provides a clear, step-by-step framework for establishing long-term, sustainable collaboration. This roadmap will help bioeconomy actors overcome existing obstacles, improve their innovation capacity, and foster cross-border cooperation to unlock new growth opportunities.By partnering with advanced clusters from Sweden and the Netherlands, the project seeks to bridge regional gaps and improve collaboration. It aims to create a legacy, providing the regions with the necessary tools to advance their R&amp;I capacity and their ability to broaden their collaboration networks, and empower regions to achieve sustainable growth and ongoing engagement in the bio-based economy. </t>
   </si>
   <si>
     <t>2025-05-01
   2028-04-30</t>
   </si>
   <si>
     <t>€ 2 999 180,00</t>
   </si>
   <si>
     <t>CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS</t>
   </si>
   <si>
     <t>ZABALA INNOVATION CONSULTING SA, ASOCIACIJA LITHUANIABIO, BIOECONOMY CLUSTER, BAY ZOLTAN ALKALMAZOTT KUTATASI KOZHASZNU NONPROFIT KFT., RISE RESEARCH INSTITUTES OF SWEDEN AB, AGROTRANSILVANIA CLUSTER, CLUSTER ZELENA SINERGIYA, GEONARDO KORNYEZETVEDELMI TERINFORMATIKAI ES REGIONALIS PROJEKTFEJLESZTO KORLATOLT FELELOSSEGU TARSASAG, STOWARZYSZENIE ZACHODNIOPOMORSKI KLASTER CHEMICZNY ZIELONA CHEMIA, ZABALA INNOVATION PORTUGAL, SOCIEDADE UNIPESSOAL LDA, RISE PROCESSUM AB, STICHTING WAGENINGEN RESEARCH, GREENOVATE ! EUROPE</t>
   </si>
   <si>
     <t>Spain, Lithuania, Slovakia, Hungary, Sweden, Romania, Bulgaria, Poland, Greece, Portugal, Netherlands, Belgium</t>
@@ -1164,51 +1179,51 @@
     <t>Spain, Belgium, Italy, Germany, Netherlands, Denmark, Portugal, Croatia</t>
   </si>
   <si>
     <t>https://polymeerproject.eu/</t>
   </si>
   <si>
     <t>MoeBIOS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/moebios</t>
   </si>
   <si>
     <t>The MOEBIOS project addresses the challenges of recycling bioplastics in three key value chains: plastic packaging, synthetic textiles, and agricultural plastic waste. In plastic packaging, inadequate sorting and recycling technologies allow for only 6.3% of recycled content in the EU packaging market. Synthetic textiles contribute significantly to plastic waste on a global scale, with only 0.06% of all textile waste typically recycled into new textile products. In agriculture, poor management practices result in bioplastic waste being disposed of in landfills, contributing to environmental damage. Additionally, recycled plastic content in agricultural applications is less than 22%.The MOEBIOS project aims to innovate and optimise recycling processes within these value chains to mitigate plastic pollution, promote sustainable practices, and enhance waste management efficiency across Europe. This systemic innovation addresses hierarchical challenges from bioplastic waste collection to upcycling, aiming for holistic and coordinated solutions. The project covers sorting, conditioning, and valorising waste streams into end-products of equivalent quality and functionality. </t>
   </si>
   <si>
     <t>Packaging</t>
   </si>
   <si>
     <t>2024-06-01
   2028-05-31</t>
   </si>
   <si>
     <t>€ 7 013 928,50</t>
   </si>
   <si>
-    <t>NOVIS GMBH, NOVAMONT SPA, COOVER IBI S.L., ALIA SERVIZI AMBIENTALI S.P.A., TRANS SABATER SL, TOTALENERGIES CORBION BV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, GREENE W2H2 SL, ESTUDIOS, DIRECCION E INVESTIGACION DE FERMENTACIONES ESPECIALES SA, PICVISA MACHINE VISION SYSTEMS SL, SOCIETE D EXTRUSION DU POLYETHYLENEA BARBIER ET CIE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, EROSKI SCOOP, ZERO EMISSIONS ENGINEERING BV, ABONOS ORGANICOS SEVILLA SA, ASA SPEZIALENZYME GMBH, GREENE ENTERPRISE, S.L., AUZO LAGUN S. COOP, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EUROPEAN BIOPLASTICS EV, CHEMOSVIT FIBROCHEM SRO, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA</t>
+    <t>NOVIS GMBH, NOVAMONT SPA, COOVER IBI S.L., PLURES SPA, TRANS SABATER SL, TOTALENERGIES CORBION BV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, GREENE W2H2 SL, ESTUDIOS, DIRECCION E INVESTIGACION DE FERMENTACIONES ESPECIALES SA, PICVISA MACHINE VISION SYSTEMS SL, SOCIETE D EXTRUSION DU POLYETHYLENEA BARBIER ET CIE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, EROSKI SCOOP, ZERO EMISSIONS ENGINEERING BV, ABONOS ORGANICOS SEVILLA SA, ASA SPEZIALENZYME GMBH, GREENE ENTERPRISE, S.L., AUZO LAGUN S. COOP, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EUROPEAN BIOPLASTICS EV, CHEMOSVIT FIBROCHEM SRO, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Germany, Italy, Spain, Netherlands, France, Slovakia</t>
   </si>
   <si>
     <t>https://moebios.eu/</t>
   </si>
   <si>
     <t>Basque Country, Испания
   43.13351875411789, -2.7465640750686204
 ,   
   Auvergne-Rhône-Alpes, Франция
   44.92579306888892, 4.222594187362276
 ,   
   Košice Region, Словакия
   48.76183817704055, 20.99227186388826</t>
   </si>
   <si>
     <t>BIOntier</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biontier</t>
   </si>
   <si>
     <t>The need for renewable, eco-friendly materials is driving the increasing demand for bio-based composites. The sector is however facing many challenges linked to performance, production cost, affordability, environmental impact, and sustainability, among others.BIOntier is addressing these challenges by creating sustainable and cost-effective multifunctional bio-based composites. The project aims to form a robust alliance and an integrated, industry-driven platform to design, develop, and manufacture these composites at scale. This will enhance the manufacturing process, improve synthesis and stability, lower the environmental impact, and support the EU's circular bioeconomy.                            The bio-based composites developed by BIOntier will have enhanced thermal, mechanical and chemical properties, as well as corrosion and chemical resistance, hardness and mechanical resistance, high temperature and fire resistance, and structural health monitoring functionalities. The composites will have an improved performance benefitting four priority sectors: automotive, aerospace, energy (H2 economy), and water treatment.</t>
@@ -2031,51 +2046,51 @@
   </si>
   <si>
     <t>UNIVERSITE DE LIEGE, CONSORZIO ITALBIOTEC, DBFZ DEUTSCHES BIOMASSEFORSCHUNGSZENTRUM GEMEINNUTZIGE GMBH, AJINOMOTO OMNICHEM, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, IST-ID ASSOCIACAO DO INSTITUTO SUPERIOR TECNICO PARA A INVESTIGACAO E O DESENVOLVIMENTO, ECOVER CO-ORDINATION CENTER, FIBENOL IMAVERE OU, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, AMPHISTAR</t>
   </si>
   <si>
     <t>Belgium, Italy, Germany, Finland, Portugal, Estonia, Spain, United Kingdom</t>
   </si>
   <si>
     <t>http://www.surfs-up.eu</t>
   </si>
   <si>
     <t>Antwerp, Белгия
   51.26161284798173, 4.421293210088964</t>
   </si>
   <si>
     <t>NEBA Alliance</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/neba-alliance</t>
   </si>
   <si>
     <t>Amid the climate crisis, urgent actions are needed to enhance awareness and build capacity for swift transformation to combat climate change. The construction industry, responsible for nearly 40% of greenhouse gas emissions, with another 10-20% stemming from embodied emissions, remains a key sector in climate change mitigation efforts. However, a critical obstacle hindering this transformation is the shortage of skilled workers. The New European Bauhaus Academy Alliance (NEBA Alliance) aims to democratise access to high-quality training in sustainable construction, addressing an important skills gap—over 75% of EU companies report difficulties in this area. Led by Primorska University in Slovenia, the NEBA Alliance, along with 14 partners across Europe, seeks to establish a strong international network, fostering innovation and collaboration in the construction ecosystem, and ensuring compliance with European legislation.By prioritising bio-based solutions and embracing circular construction practices, the project intends to empower and reskill construction workers. The project aspires to create regional hubs across Europe, promoting collaboration and knowledge exchange, while also addressing the growing demand for skills and education. </t>
   </si>
   <si>
     <t>2024-04-01
-  2026-03-31</t>
+  2026-12-31</t>
   </si>
   <si>
     <t>€ 1 000 000,00</t>
   </si>
   <si>
     <t>HORIZON-JU-CBE-2023-2</t>
   </si>
   <si>
     <t>UNIVERZA NA PRIMORSKEM UNIVERSITA DEL LITORALE</t>
   </si>
   <si>
     <t>EESTI KUNSTIAKADEEMIA, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, EUROPEAN ASSOCIATION FOR ARCHITECTURAL EDUCATION - ASSOCIATION EUROPEENNE POUR L'ENSEIGNEMENT DE L'ARCHITECTURE, RISE RESEARCH INSTITUTES OF SWEDEN AB, Bauhaus der Erde gGmbH, AALTO KORKEAKOULUSAATIO SR, REGIONE LIGURIA, HOLZBAU AUSTRIA, INNOVAWOOD ASBL, UNIVERSITAET FUER BODENKULTUR WIEN, POLITECHNIKA LODZKA, INSTITUT D'ARQUITECTURA AVANCADA DE CATALUNYA, TECHNISCHE UNIVERSITEIT DELFT</t>
   </si>
   <si>
     <t>Estonia, Spain, Belgium, Sweden, Germany, Finland, Italy, Austria, Slovenia, Poland, Netherlands</t>
   </si>
   <si>
     <t>https://neb.academy/</t>
   </si>
   <si>
     <t>THERMOFIRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/thermofire</t>
   </si>
@@ -2461,51 +2476,51 @@
     <t>INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), VICAT, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, STICHTING RADBOUD UNIVERSITEIT, MANIFAKTURA SRL, TEARFIL INDUSTRIA TEXTIL SA, SVERIGES LANTBRUKSUNIVERSITET, STEINBEIS 2I GMBH, METALLURGY4 IDIOTIKI KEFALAIOUCHIKI ETAIREIA, GRASSA BV, BAFA NEU GMBH, SOPREMA, HP COMPOSITES S.P.A, FOOD4SUSTAINABILITY - ASSOCIACAO PARA A INOVACAO NO ALIMENTO SUSTENTAVEL, ABO AKADEMI</t>
   </si>
   <si>
     <t>France, Italy, Netherlands, United Kingdom, Finland, Portugal, Sweden, Germany, Greece</t>
   </si>
   <si>
     <t>ELLIPSE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ellipse</t>
   </si>
   <si>
     <t>ELLIPSE will produce polyhydroxyalkanoates (PHAs) – natural biodegradable polyesters – using significant, locally available and renewable waste streams: slaughterhouse waste, paper and pulp sludge. This waste will be processed with other organic waste such as glycerol from the biodiesel industry and sludge from the dairy industry to make agricultural products and packaging for personal care products. The project will make it possible to reduce volumes of landfilled waste by using anaerobic digestion instead. This will translate into increased water reuse and prevention of soil degradation, pollution and methane emissions. It will also create opportunities for production of new platform chemicals and bio-plastics and generate revenue for the industries producing the waste. </t>
   </si>
   <si>
     <t>Food industry sidestreams, Industrial waste streams, Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>2023-05-01
   2027-04-30</t>
   </si>
   <si>
     <t>€ 5 509 655,50</t>
   </si>
   <si>
-    <t>HELIAN POLYMERS B.V, NOVAMONT SPA, UNIVERSITA DEGLI STUDI DI VERONA, GREEN GENERATION IRELAND LIMITED, BEST - BIOENERGY AND SUSTAINABLE TECHNOLOGIES GMBH, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, RWM ROULEAUX HOLDING BV, BIO BASE EUROPE PILOT PLANT VZW, ZERO EMISSIONS ENGINEERING BV, FUNDACION CARTIF, ENCO SRL, LAAKIRCHEN PAPIER AG, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
+    <t>HELIAN POLYMERS B.V, NOVAMONT SPA, UNIVERSITA DEGLI STUDI DI VERONA, BEST - BIOENERGY AND SUSTAINABLE TECHNOLOGIES GMBH, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, RWM ROULEAUX HOLDING BV, BIO BASE EUROPE PILOT PLANT VZW, ZERO EMISSIONS ENGINEERING BV, FUNDACION CARTIF, ENCO SRL, LAAKIRCHEN PAPIER AG, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>Netherlands, Italy, Ireland, Austria, Portugal, Spain, Belgium, Croatia</t>
   </si>
   <si>
     <t>Desteldonk, Белгия
   51.1362578805497, 3.7892079110086523
 ,   
   Graz, Австрия
   47.05839155242909, 15.463488610833
 ,   
   Kildare, Ирландия
   53.07625608757096, -6.9354847423288835</t>
   </si>
   <si>
     <t>FURIOUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/furious</t>
   </si>
   <si>
     <t>FURIOUS is developing versatile polymers to enrich the portfolio of bio-based materials that can replace traditional plastics. The materials will be designed for three areas in which traditional plastics are still widely used: biomedical and electronic packaging, where resistance to sterilisation and barrier properties are necessary; the automotive sector, where resistance to UV weathering and antibacterial properties are key; and underwater devices, where materials must be photoreactive and biodegradable.Particular attention will be paid to exploitation of green processes and minimisation of the environmental impact and production cost of the materials. Their suitability for processing will also be assessed, while guidelines for end-use applications will be drawn up.</t>
   </si>
   <si>
     <t>Pulp &amp; paper industry (black liquor &amp; sidestreams), Pure sugars</t>
@@ -3612,51 +3627,51 @@
   <si>
     <t>REDWine</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/redwine</t>
   </si>
   <si>
     <t>Global warming caused by greenhouse gases (GHGs) is one of the greatest challenges and concerns for humanity. Atmospheric concentrations of CO2 are currently at their highest for some 800,000 years, yet mankind continue to emit them in increasing amounts. This is creating a pressing need to reduce GHG production wherever possible.
 One industry affected by global warming – and an emitter of GHGs – is the wine industry. Many areas of Europe that were traditionally under vine are now an increasingly hostile environment. At the same time, however, fermenting grapes for wine produces CO2 as a by-product; this is contained in the so-called ‘off-gas’. The REDWine project will demonstrate the technical, economic and environmental feasibility using this off-gas created during red wine fermentation (rich in CO2) and winery liquid effluent to aid production of Chlorella biomass and extracts.
 The CO2 generated – along with the liquid effluent from washing wine fermentation tanks, which is rich in carbon, nitrogen and phosphorus – will be used to feed microalgae production systems. The captured CO2 will be liquified and stored, while the washing water will have the organic compounds removed and the remaining water used to clean the tanks. This can then also be directed to algae production. The process should reduce overall CO2 emissions by more than 30%, while potentially generating a new revenue stream for the producers at the same time.</t>
   </si>
   <si>
     <t>2021-05-01
   2025-12-31</t>
   </si>
   <si>
     <t>€ 5 676 744,00</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2020</t>
   </si>
   <si>
     <t>AVIPE-ASSOCIACAO DE VITICULTORES DO CONCELHO DE PALMELA</t>
   </si>
   <si>
-    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, INSTITUTO POLITECNICO DE SETUBAL, INLECOM COMMERCIAL PATHWAYS COMPANYLIMITED BY GUARANTEE, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
+    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, INSTITUTO POLITECNICO DE SETUBAL, INNOVATION COMMERCIAL PATHWAYS CLG, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
   </si>
   <si>
     <t>Germany, Netherlands, France, Spain, Portugal, Ireland</t>
   </si>
   <si>
     <t>http://www.redwineproject.eu</t>
   </si>
   <si>
     <t>Palmela, Португалия
   38.5991097407072, -8.845485388819933</t>
   </si>
   <si>
     <t>CIRCULAR BIOCARBON</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/circular-biocarbon</t>
   </si>
   <si>
     <t>While there have been huge advances in waste recycling over recent decades, there still remains room for improvement; some waste is not used as efficiently as it could be. Municipal solid waste in particular tends to be incinerated or sent to landfill despite retaining a large organic fraction which, if recovered, has inherent value as a resource as well as aligning better with Europe’s ambitions for a circular economy. This can be done using a biorefinery.The CIRCULAR BIOCARBON project will develop a first-of-its-kind flagship biorefinery to valorise the organic fraction of municipal solid waste into four value-added products and a range of other intermediate products. It will do this through a biorefinery, organised through a pool of cascading technologies. This will treat mixed urban waste streams, including the organic fraction of municipal solid waste and sewage sludge, in order to demonstrate that the process is capable of handling all the biowaste produced by a medium-sized city.The fundamental objective of the CIRCULAR BIOCARBON biorefinery is to open up new business frameworks based on an innovative circular approach to waste treatment in a city setting. It will work to attract the relevant actors needed to maximise the impact of the outputs on the market. In order to maximise replicability and boost potential penetration in the market, the biorefinery will be operated in Spain and Italy simultaneously for three years, and consistent business and exploitation strategies will be put in place.</t>
   </si>
   <si>
     <t>2021-06-01
   2027-05-31</t>
   </si>
   <si>
@@ -4202,51 +4217,51 @@
   </si>
   <si>
     <t>Spain, France, Denmark, Belgium, Netherlands, United Kingdom, Germany, Greece, Ireland</t>
   </si>
   <si>
     <t>http://www.urbiofin.eu</t>
   </si>
   <si>
     <t>L'Alcudia, Испания
   39.20193733839637, -0.5059722585283708
 ,   
   Zaragoza, Испания
   41.67227452060074, -0.8573012258494608
 ,   
   Puertollano, Испания
   38.68921276781188, -4.098687271946987</t>
   </si>
   <si>
     <t>SUSFERT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susfert</t>
   </si>
   <si>
     <t>SUSFERT aimed to develop multifunctional fertilisers for phosphorus and iron supply that fit into existing production processes and EU agricultural practices. Phosphorus, essential for crop production, was traditionally based on non-renewable resources. The SUSFERT project developed sustainable new sources for novel fertilisers to replace existing sources partly or fully.Specifically, the project reduced non-renewable phosphorus in fertilisers by 40 per cent, replaced synthetic chelates for iron fertilisation, replaced synthetic controlled-release coatings, and produced four compound fertilisers. 
-  The referenced media source is missing and needs to be re-embedded.</t>
+ </t>
   </si>
   <si>
     <t>2018-05-01
   2023-12-31</t>
   </si>
   <si>
     <t>€ 6 549 154,69</t>
   </si>
   <si>
     <t>UNIVERSITEIT ANTWERPEN, AIT AUSTRIAN INSTITUTE OF TECHNOLOGY GMBH, SAPPI PAPIER HOLDING GMBH, AGRANA RESEARCH  &amp; INNOVATION CENTER GMBH, AGROBIOGEL GMBH, AGRO INNOVATION INTERNATIONAL, UNIVERSITAET FUER BODENKULTUR WIEN, SAPPI NETHERLANDS SERVICES BV, TIMAC AGRO DUNGEMITTELPRODUKTIONS UND HANDELS GMBH, ACIES BIO BIOTEHNOLOSKE RAZISKAVE IN RAZVOJ DOO, AGRANA STARKE GMBH, ABITEP GMBH</t>
   </si>
   <si>
     <t>Belgium, Austria, France, Netherlands, Slovenia, Germany</t>
   </si>
   <si>
     <t>http://www.susfert.eu</t>
   </si>
   <si>
     <t>Kamnik, Словения
   46.21874798737835, 14.627030739341276</t>
   </si>
   <si>
     <t>PLENITUDE</t>
   </si>
   <si>
@@ -4768,91 +4783,91 @@
   <si>
     <t>Q-PLAN INTERNATIONAL ADVISORS PC, ARCHA SRL, UNIVERSITY OF LIMERICK, JUNO COMPOSITES LTD, IDEC, INGENERIA Y DESARROLLOS DE COMPOSITES SL, CONSORCIO AERODROMO AEROPUERTO DE TERUEL, SPECIFIC POLYMERS, WEVERIJ FLIPTS EN DOBBELS NV, BCIRCULAR COMPOSITES SOCIEDAD LIMITADA, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, ACCIONA CONSTRUCCION SA</t>
   </si>
   <si>
     <t>Greece, Spain, Italy, Ireland, France, Belgium, Germany</t>
   </si>
   <si>
     <t>https://vibesproject.eu/</t>
   </si>
   <si>
     <t>BIOMOTIVE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biomotive</t>
   </si>
   <si>
     <t>Automotive manufacturers are under growing pressure to either use less fuel or go further on same battery charge. Much of this improved performance will come from making cars lighter – lightweighting – i.e. decreasing the weight they need to move. Every 10% reduction in vehicle weight delivers a 5-7 percent reduction in fuel usage.As a result, manufacturers are showing increasing interest in lightweight material; a noticeable fraction (around 20%) of modern cars is made of plastic and such an amount is expected to increase thanks to the recognized properties of polymers in absorbing sound and vibration. Despite these advantages, there is no single bio-based plastic that provides the aesthetics and haptics that the automotive manufacturers seek in tandem with the technical properties (shock resistance, heat resistance, fire resistance and weight reduction) they require.The BIOMOTIVE project aims to demonstrate, in relevant industrial environments, the production of innovative and advanced bio-based materials (i.e. thermoplastic polyurathanes, 2-k thermoset polyurethane foams and regenerated natural fibres) specifically for the automotive industry. The improved performance of these materials within the automotive sector, will allow massive penetration of bio-based polyurethanes and regenerated fibres into additional “large volume” markets.</t>
   </si>
   <si>
     <t>€ 10 659 352,50</t>
   </si>
   <si>
     <t>SELENA INDUSTRIAL TECHNOLOGIES SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, PATENTOPOLIS BV, LEDA POLYMER SP ZOO, THURINGISCHES INSTITUT FUR TEXTIL-UND KUNSTSTOFF-FORSCHUNG RUDOLSTADTEV, MATER-BIOTECH SPA, INTAP TOBIK SPOLKA JAWNA, UNIVERSITA DI PISA, METSA FIBRE OY, SELENA FM SA, E-OFFICE7 SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, UNION INTERNATIONALE DES TRANSPORTS PUBLICS, SIEC BADAWCZA LUKASIEWICZ - INSTYTUT CIEZKIEJ SYNTEZY ORGANICZNEJ BLACHOWNIA, RINA SERVICES SPA, MAIER TECHNOLOGY CENTRE S COOP, MAIER SCOOP, FUNDACION CARTIF, SELENA IBERIA SL, NADIR SRL, I.S.C. RO TECHNOLOGY SRL, OLIGO SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA</t>
+    <t>NOVAMONT SPA, PATENTOPOLIS BV, LEDA POLYMER SP ZOO, THURINGISCHES INSTITUT FUR TEXTIL- UND KUNSTSTOFF-FORSCHUNG RUDOLSTADT EV, MATER-BIOTECH SPA, INTAP TOBIK SPOLKA JAWNA, UNIVERSITA DI PISA, METSA FIBRE OY, SELENA FM SA, E-OFFICE7 SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, UNION INTERNATIONALE DES TRANSPORTS PUBLICS, SIEC BADAWCZA LUKASIEWICZ - INSTYTUT CHEMII SUROWCOW ODNAWIALNYCH, RINA SERVICES SPA, MAIER TECHNOLOGY CENTRE S COOP, MAIER SCOOP, FUNDACION CARTIF, SELENA IBERIA SL, NADIR SRL, I.S.C. RO TECHNOLOGY SRL, OLIGO SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA</t>
   </si>
   <si>
     <t>Italy, Netherlands, Poland, Germany, Finland, Belgium, Spain, Romania</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/745766</t>
   </si>
   <si>
     <t>Bottrighe, Италия
   45.026853249172355, 12.072010969309558
 ,   
   Dzierżoniów, Полша
   50.719030869283536, 16.652510553480113
 ,   
   Nowa Ruda, Полша
   50.539844906932174, 16.5573742534722
 ,   
   Rudolstadt, Германия
   50.69747781300833, 11.329750782315502
 ,   
   Terni, Италия
   42.54801216868998, 12.618337210814264</t>
   </si>
   <si>
     <t>SCALE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/scale</t>
   </si>
   <si>
     <t>The current food system is seriously challenged by evolving consumers needs and by the rapid world population growth, which could peak to 9.7 billion people in 2060. To provide food system with high nutritional value ingredients, it becomes of paramount important to harness the potential of the oceans in an environmentally responsible manner. Microalgae are a highly promising source of aquatic biomasses and find applications in a wide range of fields, including nutrition and well-being. Currently, no large-scale industrial production site provides access to the exceptional biodiversity of microalgae in an efficient way. Only a few species are produced globally with dedicated production sites. For instance, 70% of the market is currently represented by Spirulina and Chlorella.The SCALE project strives to build and operate a first-of-its-kind flagship plant producing ingredients with high nutritional value derived from the untapped microalgae diversity, for food, food supplements, feed and cosmetics sectors, through economically-sound processes and in an environmentally friendly way. This Flagship project is based on the unique and cutting-edge CAMARGUE photobioreactor technology developed and patented by Microphyt, a French leading SME in microalgae-based natural solutions for nutrition and well-being.The CAMARGUE technology currently operating and running at demo plant offers both high differentiation potential and the ability to supply natural active ingredients in an industrial and standardized way. SCALE will transfer this technology from the demo plant to the industrial Flagship plant able to produce large-scale volumes of high-value ingredients of unique microalgae species that cannot be supplied from other production technologies.To do so, SCALE project gathers 11 key EU and international partners in an integrated value chain from microalgae production to high value ingredients extraction of bioactives compounds and end-use applications in food, food supplements, feed, and cosmetic domains. </t>
   </si>
   <si>
     <t>€ 14 304 045,22</t>
   </si>
   <si>
     <t>MICROPHYT</t>
   </si>
   <si>
-    <t>CHANEL PARFUMS BEAUTE, EVOLYS AS, PNO CONSULTANTS, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NUTRASTEWARD LIMITED, BIOECONOMY FOR CHANGE, SUNTI, PLANTAS MEDICINALES Y COMPLEMENTOSALIMENTICIOS SA, LALLEMAND SAS, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, HEDELAB</t>
+    <t>CHANEL PARFUMS BEAUTE, EVOLYS AS, PNO CONSULTANTS, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NUTRASTEWARD LIMITED, BIOECONOMY FOR CHANGE, SUNTI, LALLEMAND SAS, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, HEDELAB</t>
   </si>
   <si>
     <t>France, Norway, Spain, United Kingdom, Belgium</t>
   </si>
   <si>
     <t>https://www.scaleproject.eu/</t>
   </si>
   <si>
     <t>Baillargues, Франция
   43.666909006630284, 4.002321144455856</t>
   </si>
   <si>
     <t>LIPES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lipes</t>
   </si>
   <si>
     <t>LIPES is dedicated to bringing the first market replication of greener and healthier fatty acids. The objective is to create high purity bio-based intermediates and end products from vegetable oils and fats.
 The LIPES approach replaces current thermal hydrolysis and saponification production routes, instead using a new enzyme-based, environmentally friendly alternative.
 Using this approach will make the process far more resource efficient, saving at least 45% water, 70% enzymes and 80% energy over current approaches.</t>
   </si>
   <si>
     <t>€ 4 295 153,67</t>
   </si>
@@ -7627,11782 +7642,11792 @@
       </c>
       <c r="I8" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>96</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>97</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>98</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>99</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="Q8" s="1"/>
+      <c r="Q8" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="R8" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
         <v>101214084</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Q9" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
         <v>101214144</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
         <v>101214604</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="Q11" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="R11" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
         <v>101214808</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="Q12" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="R12" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
         <v>101214307</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>96</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
         <v>101215161</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="Q14" s="1"/>
+        <v>159</v>
+      </c>
+      <c r="Q14" s="1" t="s">
+        <v>160</v>
+      </c>
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
         <v>101214288</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="Q15" s="1"/>
+        <v>169</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>170</v>
+      </c>
       <c r="R15" s="1"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
         <v>101213148</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="Q16" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="R16" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
         <v>101214964</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="Q17" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="R17" s="1"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
         <v>101214605</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="R18" s="1"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
         <v>101214894</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="Q19" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="R19" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
         <v>101213072</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>96</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Q20" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
         <v>101214268</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
         <v>101213069</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="Q22" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
         <v>101214009</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="Q23" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="R23" s="1"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
         <v>101213143</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="Q24" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="R24" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
         <v>101213231</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Q25" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
         <v>101214981</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
         <v>101214822</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="Q27" s="1"/>
+        <v>291</v>
+      </c>
+      <c r="Q27" s="1" t="s">
+        <v>292</v>
+      </c>
       <c r="R27" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
         <v>101212855</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="Q28" s="1"/>
+        <v>301</v>
+      </c>
+      <c r="Q28" s="1" t="s">
+        <v>302</v>
+      </c>
       <c r="R28" s="1"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
         <v>101214256</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="Q29" s="1" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="R29" s="1"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
         <v>101213742</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
         <v>101214076</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="M31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="Q31" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="R31" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
         <v>101157688</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
         <v>101157411</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
         <v>101157652</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="R34" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
         <v>101155925</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
         <v>101157382</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
         <v>101157488</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="Q37" s="1" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="R37" s="1"/>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
         <v>101156998</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="R38" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
         <v>101156032</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="R39" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
         <v>101157907</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="Q40" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
         <v>101157239</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="R41" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
         <v>101156439</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="Q42" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
         <v>101157658</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="Q43" s="1" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="R43" s="1"/>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
         <v>101157081</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="R44" s="1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
         <v>101157679</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N45" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="O45" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="Q45" s="1"/>
       <c r="R45" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
         <v>101157430</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="P46" s="1" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="Q46" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
         <v>101157517</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="O47" s="1" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="P47" s="1" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="Q47" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="R47" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
         <v>101156486</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="P48" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="R48" s="1"/>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
         <v>101157279</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="P49" s="1" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="Q49" s="1" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
         <v>101157528</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="1" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="Q50" s="1" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
         <v>101157892</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="R51" s="1"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
         <v>101157779</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="P52" s="1" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="R52" s="1" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
         <v>101157583</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="R53" s="1" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
         <v>101156954</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="P54" s="1" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="R54" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
         <v>101157636</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
         <v>101157635</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
         <v>101156960</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="P57" s="1" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="Q57" s="1" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="R57" s="1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
         <v>101157840</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="R58" s="1"/>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
         <v>101157359</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="M59" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
         <v>101156363</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="R60" s="1"/>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
         <v>101157586</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="M61" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="R61" s="1" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
         <v>101160532</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="R62" s="1"/>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
         <v>101112370</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="1" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="R63" s="1"/>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
         <v>101112345</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
         <v>101112555</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="Q65" s="1"/>
       <c r="R65" s="1" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
         <v>101112434</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="R66" s="1" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
         <v>101112447</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
         <v>101112407</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
         <v>101112521</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="Q69" s="1" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="R69" s="1"/>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
         <v>101112378</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="Q70" s="1" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
         <v>101112409</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
         <v>101112452</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="P72" s="1" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="Q72" s="1" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="R72" s="1" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
         <v>101112072</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
         <v>101112455</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="H74" s="1"/>
       <c r="I74" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="R74" s="1" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
         <v>101112318</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
         <v>101112581</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
         <v>101112541</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
         <v>101111996</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="Q78" s="1" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="R78" s="1"/>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
         <v>101112436</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="Q79" s="1"/>
       <c r="R79" s="1" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
         <v>101112379</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
         <v>101112457</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="Q81" s="1" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="R81" s="1"/>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
         <v>101112476</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="Q82" s="1" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
         <v>101112453</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="R83" s="1" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
         <v>720303</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="Q84" s="1" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
         <v>792063</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N85" s="1" t="s">
         <v>66</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="Q85" s="1" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="R85" s="1"/>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
         <v>790507</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
         <v>667501</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="P87" s="1" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="Q87" s="1" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
         <v>669065</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="R88" s="1"/>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
         <v>744349</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="P89" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="Q89" s="1" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="R89" s="1"/>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
         <v>837866</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="O90" s="1" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="P90" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="Q90" s="1" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="R90" s="1" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
         <v>744409</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="P91" s="1" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="Q91" s="1" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="R91" s="1" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
         <v>837890</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="P92" s="1" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
         <v>837998</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L93" s="1" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="O93" s="1" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="P93" s="1" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="Q93" s="1" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="R93" s="1" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
         <v>720726</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="Q94" s="1" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
         <v>669055</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="P95" s="1" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="Q95" s="1" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="R95" s="1"/>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
         <v>720755</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="P96" s="1" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="Q96" s="1" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="R96" s="1"/>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
         <v>837726</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="P97" s="1" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="Q97" s="1" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
         <v>720707</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="P98" s="1" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="Q98" s="1" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="R98" s="1"/>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
         <v>886776</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="P99" s="1" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="Q99" s="1" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="R99" s="1" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
         <v>745586</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="P100" s="1" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="Q100" s="1" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="R100" s="1"/>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
         <v>720720</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="K101" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="O101" s="1" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="P101" s="1" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="Q101" s="1"/>
       <c r="R101" s="1" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
         <v>887727</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="P102" s="1" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="Q102" s="1" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
         <v>887474</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="P103" s="1" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
         <v>888003</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="P104" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="Q104" s="1" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="R104" s="1" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
         <v>887432</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="P105" s="1" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="Q105" s="1" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="R105" s="1" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
         <v>887226</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="P106" s="1" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="Q106" s="1" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
         <v>745874</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="K107" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L107" s="1" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="P107" s="1" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="Q107" s="1" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="R107" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
         <v>887259</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="P108" s="1" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="Q108" s="1" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="R108" s="1" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
         <v>792054</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
         <v>790956</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="P110" s="1" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="Q110" s="1" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
         <v>792257</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="P111" s="1" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="Q111" s="1" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="R111" s="1" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
         <v>720757</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H112" s="1"/>
       <c r="I112" s="1" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="R112" s="1"/>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
         <v>720728</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="P113" s="1" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="Q113" s="1" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="R113" s="1" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
         <v>101023567</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="P114" s="1" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="Q114" s="1" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="R114" s="1" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
         <v>101023280</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="K115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="M115" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="P115" s="1" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="Q115" s="1" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="R115" s="1" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
         <v>101022987</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="K116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="P116" s="1" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="Q116" s="1" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="R116" s="1" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
         <v>837527</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="P117" s="1" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="Q117" s="1" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="R117" s="1"/>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
         <v>720719</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="P118" s="1" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="Q118" s="1" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="R118" s="1" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
         <v>720744</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="P119" s="1" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="Q119" s="1" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="R119" s="1" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
         <v>887227</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="P120" s="1" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="Q120" s="1" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="R120" s="1" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
         <v>837583</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L121" s="1" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="P121" s="1" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="Q121" s="1" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="R121" s="1" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
         <v>744310</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="P122" s="1" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="Q122" s="1" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
         <v>887191</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H123" s="1"/>
       <c r="I123" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="P123" s="1" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="Q123" s="1" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="R123" s="1"/>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
         <v>887674</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="P124" s="1" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="Q124" s="1" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="R124" s="1" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
         <v>745246</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="P125" s="1" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="Q125" s="1" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="R125" s="1" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
         <v>837771</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="P126" s="1" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="Q126" s="1"/>
       <c r="R126" s="1" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
         <v>887070</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="P127" s="1" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="Q127" s="1" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
         <v>887917</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="P128" s="1" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="Q128" s="1" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="R128" s="1"/>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
         <v>837750</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="P129" s="1" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="Q129" s="1" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="R129" s="1" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
         <v>720695</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="P130" s="1" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="Q130" s="1" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="R130" s="1" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
         <v>101023306</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="P131" s="1" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="Q131" s="1" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="R131" s="1" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
         <v>745785</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="P132" s="1" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="Q132" s="1" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="R132" s="1" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
         <v>792021</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L133" s="1" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N133" s="1" t="s">
         <v>66</v>
       </c>
       <c r="O133" s="1" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="P133" s="1" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="Q133" s="1" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="R133" s="1" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
         <v>838104</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="R134" s="1" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
         <v>745746</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="P135" s="1" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="Q135" s="1" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="R135" s="1" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
         <v>745012</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="P136" s="1" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="Q136" s="1" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="R136" s="1" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
         <v>887407</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="R137" s="1"/>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
         <v>887711</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="P138" s="1" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="Q138" s="1" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="R138" s="1"/>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
         <v>709746</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="P139" s="1" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="Q139" s="1" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="R139" s="1" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
         <v>669029</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="P140" s="1" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="Q140" s="1" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="R140" s="1" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
         <v>887648</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L141" s="1" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="P141" s="1" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="Q141" s="1" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
         <v>744330</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="P142" s="1" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="Q142" s="1" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="R142" s="1" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
         <v>709606</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="P143" s="1" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="Q143" s="1" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="R143" s="1" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
         <v>792061</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="P144" s="1" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="Q144" s="1" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="R144" s="1" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
         <v>886567</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L145" s="1" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="P145" s="1" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="Q145" s="1" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="R145" s="1"/>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
         <v>709557</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="P146" s="1" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="Q146" s="1" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
         <v>887913</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
         <v>887281</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N148" s="1" t="s">
         <v>66</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="P148" s="1" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="Q148" s="1" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="R148" s="1" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
         <v>669105</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="P149" s="1" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
         <v>745591</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="P150" s="1" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="Q150" s="1" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="R150" s="1"/>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
         <v>101023190</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
         <v>745766</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="P152" s="1" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="Q152" s="1" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="R152" s="1" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
         <v>101023593</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="P153" s="1" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="Q153" s="1" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="R153" s="1" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
         <v>720743</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="P154" s="1" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="Q154" s="1" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="R154" s="1" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
         <v>745762</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="P155" s="1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="Q155" s="1" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="R155" s="1"/>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
         <v>745789</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="P156" s="1" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="Q156" s="1" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="R156" s="1" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
         <v>668970</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L157" s="1" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="P157" s="1" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="Q157" s="1" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="R157" s="1"/>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
         <v>745578</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="P158" s="1" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="Q158" s="1" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="R158" s="1"/>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
         <v>720714</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="P159" s="1" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="Q159" s="1" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="R159" s="1" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
         <v>837761</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="P160" s="1" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="Q160" s="1" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="R160" s="1"/>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
         <v>886662</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L161" s="1" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="P161" s="1" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="Q161" s="1" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="R161" s="1" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
         <v>792070</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L162" s="1" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="P162" s="1" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="Q162" s="1" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
         <v>668128</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="P163" s="1" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
         <v>720739</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="P164" s="1" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="Q164" s="1" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="R164" s="1" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
         <v>745450</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="P165" s="1" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="Q165" s="1" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
         <v>887501</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G166" s="1"/>
       <c r="H166" s="1"/>
       <c r="I166" s="1" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="P166" s="1" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="Q166" s="1" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="R166" s="1"/>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
         <v>836884</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L167" s="1" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="Q167" s="1" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="R167" s="1"/>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
         <v>101023200</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G168" s="1"/>
       <c r="H168" s="1"/>
       <c r="I168" s="1" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L168" s="1" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="P168" s="1" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="Q168" s="1" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="R168" s="1"/>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
         <v>837276</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L169" s="1" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="P169" s="1" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="Q169" s="1" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
         <v>838120</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L170" s="1" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="P170" s="1" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="Q170" s="1" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="R170" s="1" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
         <v>792050</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L171" s="1" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="P171" s="1" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
         <v>744311</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L172" s="1" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="P172" s="1" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="R172" s="1"/>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
         <v>838056</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L173" s="1" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="O173" s="1" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="P173" s="1" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="Q173" s="1" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="R173" s="1"/>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
         <v>837715</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L174" s="1" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="P174" s="1" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="Q174" s="1" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
         <v>887398</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L175" s="1" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="P175" s="1" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="Q175" s="1" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
         <v>792004</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L176" s="1" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="P176" s="1" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="Q176" s="1" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="R176" s="1"/>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
         <v>792195</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L177" s="1" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="P177" s="1" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="Q177" s="1" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="R177" s="1" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
         <v>745718</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L178" s="1" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="P178" s="1" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="Q178" s="1" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="R178" s="1"/>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
         <v>745828</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="P179" s="1" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
         <v>101023342</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H180" s="1"/>
       <c r="I180" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="P180" s="1" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="Q180" s="1" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="R180" s="1"/>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
         <v>792049</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="P181" s="1" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="Q181" s="1" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="R181" s="1" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
         <v>101023334</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H182" s="1"/>
       <c r="I182" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="P182" s="1" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="Q182" s="1" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
         <v>720710</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L183" s="1" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="O183" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="P183" s="1" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="Q183" s="1" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="R183" s="1"/>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
         <v>720729</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L184" s="1" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="O184" s="1" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="P184" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="Q184" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
         <v>745791</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O185" s="1" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="P185" s="1" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="Q185" s="1" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="R185" s="1"/>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
         <v>668953</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L186" s="1" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O186" s="1" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="P186" s="1" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="Q186" s="1" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="R186" s="1"/>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
         <v>745695</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="O187" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="P187" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="Q187" s="1" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
         <v>745668</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L188" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="O188" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="P188" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="Q188" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="R188" s="1"/>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
         <v>837863</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L189" s="1" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N189" s="1" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="O189" s="1" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="P189" s="1" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="Q189" s="1" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
         <v>792261</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L190" s="1" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N190" s="1" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="O190" s="1" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="P190" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="Q190" s="1" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
         <v>745839</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L191" s="1" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="O191" s="1" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="P191" s="1" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="Q191" s="1" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
         <v>720715</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L192" s="1" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N192" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O192" s="1" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="P192" s="1" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="Q192" s="1" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
         <v>887115</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L193" s="1" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O193" s="1" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="P193" s="1" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="Q193" s="1" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
         <v>101023664</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L194" s="1" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O194" s="1" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="P194" s="1" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="Q194" s="1" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="R194" s="1" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
         <v>720736</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L195" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="O195" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="P195" s="1" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="Q195" s="1" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
         <v>745737</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L196" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="O196" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="P196" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="Q196" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
         <v>668467</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H197" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L197" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="O197" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="P197" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="Q197" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
         <v>745622</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H198" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L198" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="O198" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="P198" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="Q198" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
         <v>720708</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L199" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="O199" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="P199" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="Q199" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
         <v>790440</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L200" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O200" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="P200" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="Q200" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
         <v>887075</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L201" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="O201" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="P201" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="Q201" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="R201" s="1"/>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
         <v>720712</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H202" s="1"/>
       <c r="I202" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L202" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="O202" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="P202" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="Q202" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
         <v>720297</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L203" s="1" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="O203" s="1" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
       <c r="P203" s="1" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="Q203" s="1" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
         <v>720685</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L204" s="1" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="O204" s="1" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
       <c r="P204" s="1" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="Q204" s="1" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
         <v>720732</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L205" s="1" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="O205" s="1" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="P205" s="1" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="Q205" s="1" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="R205" s="1"/>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
         <v>669003</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L206" s="1" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O206" s="1" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="P206" s="1" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="Q206" s="1" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
         <v>745754</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L207" s="1" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N207" s="1" t="s">
         <v>89</v>
       </c>
       <c r="O207" s="1" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
       <c r="P207" s="1" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="Q207" s="1" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
         <v>101023202</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1895</v>
+        <v>1900</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H208" s="1"/>
       <c r="I208" s="1" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L208" s="1" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="O208" s="1" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="P208" s="1" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="Q208" s="1" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
         <v>101023225</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L209" s="1" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="O209" s="1" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="P209" s="1" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="Q209" s="1" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
         <v>101022370</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L210" s="1" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="O210" s="1" t="s">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="P210" s="1" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="Q210" s="1" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
         <v>745719</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L211" s="1" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="O211" s="1" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="P211" s="1" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="Q211" s="1" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
         <v>101023260</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L212" s="1" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="O212" s="1" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="P212" s="1" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="Q212" s="1" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
         <v>790157</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L213" s="1" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="O213" s="1" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="P213" s="1" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="Q213" s="1" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
         <v>101023381</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G214" s="1"/>
       <c r="H214" s="1"/>
       <c r="I214" s="1" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="K214" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L214" s="1" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="M214" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N214" s="1" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="O214" s="1" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="P214" s="1" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="Q214" s="1" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
         <v>792236</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
       <c r="I215" s="1" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L215" s="1" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="O215" s="1" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="P215" s="1" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="Q215" s="1" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
         <v>745667</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>1966</v>
+        <v>1971</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1" t="s">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L216" s="1" t="s">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="O216" s="1" t="s">
-        <v>1969</v>
+        <v>1974</v>
       </c>
       <c r="P216" s="1" t="s">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="Q216" s="1" t="s">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
         <v>745623</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L217" s="1" t="s">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="O217" s="1" t="s">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="P217" s="1" t="s">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="Q217" s="1" t="s">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
         <v>101023685</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H218" s="1"/>
       <c r="I218" s="1" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>26</v>
+        <v>806</v>
       </c>
       <c r="L218" s="1" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O218" s="1" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="P218" s="1" t="s">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q218" s="1" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="R218" s="1" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
         <v>792221</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L219" s="1" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N219" s="1" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="O219" s="1" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="P219" s="1" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="Q219" s="1" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
         <v>720762</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L220" s="1" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="O220" s="1" t="s">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="P220" s="1" t="s">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="Q220" s="1" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
         <v>101023256</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L221" s="1" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="O221" s="1" t="s">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="P221" s="1" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q221" s="1" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
         <v>101023516</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L222" s="1" t="s">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="O222" s="1" t="s">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="P222" s="1" t="s">
-        <v>2022</v>
+        <v>2027</v>
       </c>
       <c r="Q222" s="1" t="s">
-        <v>2023</v>
+        <v>2028</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
         <v>838087</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>2024</v>
+        <v>2029</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G223" s="1"/>
       <c r="H223" s="1"/>
       <c r="I223" s="1" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L223" s="1" t="s">
-        <v>2028</v>
+        <v>2033</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>2029</v>
+        <v>2034</v>
       </c>
       <c r="O223" s="1" t="s">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="P223" s="1" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="Q223" s="1" t="s">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
         <v>837858</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G224" s="1"/>
       <c r="H224" s="1"/>
       <c r="I224" s="1" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L224" s="1" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="O224" s="1" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="P224" s="1" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="Q224" s="1" t="s">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
         <v>837811</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>2041</v>
+        <v>2046</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>2043</v>
+        <v>2048</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G225" s="1"/>
       <c r="H225" s="1"/>
       <c r="I225" s="1" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L225" s="1" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="O225" s="1" t="s">
-        <v>2046</v>
+        <v>2051</v>
       </c>
       <c r="P225" s="1" t="s">
-        <v>2047</v>
+        <v>2052</v>
       </c>
       <c r="Q225" s="1" t="s">
-        <v>2048</v>
+        <v>2053</v>
       </c>
       <c r="R225" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>