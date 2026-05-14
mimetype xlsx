--- v2 (2026-04-19)
+++ v3 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2054">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2096">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -68,202 +68,352 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CBE JU Contribution</t>
   </si>
   <si>
     <t>Call identifier</t>
   </si>
   <si>
     <t>Project coordinator</t>
   </si>
   <si>
     <t>Project members</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Project website URL</t>
   </si>
   <si>
     <t>Biorefinary locations</t>
   </si>
   <si>
+    <t>MycoStruct</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/mycostruct</t>
+  </si>
+  <si>
+    <t>Europe relies heavily on meat for protein, with 55–60% coming from meat-based sources while sustainable alternatives remain under 1% of the market. Although fungi-based mycoprotein offers a scalable, nutritious, and low-impact solution, its wider adoption is limited by complex production challenges and reliance on non-sustainable feedstocks. MycoStruct addresses meat alternative challenges by growing structured mycelium in liquid fermentation, achieving whole-cut formats with simple ingredients. This breakthrough avoids ultra-processed food production while delivering superior protein content, exceptional digestibility, and genuine meat-like texture. It uses minimal ingredients without the processing-driven complexity that constrains all existing alternatives. The process starts with corn-based sugar for early tests, then switches to agricultural by-products such as maize starch cake, potato processing wastes, and alfalfa silage. </t>
+  </si>
+  <si>
+    <t>Innovation Action - Demonstration</t>
+  </si>
+  <si>
+    <t>Sidestreams from industry</t>
+  </si>
+  <si>
+    <t>Food industry sidestreams</t>
+  </si>
+  <si>
+    <t>2026-05-01
+  2029-04-30</t>
+  </si>
+  <si>
+    <t>In progress</t>
+  </si>
+  <si>
+    <t>€ 6 992 644,73</t>
+  </si>
+  <si>
+    <t>HORIZON-JU-CBE-2025</t>
+  </si>
+  <si>
+    <t>AS TFTAK</t>
+  </si>
+  <si>
+    <t>HOLOSS RESEARCH - CENTRE FOR ADVANCED SCIENCE, TECHNOLOGY AND PUBLIC VALUE, ASSOCIACAO, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., BFS GROUP LIMITED, BIO BASE EUROPE PILOT PLANT VZW, NIRAS GROUP (UK) LTD, ADAMO FOODS LTD, FENIX TNT SRO, TBW RESEARCH GESMBH, HAUTE ECOLE SPECIALISEE DE SUISSE OCCIDENTALE, CELABOR SCRL, TECHNISCHE UNIVERSITEIT DELFT</t>
+  </si>
+  <si>
+    <t>Portugal, Switzerland, United Kingdom, Belgium, Czechia, Estonia, Austria, Netherlands</t>
+  </si>
+  <si>
+    <t>https://www.mycostruct.eu/</t>
+  </si>
+  <si>
+    <t>Nottingham, Обединеното кралство
+  52.94466957268786, -1.1558166656097664</t>
+  </si>
+  <si>
+    <t>PACE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/pace</t>
+  </si>
+  <si>
+    <t>Circular bioeconomy is crucial for achieving Europe’s competitive economy and climate targets, but it still faces technical and logistical barriers, and does not use waste resources to their full potential. The modernisation and integration of biorefineries, particularly through the use of local waste and sidestreams, offers sustainable solutions to boost domestic production, diversify the offer of bio-based products, and reduce environmental impact. PACE will demonstrate a first-of-its-kind full-scale biorefinery by retrofitting part of Avebe’s existing facility. This plant currently uses advanced fermentation and microbial chain elongation to convert potato juice into valuable bio-based medium-chain fatty acids (MFCAs), supporting zero-waste operations and new circular value chains in the chemical industry. The project will provide sustainable, bio-based alternatives to conventional MCFAs, which are often derived from crude oil or unsustainable palm oil. By involving a range of stakeholders through a collaborative approach, it will boost demand and acceptance of bio-based MCFAs, transforming the market. </t>
+  </si>
+  <si>
+    <t>Innovation Action – Flagship</t>
+  </si>
+  <si>
+    <t>2026-05-01
+  2030-04-30</t>
+  </si>
+  <si>
+    <t>€ 19 999 999,75</t>
+  </si>
+  <si>
+    <t>CHAINCRAFT BV</t>
+  </si>
+  <si>
+    <t>STICHTING PDC RESEARCH FOUNDATION, ENA SYMVOULOI ANAPTYXIS G P, COOPERATIE KONINKLIJKE AVEBE UA, Anorel NV, INNOV AD, ECOVER CO-ORDINATION CENTER, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, SPECIALTY OPERATIONS FRANCE, SYENSQO SOLUTIONS ITALIA S.P.A., SYMRISE AG</t>
+  </si>
+  <si>
+    <t>Netherlands, Greece, Belgium, Spain, France, Italy, Germany</t>
+  </si>
+  <si>
+    <t>Ter Apelkanaal, Нидерландия
+  52.92478816830553, 7.039289017635282</t>
+  </si>
+  <si>
+    <t>BIG-ALGAE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/big-algae</t>
+  </si>
+  <si>
+    <t>Macroalgae, a key feedstock for sustainable bio-based value chains, are currently used mainly in food applications. Although the European Union promotes the sector’s growth through initiatives such as EU4Algae, Europe accounts for less than 0.1% of the seaweed produced each year globally. Demand in Europe is expected to rise from approximately 270,000 tonnes in 2019 to eight million tonnes in 2030, creating a substantial supply gap and increasing reliance on imports. To expand macroalgae transformation in Europe, BIG-ALGAE aims to develop tailored biorefinery processes to extract high-value ingredients for the food, feed, cosmetics, textiles, and packaging sectors. The project will demonstrate four economically feasible and sustainable macroalgae cultivation solutions for offshore and land-based settings, including stand-alone processes and integrated macroalgae cultivation with fish aquaculture, as well as options for non-coastal urban regions, enabling wider deployment across Europe. BIG-ALGAE will bring together macroalgae primary producers, technology developers, researchers, and industrial end-users of algal ingredients, including Korean cultivation experts, to accelerate sustainable macroalgae-based value chains in Europe.  </t>
+  </si>
+  <si>
+    <t>Aquatic</t>
+  </si>
+  <si>
+    <t>Micro/macro algae</t>
+  </si>
+  <si>
+    <t>€ 6 999 870,25</t>
+  </si>
+  <si>
+    <t>A4F ALGA FUEL SA</t>
+  </si>
+  <si>
+    <t>Hochschule für Technik und Wirtschaft Berlin, BBA - ASSOCIACAO NACIONAL PARA OS BIORECURSOS MARINHOS E BIOTECNOLOGIA AZUL, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, INU RESEARCH &amp; BUSINESS FOUNDATION, UNIVERSITEIT GENT, INESC TEC - INSTITUTO DE ENGENHARIADE SISTEMAS E COMPUTADORES, TECNOLOGIA E CIENCIA, ISS INCLITA SEAWEED SOLUTIONS SA, POSEIDONADA SL, ALGAPELAGO MARINE LIMITED, FUNDACION CENTRO TECNOLOXICO DA CARNE, SMARTWATER PLANET SL, NOTPLA LIMITED, GREEN AQUA VAGOS LDA, Safiestela- Sustainable Aquafarming Investments, MIKROBIOLOGICKY USTAV AV CR V.V.I, STICHTING NEDERLANDSE WETENSCHAPPELIJK ONDERZOEK INSTITUTEN, AALBORG UNIVERSITET, UNIVERSIDAD DE VIGO</t>
+  </si>
+  <si>
+    <t>Germany, Portugal, Belgium, South Korea, Spain, United Kingdom, Czechia, Netherlands, Denmark</t>
+  </si>
+  <si>
+    <t>ISS Biorefinery - Polígono Industrial Arch Valadares, Av. António Coelho Moreira 304, 4405-528 Valadares, Valadares, Португалия
+  41.100960866330084, -8.627725460942907</t>
+  </si>
+  <si>
+    <t>RUBBIO</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/rubbio</t>
+  </si>
+  <si>
+    <t>Rubber, a polymer with a broad range of applications across industrial sectors, reached 28.8 million metric tonnes of global consumption in 2023 and is expected to continue growing in the coming years. The current EU market relies primarily on natural rubber (polyisoprene) from Hevea brasiliensis rubber tree plantations and on fossil-based synthetic alternatives imported from the United States and China, underscoring the need for more sustainable, local and diversified solutions. RUBBIO will address this challenge by developing sustainable, scalable, and high-performance rubber materials through the synthesis of key intermediates (2,3-butanediol and propionic acid), monomers (1,3-butadiene, acrylonitrile, and styrene), and rubber types (polybutadiene rubber - PB, SBR, NBR) from starch-rich food waste, which serves as a source of sugars for microbial fermentation.  Using biomanufacturing approaches and chemical engineering principles in an integrated manner, the project targets the decarbonisation of synthetic rubber use sectors and reduces the EU’s strategic dependence on imported natural rubber. </t>
+  </si>
+  <si>
+    <t>Research &amp; Innovation Action</t>
+  </si>
+  <si>
+    <t>Agri-food waste</t>
+  </si>
+  <si>
+    <t>€ 3 597 611,92</t>
+  </si>
+  <si>
+    <t>FUNDACION AITIIP</t>
+  </si>
+  <si>
+    <t>FUNDACION TEKNIKER, ASOCIACION PARA LA PROMOCION, INVESTIGACION, DESARROLLO E INNOVACION TECNOLOGICA DE LA INDUSTRIA DEL CALZADO Y CONEXAS DE LA RIOJA, ARTIGO S.P.A., SIEC BADAWCZA LUKASIEWICZ - INSTYTUT CHEMII SUROWCOW ODNAWIALNYCH, C-SOURCE RENEWABLES LIMITED, CENTRUM TRANSFERU TECHNOLOGII - INNOVATIONS SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, CRANFIELD UNIVERSITY, CELIGNIS LIMITED, KATHOLIEKE UNIVERSITEIT LEUVEN, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, THE UNIVERSITY OF EDINBURGH</t>
+  </si>
+  <si>
+    <t>Spain, Italy, Poland, United Kingdom, Ireland, Belgium</t>
+  </si>
+  <si>
+    <t>CHIHIRO</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/chihiro</t>
+  </si>
+  <si>
+    <t>Natural rubber is essential to global and European industries, including medicine, transportation, and defense. However, approximately 90% of the world’s supply comes from Hevea brasiliensis rubber tree plantations concentrated in Asia, creating supply vulnerabilities for the EU. These risks are expected to intensify as demand continues to grow and is projected to increase by about 2.4% by 2031, while production faces mounting pressures from climate change, disease outbreaks, and economic constraints on the rubber tree plantations, such as competition for land with oil palm cultivation.  CHIHIRO will address this gap by unlocking the production of new materials derived from guayule bagasse, a sustainable and local wood residue, and resin, enabling the development of natural rubber and elastomers. The project aims to establish a cascade biorefinery concept that transforms all guayule fractions (latex, resin, bagasse), and potentially other European feedstocks, into high-value applications. This includes transforming nearly 100% of guayule biomass, including co-products that are currently underutilised, for the production of bio-based thermoplastic elastomer (TPE).  By advancing integrated processing and full biomass utilisation, CHIHIRO will contribute to the development of a sustainable and economically viable guayule-based rubber value chain in Europe.  </t>
+  </si>
+  <si>
+    <t>Bio-based polymers &amp; plastics</t>
+  </si>
+  <si>
+    <t>Other and new</t>
+  </si>
+  <si>
+    <t>Dedicated crops</t>
+  </si>
+  <si>
+    <t>2026-05-01
+  2030-01-31</t>
+  </si>
+  <si>
+    <t>€ 3 484 258,67</t>
+  </si>
+  <si>
+    <t>MOSES PRODUCTOS SL</t>
+  </si>
+  <si>
+    <t>UNIVERSITAT ROVIRA I VIRGILI, DEUTSCHES INSTITUT FUR KAUTSCHUKTECHNOLOGIE EV, POLYMERIS, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., GUATECS, EVOENZYME SL, Miniland S.A., CELABOR SCRL</t>
+  </si>
+  <si>
+    <t>Spain, Germany, France, Portugal, Belgium</t>
+  </si>
+  <si>
     <t>Purple4Life</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/purple4life</t>
   </si>
   <si>
     <t>The agricultural sector is a pillar of global food production. At the same time, it accounts for over 12% of greenhouse gas emissions in Europe alone, and widespread soil contamination from fertilisers and pesticides. As global food demand rises, the sector must adopt innovative and sustainable solutions to reduce its environmental footprint.Purple4Life aims to drive this transition by transforming food industry sidestreams into valuable, nutritious, and health-promoting ingredients using purple phototrophic bacteria (PPB). By demonstrating the feasibility of integrating PPB into food and feed production, the project seeks to enhance Europe’s innovation capacity and accelerate the shift towards a more sustainable agrifood system. Purple4Life will showcase PPB’s potential to improve nutrition, support circular economy principles, and reduce environmental impact.  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Research &amp; Innovation Action</t>
   </si>
   <si>
     <t>Food, feed &amp; cosmetics</t>
   </si>
   <si>
     <t>Biogenic gaseous carbon, Sidestreams from industry</t>
   </si>
   <si>
     <t>Industrial waste streams</t>
   </si>
   <si>
     <t>2025-06-01
   2029-05-31</t>
   </si>
   <si>
-    <t>In progress</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 3 721 693,75</t>
   </si>
   <si>
     <t>HORIZON-JU-CBE-2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONS</t>
   </si>
   <si>
     <t>UNIVERSITEIT ANTWERPEN, UNIVERSIDAD PABLO DE OLAVIDE, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, SOCIEDADE PORTUGUESA DE INOVACAO CONSULTADORIA EMPRESARIAL E FOMENTO DA INOVACAO SA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NOFIMA AS, UNIVERSITE CATHOLIQUE DE LOUVAIN, UNIVERZITA KOMENSKEHO V BRATISLAVE, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSIDAD REY JUAN CARLOS, TECHNISCHE UNIVERSITEIT DELFT</t>
   </si>
   <si>
     <t>Belgium, Spain, United Kingdom, Portugal, Germany, Norway, Slovakia, Italy, Netherlands</t>
   </si>
   <si>
     <t>https://purple4life.eu/</t>
   </si>
   <si>
     <t>RUNFASTER4EU</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/runfaster4eu</t>
   </si>
   <si>
     <t>The EU faces an urgent need for soil regeneration and responsible land use. A sustainable solution lies in cultivating low-input oil crops on non-food marginal lands, helping restore soil health while generating valuable biomass.RUNFASTER4EU is creating a sustainable and replicable bio-based value chain for large-scale cultivation of oil crops on marginal lands.The project’s aim is to transform these underutilised lands into productive sources of feedstock for bio-based industries. Through advanced biorefinery processes, the project converts vegetable oils and residual biomass into high-value bio-based products in a cascading approach. These include bio-building blocks and intermediates, cosmetic formulations, bio-stimulants, feed ingredients, herbicides, dielectric fluids, bioplastic, and NIPU for vertical gardens. </t>
-  </si>
-[...7 lines deleted...]
-    <t>Dedicated crops</t>
   </si>
   <si>
     <t>2025-07-01
   2030-06-30</t>
   </si>
   <si>
     <t>€ 19 908 650,25</t>
   </si>
   <si>
     <t>VERSALIS SPA</t>
   </si>
   <si>
     <t>NOVAMONT SPA, ENA SYMVOULOI ANAPTYXIS G P, CIFO S.R.L., LEDA POLYMER SP ZOO, BF EDUCATIONAL SRL, FUNDACIO UNIVERSITARIA BALMES, AHAVA DEAD SEA LABORATORIES LTD, TECHSPIN SRO, CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION, FEDERAZIONE REGIONALE COLDIRETTI CAMPANIA, PNO INNOVATION UNIPESSOAL LDA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, CARHUE PIGGERIES LIMITED, AGRI 2000 IBERIA S.L., Agri 2000 Net RO srl, INSTITUT ZA RATARSTVO I POVRTARSTVO INSTITUT OD NACIONALNOG ZNACAJA ZA REPUBLIKU SRBIJU, AGRI 2000 NET SRL</t>
   </si>
   <si>
     <t>Italy, Greece, Poland, Spain, Israel, Czechia, Portugal, Ireland, Romania, Serbia</t>
   </si>
   <si>
     <t>https://runfaster4eu.eu/</t>
   </si>
   <si>
     <t>Porto Torres, Италия
   40.833436405092264, 8.406587603111475
 ,   
   Crescentino, Италия
   45.19057226854397, 8.102189819976488</t>
   </si>
   <si>
     <t>LIGNOFUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lignofun</t>
   </si>
   <si>
     <t>Fossil-based chemicals contribute to pollution, GHG emissions, and resource depletion. As a natural plant material and by-product of the paper industry, lignin offers a sustainable alternative to these chemicals. However, its complex structure often results in it being burned for energy rather than being used for valuable products. Improving lignin processing can reduce reliance on fossil fuels and foster a greener economy.LIGNOFUN is an innovative project developing new technologies to convert lignin into valuable bio-based chemicals. By scaling up two advanced processes—METNIN™ and OHRIGINS™—, the project transforms waste from paper mills into ingredients for foams, nylon 66, adhesives, coatings, composites, wood panels, cosmetics, personal care items, and rubber products.  The project is driving the introduction of bio-based materials to the market, demonstrating that sustainable alternatives not only match the performance of fossil-based chemicals, but that they are also more beneficial for the environment. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Innovation Action - Demonstration</t>
   </si>
   <si>
     <t>Bio-based chemicals</t>
   </si>
   <si>
     <t>Forestry waste</t>
   </si>
   <si>
     <t>Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>€ 7 496 382,42</t>
   </si>
   <si>
     <t>RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), FUNDACION AITIIP, METGEN OY, BUDAPESTI MUSZAKI ES GAZDASAGTUDOMANYI EGYETEM, RISE RESEARCH INSTITUTES OF SWEDEN AB, CENTRO TECNOLOGICO RIOJANO SA, IDENER RESEARCH &amp; DEVELOPMENT AIE, JUNO COMPOSITES LTD, HELIA-D KERESKEDELMI KORLATOLT FELELOSSEGU TARSASAG, FUNDACION CENER, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, CELIGNIS LIMITED, NOVELYEAST, MOSES PRODUCTOS SL, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, RISE LIGNODEMO AB</t>
   </si>
   <si>
     <t>Belgium, France, Spain, Finland, Hungary, Sweden, Ireland, Germany, /
 Türkiye</t>
   </si>
   <si>
     <t>https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Flignofun.com%…</t>
   </si>
   <si>
     <t>Kristinehamn, Швеция
   59.310172805706806, 14.10981081233181
 ,   
   Sarriguren, Испания
   42.81606534185825, -1.6020498331934832
 ,   
   Kaarina, Финландия
   60.41700198177513, 22.381478598326346</t>
   </si>
   <si>
     <t>SUSBOARD</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susboard</t>
   </si>
   <si>
     <t>The EU's wood-based materials industry produces approximately 40 million cubic metres of particleboards (PB) and 20 million cubic metres of medium/high-density fibreboards (MDF/HDF) annually, primarily for affordable furniture. Despite implementing sustainable practices and recycling, manufacturers continue to rely on fossil-based adhesives, consuming close to 5 million tonnes per year. Replacing these adhesives is essential to reducing climate impact, especially as many contain formaldehyde, a harmful carcinogen.SUSBOARD aims to develop and demonstrate a 100% bio-based, formaldehyde-free adhesive for industrial wood board production by replacing the fossil-based amines with bio-based polylysine. Initial tests have shown improved strength compared to previous bio-based adhesives.The project will scale up production to multi-tonne levels and validate the adhesive in PB and MDF manufacturing at both laboratory and industrial scales.  </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>Agri-food waste</t>
-[...1 lines deleted...]
-  <si>
     <t>Dedicated crops, Pure sugars</t>
   </si>
   <si>
     <t>€ 6 904 063,25</t>
   </si>
   <si>
     <t>RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION (RTDS VEREIN, ENGL. RTDS ASSOCIATION)</t>
   </si>
   <si>
     <t>KOMPETENZZENTRUM HOLZ GMBH, INSTITUT FUR HOLZTECHNOLOGIE DRESDEN GGMBH, Sareco Deutschland GmbH, BASF SE, SONAE ARAUCO PORTUGAL SA, BALORMAN INT AGAC SANAYI VE TICARET ANONIM SIRKETI, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, CARGILL DEUTSCHLAND GMBH</t>
   </si>
   <si>
     <t>Austria, Germany, Portugal, /
 Türkiye</t>
   </si>
   <si>
     <t>https://susboard.eu/</t>
   </si>
   <si>
     <t>Ludwigshafen am Rhein, Германия
   49.496469511495484, 8.427106310798276
 ,   
   Oliveira do Hospital, Португалия
   40.3490822035693, -7.83387480363609
 ,   
@@ -289,56 +439,50 @@
     <t>Food industry sidestreams, Industrial waste streams, Lignin &amp; wood residues, Micro/macro algae</t>
   </si>
   <si>
     <t>€ 4 893 904,00</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE ALICANTE</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., Grupo Regional de Cooperativas Plataneras del Archipielago Canario, BORREGAARD AS, ALGINOR ASA, THE JAMES HUTTON INSTITUTE, CENTRE FOR PROCESS INNOVATION LIMITED LBG, ICONIQ INNOVATION LTD, CONSIGLIO NAZIONALE DELLE RICERCHE, KAFFE BUENO APS, ALGINOR BIOREFINERY AS, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, SOILESSENTIALS LIMITED, INSTITUT QUIMIC DE SARRIA</t>
   </si>
   <si>
     <t>Spain, Belgium, Norway, United Kingdom, Italy, Denmark, Switzerland</t>
   </si>
   <si>
     <t>https://cropsafe-project.eu/</t>
   </si>
   <si>
     <t>ALLIANCE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/alliance</t>
   </si>
   <si>
     <t>The European algae industry has grown significantly over recent decades, primarily serving niche high-value markets such as food supplements and nutraceuticals. However, with the increasing demand for alternative food ingredients and bio-based chemicals—driven by the EU’s push towards a bio-based economy—the market for microalgae-based products is expected to expand. Despite this potential, high production costs and limited market volume remain key barriers to scaling a sustainable, profitable, and circular algae industry.ALLIANCE aims to overcome these challenges by redefining the microalgae value chain through a multi-product biorefinery approach, expanding the adoption of microalgae-based products in the EU market, improving their cost-effectiveness and sustainability. The goal is to establish algae-based ingredients through multi-product biorefineries for the food, aquafeed, cellular agriculture, and agriculture sectors.The project aims to demonstrate scalable and cost-competitive biorefinery processes using solvent-free extraction and wet biomass (bypassing dewatering) to reduce nutrient use, recirculate water, and prioritise renewable energy. The project will integrate processes from four algae pipelines into 15 near-zero waste product lines. Additionally, it will work with diverse stakeholders and policymakers to drive market penetration and address regulatory gaps, fostering the growth of microalgae-based products in Europe.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Micro/macro algae</t>
   </si>
   <si>
     <t>2025-09-01
   2029-08-31</t>
   </si>
   <si>
     <t>€ 7 360 662,00</t>
   </si>
   <si>
     <t>WAGENINGEN UNIVERSITY</t>
   </si>
   <si>
     <t>NIBIO - NORSK INSTITUTT FOR BIOOKONOMI, BiotechOne SAS, Nogne O Det Kompromisslose Bryggeri AS, INSTITUTO SUPERIOR DE AGRONOMIA, ALLER AQUA GROUP AS, SPAROS LDA, SYSPRO AUTOMATION SL, FERMENTALG SA, SYDDANSK UNIVERSITET, INSTITUT DE RECERCA I TECNOLOGIA AGROALIMENTARIES, ASSOCIACAO OCEANO VERDE LABORATORIO COLABORATIVO PARA O DESENVOLVIMENTO DE TECNOLOGIAS E PRODUTOS VERDES DO OCEANO, Mewery s.r.o., UNIVERSIDAD DE ALMERIA, ALLMICROALGAE NATURAL PRODUCTS SA, NORSK INSTITUTT FOR VANNFORSKNING STI, EUROPEAN SCIENCE COMMUNICATION INSTITUTE (ESCI) GGMBH, UNIVERSIDAD DE CADIZ, SUBMARINER NETWORK FOR BLUE GROWTH EWIV</t>
   </si>
   <si>
     <t>Norway, France, Portugal, Denmark, Spain, Czechia, Netherlands, Germany</t>
   </si>
   <si>
     <t>Pataias, Португалия
   39.65246716205418, -8.988596245432609</t>
   </si>
   <si>
     <t>CleanAlgae2Value</t>
   </si>
   <si>
@@ -489,56 +633,50 @@
     <t>€ 7 463 260,00</t>
   </si>
   <si>
     <t>Nicolaides &amp; Kountouris Metal Co. Limited, PHEE IKE, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, ITECONS INSTITUTO DE INVESTIGACAO E DESENVOLVIMENTO TECNOLOGICO PARA A CONSTRUCAO ENERGIA AMBIENTE E SUSTENTABILIDADE, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, LEVERY SRL SOCIETA' BENEFIT, ORINEO BVBA, DIN DEUTSCHES INSTITUT FUER NORMUNG EV, DRAXIS RESEARCH VENTURES ASTIKI MI KERDOSKOPIKI ETAIRIA, Bauhaus der Erde gGmbH, NPSP BV, UNIVERSITAT POLITECNICA DE CATALUNYA, F6S EU TECH INNOVATION NETWORK DAC, UNIVERSITAT POLITECNICA DE VALENCIA, SIMVOULI IGIEINIS KAI ASFALIAS GENIKI EXOTERIKI YPIPIESIA PROSTASIAS KAI PROLIPSIS ANONIMOS ETAIRIA, CELIGNIS LIMITED, UDRUZENJE EKO-INOVACIJA NA BALKANU, ACCIONA CONSTRUCCION SA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, 4D MATER MONOPROSOPI I.K.E., STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Spain, Cyprus, Greece, Portugal, Italy, Belgium, Germany, Netherlands, Ireland, Serbia</t>
   </si>
   <si>
     <t>https://biosmater.eu/</t>
   </si>
   <si>
     <t>Madrid, Испания
   40.59112128835555, -3.579272056558999</t>
   </si>
   <si>
     <t>SUSPENSE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/suspense</t>
   </si>
   <si>
     <t>Conventional fossil-based adhesives, widely used in construction, furniture, and packaging, rely on non-renewable petroleum resources, contributing to carbon emissions and environmental pollution. Additionally, they release volatile organic compounds (VOC) and other hazardous substances, posing health risks to manufacturers and end users.The SUSPENSE project tackles the urgent need for sustainable, high-performance bio-based adhesives in the wood composites industry. By developing cost-competitive alternatives, it enhances recyclability, reduces CO₂ emissions and health risks, and promotes circular economy principles. Through a cross-disciplinary approach, the project integrates the entire value chain - from feedstocks to end-user applications - accelerating commercialisation of bio-based adhesives for wood-based panels and insulation materials.The project fosters collaboration between scientific and industrial partners to ensure seamless adoption. By valorising underutilised feedstocks such as plant-based non-food protein, it unlocks new economic opportunities and advances the transition toward a cleaner, circular bioeconomy.</t>
   </si>
   <si>
-    <t>Bio-based polymers &amp; plastics</t>
-[...4 lines deleted...]
-  <si>
     <t>€ 7 488 697,00</t>
   </si>
   <si>
     <t>CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON</t>
   </si>
   <si>
     <t>GRUPO GARNICA PLYWOOD SOCIEDAD ANONIMA, UNIVERSITE DE LORRAINE, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, FIBERWOOD OY, TECHNISCHE UNIVERSITAET MUENCHEN, MENEXES - ANONYMI ETAIREIA KATASKEVIS KAI EMPORIAS EPIPLON, INSTITUTO TECNOLOGICO METALMECANICO, MUEBLE, MADERA, EMBALAJE Y AFINES-AIDIMME, MONTINUTRA OY, IDENER RESEARCH &amp; DEVELOPMENT AIE, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, ASSOCIATION POUR LA RECHERCHE ET LE DEVELOPPEMENT DES METHODES ET PROCESSUS INDUSTRIELS, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, KAAKKOIS-SUOMEN AMMATTIKORKEAKOULU OY, ECOLE NATIONALE SUPERIEURE DES MINES DE PARIS, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
   </si>
   <si>
     <t>Spain, France, Greece, Finland, Germany, Norway, /
 Türkiye</t>
   </si>
   <si>
     <t>Turku, Финландия
   60.47169958127497, 22.262814755517567
 ,   
   Thessaloniki, Гърция
   40.541178459697754, 23.026827266310203
 ,   
   Järvenpää, Финландия
   60.50222017913632, 25.090917826683818</t>
   </si>
   <si>
     <t>BIO4COAT</t>
   </si>
@@ -687,53 +825,50 @@
     <t>AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS</t>
   </si>
   <si>
     <t>IVL SVENSKA MILJOEINSTITUTET AB, TRANSFURANS CHEMICALS BVBA, UNIVERSITEIT GENT, DERMOPARTNERS S.L., BIOECONOMY FOR CHANGE, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, BIO BASE EUROPE PILOT PLANT VZW, KAFFE BUENO APS, HYDROHM, GEOPONIKO PANEPISTIMION ATHINON, KANSAI ALTAN BOYA SANAYI VE TICARET ANONIM SIRKETI, STORA ENSO OYJ, SOLMEGIA MONOPROSOPI I.K.E., CELIGNIS LIMITED, PERSEO BIOTECHNOLOGY S.L., GALACTIC SA</t>
   </si>
   <si>
     <t>Sweden, Belgium, Spain, France, Denmark, Greece, /
 Türkiye, Finland, Ireland</t>
   </si>
   <si>
     <t>https://solress-project.eu/</t>
   </si>
   <si>
     <t>MULTIPLY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/multiply</t>
   </si>
   <si>
     <t>The global algae market represents a promising opportunity to replace less sustainable biomass in existing bio-based value chains, combining high growth rates with a significant potential for CO2 reduction. However, European producers face challenges in competing with Asian production, which benefits from lower costs and less pressure to mitigate environmental impact.MULTIPLY aims to tackle these challenges by demonstrating economically feasible and environmentally sustainable microalgae cultivation and biorefinery processes. The project will provide valuable algae ingredients suitable for formulating mid-priced products across the food, feed, biomaterials, cosmetics, and lubricants industries.The project will help increase the number of industrial microalgae producers, as well as implement sustainable processes, and raise awareness and understanding of the factors influencing the social acceptance of algae products.</t>
   </si>
   <si>
     <t>€ 7 450 981,75</t>
   </si>
   <si>
-    <t>A4F ALGA FUEL SA</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACION CENTRO GALLEGO DE INVESTIGACIONES DEL AGUA, GRA NUTRA PORTUGAL SA, NOVAMONT SPA, ALGIECEL APS, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, NOFIMA AS, SWEDISH ALGAE FACTORY AB, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, UNIVERSIDADE NOVA DE LISBOA, OLEON NV, GREEN AQUA POVOA S.A., EDONIA, AALBORG UNIVERSITET, INSTITUTO DE BIOLOGIA EXPERIMENTAL E TECNOLOGICA, SUBMARINER NETWORK FOR BLUE GROWTH EWIV</t>
   </si>
   <si>
     <t>Spain, Portugal, Italy, Denmark, Germany, Norway, Sweden, Luxembourg, Belgium, France</t>
   </si>
   <si>
     <t>https://multiplyproject.eu/</t>
   </si>
   <si>
     <t>Póvoa de Santa Iria, Португалия
   38.859991036483855, -9.059587218094029</t>
   </si>
   <si>
     <t>BLUECOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bluecoat</t>
   </si>
   <si>
     <t>Surface coatings are vital for improving the sustainability, safety, and performance of materials. However, approximately 80% of paints and coatings are produced using compounds derived from fossil fuels, resulting in high energy consumption and greenhouse gas emissions.  Some coating technologies have been banned due to health and environmental concerns, underscoring the need for eco-friendly alternatives.BLUECOAT aims to tackle these challenges by developing safe and sustainable coatings from renewable sources such as biopolymers, natural fibres, bio-based plastics, and plant-based proteins from waste. The goal is to develop six high-performance coatings for industries, including maritime, textile, and construction. </t>
   </si>
   <si>
     <t>Agri-food waste, Forestry waste, Other and new</t>
   </si>
   <si>
@@ -860,51 +995,51 @@
   <si>
     <t>https://fabulose.eu/</t>
   </si>
   <si>
     <t>ECOFUNC</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ecofunc</t>
   </si>
   <si>
     <t>The building and construction sector, valued IN €14.9 trillion in 2021 , is one of the largest industries worldwide. However, it is also a major contributor to environmental impact, responsible for 35% of global energy consumption, 37% of carbon emissions, and up to 50% of natural resource use. With current practices, the industry is not on track to meet its 2050 decarbonisation targets, highlighting an urgent need for sustainable solutions.ECOFUNC seeks to address these challenges by creating sustainable construction materials based on polyhydroxyalkanoates (PHAs), which are made by microorganisms using CO2. The project will create recyclable PHA-based panels for walls, ceilings, facades, and tiles, reducing carbon emissions and costs. It will also develop recycling methods to reuse materials in the furniture and automotive industries.  ECOFUNC unites industry leaders and researchers to showcase PHAs as a sustainable alternative in construction. Through real-world demonstrations and stakeholder engagement, it aims to drive market adoption and mainstream bio-based materials. </t>
   </si>
   <si>
     <t>Agri-food waste, Biogenic gaseous carbon, Forestry waste</t>
   </si>
   <si>
     <t>Bioplastics, Crop residues, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 154 694,50</t>
   </si>
   <si>
     <t>TEKNOLOGIAN TUTKIMUSKESKUS VTT OY</t>
   </si>
   <si>
-    <t>HELIAN POLYMERS B.V, CO2BIOCLEAN GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, CENTRO RICERCHE FIAT SCPA, VESTAECO NONWOVENS SP ZOO, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, THE UNIVERSITY OF BIRMINGHAM, Volar Plastic Oy, AVIENT COLORANTS GERMANY GMBH, FUNDACJA UNIMOS, MTU CIVITTA FOUNDATION, ACCIONA CONSTRUCCION SA, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
+    <t>HELIAN POLYMERS B.V, CO2BIOCLEAN GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, CENTRO RICERCHE FIAT SCPA, VESTAECO NONWOVENS SP ZOO, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, THE UNIVERSITY OF BIRMINGHAM, Volar Plastic Oy, AVIENT COLORANTS GERMANY GMBH, AVIENT COLORANTS ITALY SRL, FUNDACJA UNIMOS, MTU CIVITTA FOUNDATION, ACCIONA CONSTRUCCION SA, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
   </si>
   <si>
     <t>Netherlands, Germany, Belgium, Italy, Poland, Finland, Spain, United Kingdom, Estonia, /
 Türkiye</t>
   </si>
   <si>
     <t>https://ecofunc.eu/</t>
   </si>
   <si>
     <t>Madrid, Испания
   40.41640674670798, -3.6980868009264305</t>
   </si>
   <si>
     <t>MARMADE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/marmade</t>
   </si>
   <si>
     <t>With the global population expected to reach 9.8 billion by 2050, managing the planet's limited resources is becoming increasingly urgent. Despite significant advancements in sourcing alternative protein, fibres, and carbohydrates to reduce the environmental pressures on food and feed systems, finding sustainably sourced bio-based food and feed ingredients remains critical.MARMADE seeks to tackle this challenge with pioneering food and feed ingredients. The project will convert locally sourced EU crustacean waste and macroalgae biomass into high-value ingredients, including vitamins, peptides, oligosaccharides, prebiotics, postbiotics, fats, emulsifiers, and digestibility enhancers.  The project will promote sustainability and ensure rigorous safety standards for both human and animal health, thereby paving the way for future market acceptance. It aims to harness the potential of marine biomass, transforming environmental challenges into opportunities for sustainable development while advancing the circular economy across Europe. </t>
   </si>
   <si>
     <t>Fishery by-product, Micro/macro algae</t>
   </si>
   <si>
@@ -944,53 +1079,50 @@
     <t>CONSORZIO ITALBIOTEC, Aermatica3D srl, EUROFINS AGROSCIENCE SERVICES ITALY SRL, CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS, BIO BASE EUROPE PILOT PLANT VZW, CENTRO DE INVESTIGACIONES CIENTIFICAS Y TECNOLOGICAS DE EXTREMADURA, FVA SAS DI LOUIS FERRINI &amp; C, Eurofins De Bredelaar B.V., Eurofins Agroscience Services Regulatory GmbH, UNIVERSIDADE DE AVEIRO, KINETON SRL - Societa' benefit, TIMAC AGRO DUNGEMITTELPRODUKTIONS UND HANDELS GMBH, SC EUROFINS AGROSCIENCE SERVICES SRL, UNIVERSITAET GRAZ, EUROFINS AGROSCIENCE SERVICES, S.L., UNIVERSITA DEGLI STUDI DI MODENA E REGGIO EMILIA</t>
   </si>
   <si>
     <t>Italy, Spain, Belgium, Netherlands, Germany, Portugal, Austria, Romania</t>
   </si>
   <si>
     <t>https://zelda-project.eu/</t>
   </si>
   <si>
     <t>SOUL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/soul</t>
   </si>
   <si>
     <t>The use of plastic products in agriculture has increased due to their affordability and versatility, but the environmental impact of plastic waste is a growing concern. Current waste management systems struggle to recycle or properly dispose of aAgricultural plastic in mulch films, tree guards, and fertilisers, leading to soil pollution and human health hazards., .  To tackle these challenges, the SOUL project aims to develop biodegradable, bio-based plastic that break down safely in the soil, reducing pollution and improving waste management. By focusing on products commonly used in agriculture, such as mulch films and tree shelters, SOUL seeks to transform existing plastic products and develop sustainable end-of-life solutions.  These new biodegradable materials will help reduce soil contamination and minimise the environmental impact of plastic waste. The project involves a collaboration between industry leaders, researchers, and policymakers working together to create sustainable solutions.</t>
   </si>
   <si>
     <t>Agri-food waste, Organic waste</t>
   </si>
   <si>
     <t>Crop residues, Organic fraction of municipal solid waste</t>
   </si>
   <si>
     <t>€ 7 267 599,50</t>
-  </si>
-[...1 lines deleted...]
-    <t>FUNDACION AITIIP</t>
   </si>
   <si>
     <t>NOVAMONT SPA, RE SOIL FOUNDATION, SICOR SOCIEDADE INDUSTRIAL DE CORDOARIA SA, EUROPEAN BIOECONOMY BUREAU, Samco Agricultural Manufacturing Limited, INSTYTUT UPRAWY NAWOZENIA I GLEBOZNAWSTWA, PANSTWOWY INSTYTUT BADAWCZY, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AMORIM CORK SOLUTIONS, S.A, Tenax S.p.A., NOVAMONT IBERIA S.L., AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, EVOENZYME SL, ASOCIACION ESPAÑOLA PARA EL DESARROLLO Y TRANSFERENCIA TECNOLOGICA EN LA AGRICULTURA Y LA GANADERIA - ASETAGA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, MOSES PRODUCTOS SL, NORMEC OWS</t>
   </si>
   <si>
     <t>Italy, Portugal, Belgium, Spain, Ireland, Poland, Switzerland</t>
   </si>
   <si>
     <t>https://soul-biobased.eu/</t>
   </si>
   <si>
     <t>Испания
 ,   
   Италия
 ,   
   Pulawy, Полша
   51.41622898445267, 21.970682293229203
 ,   
   Португалия
 ,   
   Limerick, Ирландия
   52.66481048279667, -8.625550347541504</t>
   </si>
   <si>
     <t>MYCOCIRCLE</t>
@@ -1136,53 +1268,50 @@
   </si>
   <si>
     <t>Japan, Germany, China, Sweden, Bulgaria, Spain, Czechia, Italy, Finland, Belgium, France</t>
   </si>
   <si>
     <t>https://www.surftogreen.eu/</t>
   </si>
   <si>
     <t>Turku, Финландия
   60.455109624231696, 22.214373538170364
 ,   
   Carasco, Италия
   44.34560965856785, 9.34453819912107
 ,   
   Ertvelde, Белгия
   51.18051441136683, 3.785650824369651</t>
   </si>
   <si>
     <t>POLYMEER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/polymeer</t>
   </si>
   <si>
     <t>Although bioplastics offer numerous environmental benefits, they currently represent just 1.5% of global plastic production. Achieving a much larger bioplastics production requires significant investment and innovation throughout the plastics value chain. In particular, in the sector needs to work on recycling, biodegradability and performance aspects of bioplastics.The POLYMEER project seeks to revolutionise bioplastics by developing new bio-based polymers, copolymers, and polymer blends based on brewers' spent grain (BSG), a major brewing by-product that poses disposal challenges due to its abundance and perishability. It constitutes 85% of brewery waste, with every 100 litres of beer yielding almost 20 kilograms of wet BSG. About 40 million tonnes of BSG are produced annually worldwide, with Europe accounting for approximately 8 million tonnes.Recognising this untapped resource, POLYMEER envisions a transformative journey: harnessing BSG's potential to create bespoke bioplastics tailored for applications where existing bioplastics falter or conventional plastics still hold sway, namely in the agriculture sector (mulch films), packaging, and textile for the automotive industry. POLYMEER's innovative formulations promise to revolutionise industries while championing sustainability, prioritising eco-friendly processes, minimising environmental impact, and ensuring intrinsic recyclability or biodegradability. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Food industry sidestreams</t>
   </si>
   <si>
     <t>2024-09-01
   2028-08-31</t>
   </si>
   <si>
     <t>€ 4 878 092,50</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI PERUGIA</t>
   </si>
   <si>
     <t>LOMARTOV SL, ZABALA BRUSSELS, BIRRA PERONI SRL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, UNIVERSITEIT TWENTE, BIO BASE EUROPE PILOT PLANT VZW, INVESTORNET-GATE2GROWTH APS, DUAL BORGSTENA TEXTILE PORTUGAL LDA, NORMEC OWS, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>Spain, Belgium, Italy, Germany, Netherlands, Denmark, Portugal, Croatia</t>
   </si>
   <si>
     <t>https://polymeerproject.eu/</t>
   </si>
   <si>
     <t>MoeBIOS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/moebios</t>
@@ -1450,51 +1579,51 @@
     <t>Netherlands, Italy, Ireland, Spain, Belgium, Greece, France</t>
   </si>
   <si>
     <t>https://promofer-project.eu/</t>
   </si>
   <si>
     <t>Albacete, Испания
   38.99413332026191, -1.8600315330120116</t>
   </si>
   <si>
     <t>pHYBi</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phybi</t>
   </si>
   <si>
     <t>In Europe, the potential for cultivating industrial crops as bioeconomy feedstock lies in degraded, polluted, and saline soils, rendering them unsuitable for food crop production. Amidst the challenges confronting Europe's bioeconomy, with approximately 80% of land dedicated to settlements, agriculture, and infrastructure, the pHYBi project directly tackles the critical issue of sourcing sustainable feedstock without competing with food crop cultivation. The purpose of pHYBi is two-fold: first, to combine soil phytoremediation with lignocellulosic biomass valorisation in a circular economy model for high-value-added applications in the textile industry; and second, to establish a replicable framework for sustainable industrial crop production on degraded lands. The project proposes specific case studies involving the cultivation of woody and herbaceous crops in polluted and salt-affected soils. Additionally, pHYBi will develop and validate various strategies that involve fungi and bacteria inocula and organic and inorganic (nano) amendments to improve crop health and growth, as well as to ensure that phytomanagement practices result in improved soil conditions and ecosystem restoration. Furthermore, pHYBi emphasises social innovation, engaging stakeholders across the value chain to foster acceptance and adoption of the bio-based products. The project aims not only to address immediate challenges, but also to pave the way for broader adoption of sustainable practices in Europe's bioeconomy.</t>
   </si>
   <si>
     <t>€ 4 991 538,75</t>
   </si>
   <si>
     <t>IDENER RESEARCH &amp; DEVELOPMENT AIE</t>
   </si>
   <si>
-    <t>PHYTOWELT GREENTECHNOLOGIES GMBH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, UNIVERSIDAD DE BURGOS, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, STEINBEIS 2I GMBH, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE OVIEDO, UNIVERSITE MARIE ET LOUIS PASTEUR, DIGITAL INNOVATION HUB ON LIVESTOCK ENVIRONMENT, AGRICULTURE &amp; FOREST</t>
+    <t>PHYTOWELT GREENTECHNOLOGIES GMBH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, UNIVERSIDAD DE BURGOS, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, STEINBEIS 2I GMBH, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE OVIEDO, UNIVERSITE MARIE ET LOUIS PASTEUR, DIGITAL INNOVATION HUB ON LIVESTOCK ENVIRONMENT AGRICULTURE &amp; FOREST</t>
   </si>
   <si>
     <t>Croatia, Germany, Italy, Spain, France</t>
   </si>
   <si>
     <t>http://www.phybi.eu</t>
   </si>
   <si>
     <t>OptiForValue</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/optiforvalue</t>
   </si>
   <si>
     <t>Forests and forestry play a crucial role in the European bioeconomy. They can act as a vital catalyst in enhancing European competitiveness, reducing reliance on non-renewable and unsustainable resources, and promoting circular production processes. However, climate change is threatening the health of forests with a negative environmental and economic impact. OptiForValue aims to optimise forest value chain management to increase their value, competitiveness and sustainability, as well as forest resilience.</t>
   </si>
   <si>
     <t>€ 4 997 361,25</t>
   </si>
   <si>
     <t>LUONNONVARAKESKUS</t>
   </si>
   <si>
     <t>LINNEUNIVERSITETET, KOMPETENZZENTRUM HOLZ GMBH, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, ERNST AND YOUNG DENKSTATT EOOD, HELSINGIN YLIOPISTO, CREATIVE OPTIMIZATION SWEDEN AB, TECHNISCHE UNIVERSITAET MUENCHEN, ERINN INNOVATION LIMITED, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, SVERIGES LANTBRUKSUNIVERSITET, FINNOS OY, UNIVERSITAET FUER BODENKULTUR WIEN, OY ARBONAUT LTD, PONSSE OYJ, METSATEHO OY, STIFTELSEN SKOGSBRUKETS FORSKNINGSINSTITUT - SKOGFORSK</t>
   </si>
@@ -1584,51 +1713,51 @@
   <si>
     <t>NOVAMONT SPA, UNIVERSITE DE LIEGE, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, ETHNICON METSOVION POLYTECHNION, ILIOS SYMVOULEFTIKI E.E., UNIVERSIDADE NOVA DE LISBOA, GEOPONIKO PANEPISTIMION ATHINON, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, UNIVERSITE MARIE ET LOUIS PASTEUR, ETA - ENERGIA, TRASPORTI, AGRICOLTURA SRL, BIO4PLAS BIOPOLIMEROS LDA, WAGENINGEN UNIVERSITY, UNIWERSYTET MARII CURIE-SKLODOWSKIEJ, QUADRADO SELVAGEM LDA, CELABOR SCRL</t>
   </si>
   <si>
     <t>Italy, Belgium, Greece, Portugal, France, Netherlands, Poland</t>
   </si>
   <si>
     <t>https://www.iasis-soil.eu/</t>
   </si>
   <si>
     <t>SSUCHY-Next</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ssuchy-next</t>
   </si>
   <si>
     <t>The SSUCHY-Next project builds upon its predecessor, SSUCHY, which developed the hemp fibre supply chain and bio-based epoxy resin. Recognising the need to advance beyond SSUCHY’s achievements, SSUCHY-Next seeks to elevate various aspects of the hemp fibre supply chain to TRL 7, a significant step towards industrial viability. This includes scaling up the production of hemp fibre products, from field extraction to composite materials. SSUCHY-Next addresses the challenge of the limited availability of bio-based polymer matrices, crucial for sustainable composite production, by focusing on three bio-based polymer systems and aiming for high bio-content and recyclability: bio-based acrylic polymer ('Elium®') with very high bio-content, fully bio-based benzoxazine, and fully bio-based BG-epoxy, building upon the system developed in the first SSUCHY project. The project aims to demonstrate the use and environmental benefits of the new bio-based polymer matrices in wind turbine blades, leather replacement materials, and construction materials, such as façade cladding panels. The project will pay particular attention to recyclability of the new materials and products, ensuring the sustainability of the bio-based solutions.</t>
   </si>
   <si>
     <t>€ 6 735 747,25</t>
   </si>
   <si>
     <t>KATHOLIEKE UNIVERSITEIT LEUVEN</t>
   </si>
   <si>
-    <t>ECO - TECHNILIN SAS, UNIVERSITE DE TECHNOLOGIE DE TARBES, BIOECONOMY FOR CHANGE, NPSP BV, OLSEN WINGS A/S, SAS WOODOO, MATERIA NOVA, CENTRE TECHNIQUE DES INDUSTRIES MECANIQUES, DANMARKS TEKNISKE UNIVERSITET, ARKEMA FRANCE SA, HEMP-ACT, UNIVERSITE MARIE ET LOUIS PASTEUR, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, TERRE DE LIN SOCIETE COOPERATIVE AGRICOLE, TECHNISCHE UNIVERSITEIT DELFT, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
+    <t>ECO - TECHNILIN SAS, UNIVERSITE DE TECHNOLOGIE DE TARBES, BIOECONOMY FOR CHANGE, NPSP BV, OLSEN WINGS A/S, SAS WOODOO, MATERIA NOVA, CENTRE TECHNIQUE DES INDUSTRIES MECANIQUES, DANMARKS TEKNISKE UNIVERSITET, ARKEMA FRANCE SA, UNIVERSITE MARIE ET LOUIS PASTEUR, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, TERRE DE LIN SOCIETE COOPERATIVE AGRICOLE, TECHNISCHE UNIVERSITEIT DELFT, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>France, United Kingdom, Netherlands, Denmark, Belgium, Italy</t>
   </si>
   <si>
     <t>https://ssuchy-next.eu/</t>
   </si>
   <si>
     <t>Lacapelle-Marival, Франция
   44.726500722463676, 1.9554034972547811
 ,   
   Saint-Pierre-le-Viger, Франция
   49.828661722464346, 0.8512051398184123
 ,   
   Valliquerville, Франция
   49.617032852662724, 0.7222532128195346
 ,   
   Valdagno, Италия
   45.747400850087644, 9.60785448011284
 ,   
   Wigan Lancanshire, Обединеното кралство
   53.5939377923309, -2.6475666888322538
 ,   
   Colombes, Франция
   48.90920804820164, 2.2308058839508518</t>
@@ -2152,57 +2281,60 @@
   </si>
   <si>
     <t>https://synoprotein.eu/</t>
   </si>
   <si>
     <t>Vestfold, Норвегия
   59.278527756175535, 10.417633291976086</t>
   </si>
   <si>
     <t>SYLPLANT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sylplant</t>
   </si>
   <si>
     <t>The world is facing the dual challenge of feeding a growing population and making food production more sustainable. The EU encounters an additional challenge: it imports the majority of its protein, and supply chain disruption has become more common due to the COVID-19 pandemic and geopolitical upheaval. SYLPLANT lead partner, Arbiom, has developed protein-rich food and feed ingredients combining underexploited feedstock such as agricultural or forestry residues with yeast. Given the high availability of the feedstock, the ingredients can be produced locally and on a large scale, while the fermentation process minimises CO2 emissions. The SYLPLANT project goal is to deploy Arbiom’s technology at industrial scale in order to produce 10 000 tonnes of protein ingredients per year. The collaborative approach between the consortium partners will encourage the development of innovative food and feed products and establish a roadmap for the construction of larger production plants. </t>
   </si>
   <si>
     <t>Cellulose, Crop residues, Lignin &amp; wood residues, Pulp &amp; paper industry (black liquor &amp; sidestreams), Pure sugars</t>
   </si>
   <si>
     <t>2023-06-01
   2026-05-31</t>
   </si>
   <si>
+    <t>Terminated</t>
+  </si>
+  <si>
     <t>€ 13 909 015,08</t>
   </si>
   <si>
-    <t>ARBIOM</t>
-[...2 lines deleted...]
-    <t>CENTIV GMBH, BEL, PNO CONSULTANTS, BIOECONOMY FOR CHANGE, EUROFINS LABORATOIRES DE MICROBIOLO, BIOZOON GMBH, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, SATT SAYENS, SOCIETE VITREENNE D'ABATTAGE JEAN ROZE, BIOMAR AS, MOULIN DE LA MARCHE, FIBENOL IMAVERE OU, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, AGROMOUSQUETAIRES, AGROM SERVICES, LA NORMANDISE</t>
+    <t>BIOECONOMY FOR CHANGE</t>
+  </si>
+  <si>
+    <t>CENTIV GMBH, BEL, PNO CONSULTANTS, EUROFINS LABORATOIRES DE MICROBIOLO, BIOZOON GMBH, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, ARBIOM, SATT SAYENS, SOCIETE VITREENNE D'ABATTAGE JEAN ROZE, BIOMAR AS, MOULIN DE LA MARCHE, FIBENOL IMAVERE OU, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, AGROMOUSQUETAIRES, AGROM SERVICES, LA NORMANDISE</t>
   </si>
   <si>
     <t>Germany, France, Norway, Estonia</t>
   </si>
   <si>
     <t>Le Péage-de-Roussillon, Франция
   45.371240371654274, 4.7975020430312805</t>
   </si>
   <si>
     <t>SUSTAINEXT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sustainext</t>
   </si>
   <si>
     <t>SUSTAINEXT aims to transform the production plant of lead partner, Natac, at Hervás, Spain, into a multi-product biorefinery with an industrial-scale processing capacity of 20 000 tonnes a year. Based on a circular model integrating the whole supply chain, the refining process will be optimised according to feedstock composition in order to deliver maximum value with minimum environmental impact. The refinery will create healthy plant-based extracts and functional ingredients from six locally sourced feedstocks: three medicinal and aromatic crops – rosemary, camomile and lemon verbena – will be cultivated in disused tobacco fields, with solar panels installed to enhance soil use and provide clean energy; three agricultural side streams – olives, cardoons and pomegranates – will be used to showcase upcycling of underexploited feedstocks. </t>
   </si>
   <si>
     <t>2023-06-01
   2027-11-30</t>
   </si>
   <si>
     <t>€ 13 996 379,25</t>
   </si>
   <si>
@@ -2584,50 +2716,54 @@
     <t>Álava, Испания
   42.83639489685446, -2.7274474353253635
 ,   
   Dronninglund, Дания
   57.209149256367866, 10.373933538320932
 ,   
   Taastrup, Дания
   55.65880791075436, 12.271357441946895
 ,   
   Novara, Италия
   45.45661881469708, 8.638829908957042
 ,   
   Piana di Monte Verna, Италия
   41.1497421012219, 14.315184723090658</t>
   </si>
   <si>
     <t>BIORING</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioring</t>
   </si>
   <si>
     <t>UV-curable polyurethane coatings play a major role in various industries due to their versatility, high performance and energy-efficient production and application. But their production largely depends on fossil-based raw materials, and bio-based alternatives account for a negligible market share.BIORING is developing UV-curable polyurethane coatings with biogenic content of over 95%. The production process allows the characteristics of the coatings to be adjusted to meet industrial needs and can be adapted to take account of future developments. The coatings will be demonstrated in the automotive and construction sectors, with economic analysis performed for future scale-up. Biodegradability and recycling scenarios for coated products will also be assessed.</t>
   </si>
   <si>
+    <t>2023-06-01
+  2026-11-30</t>
+  </si>
+  <si>
     <t>€ 4 083 971,25</t>
   </si>
   <si>
     <t>AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS</t>
   </si>
   <si>
     <t>KEUKEN &amp; DE KONING BV, FAB SRL, LEIBNIZ INSTITUT FUER KATALYSE EV, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, FUNDACION GAIKER, EXPORT BLUE MARKET SL, MAIER TECHNOLOGY CENTRE S COOP, MAIER SCOOP, UNIVERSIDAD REY JUAN CARLOS, VERTORO BV, COLOROBBIA CONSULTING SRL, PROCESS DESIGN CENTER BV</t>
   </si>
   <si>
     <t>Netherlands, Italy, Switzerland, Germany, Spain</t>
   </si>
   <si>
     <t>BIORADAR</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioradar</t>
   </si>
   <si>
     <t>The BIORADAR project develops indicators and digital monitoring tools that will enable policymakers and investors to gauge the environmental and social impact of bio-based industrial systems. BIORADAR’s outputs will also help incorporate circularity into bio-based supply chains as a design criterion and facilitate the transition from linear fossil-based to circular bio-based systems.Frameworks and metrics formulated under BIORADAR will make it possible to assess carbon emissions and indirect land use change risks of bio-based systems. The project will also explore climate change mitigation opportunities for entire supply chains and develop frameworks for social impact assessments.</t>
   </si>
   <si>
     <t>2023-07-01
   2026-06-30</t>
   </si>
   <si>
@@ -2810,53 +2946,50 @@
   </si>
   <si>
     <t>H2020-BBI-PPP-2014-1</t>
   </si>
   <si>
     <t>RISE INNVENTIA AB</t>
   </si>
   <si>
     <t>CENTRO RICERCHE FIAT SCPA, RISE SICOMP AB, FASERINSTITUT BREMEN EV, SODRA SKOGSAGARNA EKONOMISK FORENING, PODCOMP AB, NETCOMPOSITES LIMITED, SAECHSISCHES TEXTILFORSCHUNGSINSTITUT E .V., FOURNE MACHINENBAU GMBH, RISE LIGNODEMO AB</t>
   </si>
   <si>
     <t>Italy, Sweden, Germany, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/667501</t>
   </si>
   <si>
     <t>ValChem</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/valchem</t>
   </si>
   <si>
     <t>The ValChem project aims to demonstrate the viability, both technically and economically, of producing wood-based chemicals that are competitive with similar products based on fossil-based raw materials in terms of quality and production costs.
 All the processes that will be used have already been demonstrated at least at a pilot scale. The main process aims to demonstrate valorisation of over 75 percent of the wood-based raw material.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Terminated</t>
   </si>
   <si>
     <t>€ 13 125 940,15</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>UPM GMBH, METABOLIC EXPLORER SA, SEKAB E-TECHNOLOGY AB, TECHNISCHE UNIVERSITAT DARMSTADT</t>
   </si>
   <si>
     <t>Germany, France, Sweden, Finland</t>
   </si>
   <si>
     <t>http://www.valchem.eu</t>
   </si>
   <si>
     <t>SSUCHY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ssuchy</t>
   </si>
   <si>
     <t>The SSUCHY project seeks to contribute to developing bio-based composite products with advanced functionalities and high structural properties for transportation sectors and in high value market niches.
 It will create opportunities to expand market applications for bio-based composites to semi-structural and functional applications in ground transportation and aerospace along with new opportunities in high value niches such as acoustics and electronic sectors.
@@ -3928,53 +4061,50 @@
   </si>
   <si>
     <t>Poland, Greece, Spain, Belgium, Germany, Netherlands</t>
   </si>
   <si>
     <t>https://www.model2bio.eu/</t>
   </si>
   <si>
     <t>ReSolute</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/resolute</t>
   </si>
   <si>
     <t>Solvents play an essential role in innumerable chemical production processes. They find applications in paints, electronics, pharmaceuticals and agrochemical production. The total market for solvents in Europe is approximately 4 million tonnes. Unfortunately, a considerable number of the solvents currently in use are known to pose a hazard to both human health and the environment, meaning their use is increasingly limited by regulation. For these reasons, there is growing interest in safer, less toxic alternatives.The ReSolute project is addressing this challenge by establishing a route for the industrial scale production of a non-toxic, high-performance solvent derived from a renewable resource, namely wood biomass. The solvent in question, CyreneTM, has already been developed at demonstration scale by converting sawdust into levoglucosenone, a versatile chemical building block that is then hydrogenated to the final Cyrene product.This non-toxic solvent can replace existing solvents such as NMP, DMF and DMAc, which are toxic and therefore coming under increasing regulatory pressure. The ReSolute project aims to scale up the Cyrene production process from demonstration scale to flagship industrial scale of 1,000 tonnes per year – a 20-fold increase over current production levels.</t>
   </si>
   <si>
     <t>Lignin &amp; wood residues, Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>2020-10-01
   2025-06-30</t>
   </si>
   <si>
     <t>€ 11 628 401,05</t>
-  </si>
-[...1 lines deleted...]
-    <t>BIOECONOMY FOR CHANGE</t>
   </si>
   <si>
     <t>CIRCA GROUP AS, CIRCA SUSTAINABLE CHEMICALS FRANCE SAS, PNO CONSULTANTS, AGROPARISTECH INNOVATION, HUNTSMAN ADVANCED MATERIALS (SWITZERLAND) GMBH, CIRCA SUSTAINABLE CHEMICALS BV, WILL &amp; CO BV, COAL PRODUCTS LIMITED, MERCK KOMMANDITGESELLSCHAFT AUF AKTIEN, TALGA ADVANCED MATERIALS GMBH, UNIVERSITY OF YORK, CIRCA GROUP LIMITED, CIRCA GROUP LIMITED, VITIS REGULATORY, VITIS REGULATORY, VITIS REGULATORY LIMITED</t>
   </si>
   <si>
     <t>Norway, France, Switzerland, Belgium, Netherlands, United Kingdom, Germany, Australia</t>
   </si>
   <si>
     <t>https://www.resolute-project.eu</t>
   </si>
   <si>
     <t>Saint-Avold, Франция
   49.141671584475915, 6.708364806959296</t>
   </si>
   <si>
     <t>LigniOx</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ligniox</t>
   </si>
   <si>
     <t>The aim of LigniOx project is to demonstrate the techno-economic viability of the unique alkali-O2 oxidation technology (LigniOx) for the conversion of several lignin-rich side-streams into versatile dispersants, and especially high-performance concrete and mortar plasticizers.
 Lignin is a key by-product of lignocellulosic biorefineries, and a valuable renewable resource for Europe’s bio-based industries. Annually, approximately 60 million tons of lignin is extracted from wood as a by-product of the pulping industry. Even more is expected to originate from second generation bioethanol production in the future.
 To fully exploit these raw material streams, there is an urgent need to commercialise economically and sustainably viable lignin upgrading process technologies such as the LigniOx technology outlined in this project.</t>
   </si>
@@ -4730,50 +4860,53 @@
   <si>
     <t>United Kingdom, Germany, Belgium, Netherlands</t>
   </si>
   <si>
     <t>http://www.pulp2value.eu</t>
   </si>
   <si>
     <t>Roosendaal, Нидерландия
   51.541559345800515, 4.451111909417752</t>
   </si>
   <si>
     <t>SYLFEED</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sylfeed</t>
   </si>
   <si>
     <t>Europe faces a major protein deficit, ranging between 80 and 70 % over the past 40 years, which has been covered by imports. At the same time, as the world population grows, the demand for food will increase globally. The SYLFEED project started to bridge this gap by upscaling a biorefinery concept that could convert woody biomass into high-value single-cell protein (SCP) for use as animal feed, notably in increasing fish production.  Wood residues are abundant and highly sustainable, while SCP has an amino-acid profile close to that of fish, making them an excellent raw material in fish feed formulation.  The SYLFEED project demonstrated the conversion of woody biomass into proteins for use in aquaculture, establishing synergies between the forestry industry and the protein fish feed market. It created new high-value opportunities for the forestry sector and an alternative and sustainable protein source for fish farms.  </t>
   </si>
   <si>
     <t>2017-09-01
   2021-08-31</t>
   </si>
   <si>
     <t>€ 8 695 068,10</t>
+  </si>
+  <si>
+    <t>ARBIOM</t>
   </si>
   <si>
     <t>SKRETTING AQUACULTURE RESEARCH CENTRE AS, FODURVERKSMIDJAN LAXA HF, BIOPROCESS PILOT FACILITY BV, NORSKE SKOG GOLBEY, MATIS OHF, BIO BASE EUROPE PILOT PLANT VZW, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, PRAYON SA, RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>Norway, Iceland, Netherlands, France, Belgium, Sweden</t>
   </si>
   <si>
     <t>http://www.sylfeed.eu</t>
   </si>
   <si>
     <t>VIBES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/vibes</t>
   </si>
   <si>
     <t>The use of composite materials has grown substantially in recent years. These materials offer high mechanical strength at a lightweight; in addition, the lack of corrosion – even in extreme environments - often compares favourably to metals. This has seen these materials find considerable uptake in high-technology applications such as aeronautics, automotive, construction, marine and naval, energy and sports science. As the demand for increased fuel efficiency rises, is seems inevitable the demand for these light but strong materials will also rise to match. 
 However, these composite materials currently present a problem at end of life. Unlike plastics, they are made up a combination of materials -a polymer matrix combined with a reinforcing material. This means they cannot be simply melted and recycled, as is the case with most plastics. To become useful, they need be separated into their component parts; a challenging process. The challenges in doing this mean that currently most waste composites are simply sent to landfill or incineration; this accounts for almost three-quarters of waste. With Europe’s aspirations to become a circular economy, this is not an acceptable solution. If the increase in their use continues, there needs to be a more effective way of handling waste and making it part of the circular economy.
 The VIBES project offers an innovative approach to this challenge. It has developed a technology for the controlled separation and recovery of composite material components by means of developing customised biobased bonding materials. These new materials can then be decomposed to their component parts using temperature, UV or electrical pulses, allowing matrix to be separated from the reinforcing material and will assist in the detachment of the polymer chains of the resins.The resulting products can then be used as feedstock for other processes.</t>
   </si>
   <si>
     <t>2021-06-01
   2025-05-31</t>
   </si>
@@ -7179,76 +7312,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R225"/>
+  <dimension ref="A1:R230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R225"/>
+      <selection activeCell="A1" sqref="A1:R230"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2398.272" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="1391.946" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -7265,12171 +7398,12431 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="1">
-        <v>101212806</v>
+        <v>101292039</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="J2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="1" t="s">
+      <c r="L2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="L2" s="1" t="s">
+      <c r="M2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="M2" s="1" t="s">
+      <c r="N2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="N2" s="1" t="s">
+      <c r="O2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="O2" s="1" t="s">
+      <c r="P2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="P2" s="1" t="s">
+      <c r="Q2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" s="1" t="s">
+      <c r="R2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="1">
-        <v>101214206</v>
+        <v>101292918</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="M3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="J3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="1">
-        <v>101214432</v>
+        <v>101292802</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="I4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="M4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="O4" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="P4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1" t="s">
         <v>52</v>
-      </c>
-[...28 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="1">
-        <v>101213812</v>
+        <v>101290652</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="O5" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="P5" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="1">
-        <v>101209410</v>
+        <v>101292951</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="O6" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="P6" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="1">
-        <v>101214199</v>
+        <v>101212806</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="O7" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="P7" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="Q7" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="H7" s="1" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1">
-        <v>101213354</v>
+        <v>101214206</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P8" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="Q8" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="R8" s="1" t="s">
         <v>95</v>
-      </c>
-[...40 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
-        <v>101214084</v>
+        <v>101214432</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="O9" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="P9" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H9" s="1" t="s">
+      <c r="Q9" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="I9" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L9" s="1" t="s">
+      <c r="R9" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="M9" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
-        <v>101214144</v>
+        <v>101213812</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="I10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="M10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H10" s="1" t="s">
+      <c r="O10" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L10" s="1" t="s">
+      <c r="P10" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="M10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="1" t="s">
+      <c r="Q10" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="O10" s="1" t="s">
+      <c r="R10" s="1" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
-        <v>101214604</v>
+        <v>101209410</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="H11" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="1" t="s">
+      <c r="I11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="I11" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L11" s="1" t="s">
+      <c r="M11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="M11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="1" t="s">
+      <c r="O11" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="O11" s="1" t="s">
+      <c r="P11" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="P11" s="1" t="s">
+      <c r="Q11" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="Q11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R11" s="1"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
-        <v>101214808</v>
+        <v>101214199</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="E12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="J12" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="1" t="s">
+      <c r="M12" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="I12" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L12" s="1" t="s">
+      <c r="O12" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="M12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O12" s="1" t="s">
+      <c r="P12" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="P12" s="1" t="s">
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
-        <v>101214307</v>
+        <v>101213354</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="J13" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="1" t="s">
+      <c r="M13" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="O13" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="H13" s="1" t="s">
-[...11 lines deleted...]
-      <c r="L13" s="1" t="s">
+      <c r="P13" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="M13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="1" t="s">
+      <c r="Q13" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="O13" s="1" t="s">
+      <c r="R13" s="1" t="s">
         <v>148</v>
-      </c>
-[...5 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
-        <v>101215161</v>
+        <v>101214084</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="H14" s="1" t="s">
+      <c r="O14" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="I14" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L14" s="1" t="s">
+      <c r="P14" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="M14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="1" t="s">
+      <c r="Q14" s="1" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
-        <v>101214288</v>
+        <v>101214144</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="O15" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="H15" s="1" t="s">
+      <c r="P15" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="I15" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L15" s="1" t="s">
+      <c r="Q15" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="M15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="1" t="s">
+      <c r="R15" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="O15" s="1" t="s">
-[...8 lines deleted...]
-      <c r="R15" s="1"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
-        <v>101213148</v>
+        <v>101214604</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="I16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L16" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="M16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N16" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="1" t="s">
+      <c r="O16" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="I16" s="1" t="s">
+      <c r="P16" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="J16" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L16" s="1" t="s">
+      <c r="Q16" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="M16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="1" t="s">
+      <c r="R16" s="1" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
-        <v>101214964</v>
+        <v>101214808</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="P17" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q17" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="H17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="1" t="s">
+      <c r="R17" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="J17" s="1" t="s">
-[...23 lines deleted...]
-      <c r="R17" s="1"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
-        <v>101214605</v>
+        <v>101214307</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="O18" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="P18" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...38 lines deleted...]
-      <c r="R18" s="1"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
-        <v>101214894</v>
+        <v>101215161</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="O19" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="P19" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="Q19" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
-        <v>101213072</v>
+        <v>101214288</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N20" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="O20" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="P20" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="Q20" s="1" t="s">
         <v>214</v>
-      </c>
-[...28 lines deleted...]
-        <v>220</v>
       </c>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
-        <v>101214268</v>
+        <v>101213148</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N21" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="O21" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="P21" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="Q21" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="H21" s="1" t="s">
+      <c r="R21" s="1" t="s">
         <v>225</v>
-      </c>
-[...28 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
-        <v>101213069</v>
+        <v>101214964</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N22" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="O22" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="P22" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="Q22" s="1" t="s">
         <v>235</v>
-      </c>
-[...30 lines deleted...]
-        <v>242</v>
       </c>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
-        <v>101214009</v>
+        <v>101214605</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>246</v>
+        <v>99</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>23</v>
+        <v>239</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>248</v>
+        <v>133</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>248</v>
+        <v>133</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="Q23" s="1" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="R23" s="1"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
-        <v>101213143</v>
+        <v>101214894</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="E24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="F24" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O24" s="1" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="Q24" s="1" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="R24" s="1" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
-        <v>101213231</v>
+        <v>101213072</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>85</v>
+        <v>257</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>268</v>
+        <v>258</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>87</v>
+        <v>142</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>87</v>
+        <v>142</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>269</v>
+        <v>259</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="Q25" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
-        <v>101214981</v>
+        <v>101214268</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>154</v>
+        <v>267</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="R26" s="1"/>
+        <v>273</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
-        <v>101214822</v>
+        <v>101213069</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="O27" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="P27" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="Q27" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="E27" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="R27" s="1"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
-        <v>101212855</v>
+        <v>101214009</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="O28" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="P28" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="Q28" s="1" t="s">
         <v>296</v>
-      </c>
-[...37 lines deleted...]
-        <v>302</v>
       </c>
       <c r="R28" s="1"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
-        <v>101214256</v>
+        <v>101213143</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N29" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="O29" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="P29" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="E29" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I29" s="1" t="s">
+      <c r="Q29" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="J29" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L29" s="1" t="s">
+      <c r="R29" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="M29" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R29" s="1"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
-        <v>101213742</v>
+        <v>101213231</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="M30" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N30" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="O30" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="E30" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I30" s="1" t="s">
+      <c r="P30" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="J30" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L30" s="1" t="s">
+      <c r="Q30" s="1" t="s">
         <v>316</v>
-      </c>
-[...13 lines deleted...]
-        <v>320</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
-        <v>101214076</v>
+        <v>101214981</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="M31" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N31" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="O31" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="E31" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="P31" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="H31" s="1" t="s">
+      <c r="Q31" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="I31" s="1" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="R31" s="1"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
-        <v>101157688</v>
+        <v>101214822</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="O32" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="P32" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="Q32" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="E32" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I32" s="1" t="s">
+      <c r="R32" s="1" t="s">
         <v>335</v>
-      </c>
-[...25 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
-        <v>101157411</v>
+        <v>101212855</v>
       </c>
       <c r="B33" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="P33" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="Q33" s="1" t="s">
         <v>344</v>
-      </c>
-[...40 lines deleted...]
-        <v>352</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
-        <v>101157652</v>
+        <v>101214256</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="P34" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q34" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="R34" s="1"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
-        <v>101155925</v>
+        <v>101213742</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>49</v>
+        <v>278</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>337</v>
+        <v>81</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="R35" s="1"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
-        <v>101157382</v>
+        <v>101214076</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>63</v>
+        <v>366</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>357</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>357</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>337</v>
+        <v>81</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
-        <v>101157488</v>
+        <v>101157688</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>386</v>
+        <v>99</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>174</v>
+        <v>320</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>347</v>
+        <v>377</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>347</v>
+        <v>377</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="Q37" s="1" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="R37" s="1"/>
+        <v>383</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
-        <v>101156998</v>
+        <v>101157411</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="O38" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="P38" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="Q38" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
-        <v>101156032</v>
+        <v>101157652</v>
       </c>
       <c r="B39" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="P39" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q39" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="R39" s="1" t="s">
         <v>403</v>
-      </c>
-[...46 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
-        <v>101157907</v>
+        <v>101155925</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>356</v>
+        <v>65</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>37</v>
+        <v>198</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>417</v>
+        <v>330</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>347</v>
+        <v>407</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>347</v>
+        <v>407</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>177</v>
+        <v>409</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="Q40" s="1" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
-        <v>101157239</v>
+        <v>101157382</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="P41" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q41" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="R41" s="1" t="s">
         <v>423</v>
-      </c>
-[...46 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
-        <v>101156439</v>
+        <v>101157488</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="O42" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q42" s="1" t="s">
         <v>432</v>
-      </c>
-[...43 lines deleted...]
-        <v>439</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
-        <v>101157658</v>
+        <v>101156998</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>386</v>
+        <v>122</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>51</v>
+        <v>436</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>174</v>
+        <v>437</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>347</v>
+        <v>398</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>347</v>
+        <v>398</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L43" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="R43" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="M43" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R43" s="1"/>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
-        <v>101157081</v>
+        <v>101156032</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="J44" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L44" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="M44" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N44" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="E44" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L44" s="1" t="s">
+      <c r="O44" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="M44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O44" s="1" t="s">
+      <c r="P44" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="P44" s="1" t="s">
+      <c r="Q44" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="Q44" s="1" t="s">
+      <c r="R44" s="1" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
-        <v>101157679</v>
+        <v>101157907</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H45" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="E45" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="I45" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="H45" s="1" t="s">
-[...11 lines deleted...]
-      <c r="L45" s="1" t="s">
+      <c r="M45" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="O45" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="M45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N45" s="1" t="s">
+      <c r="P45" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="O45" s="1" t="s">
+      <c r="Q45" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="P45" s="1" t="s">
+      <c r="R45" s="1" t="s">
         <v>463</v>
-      </c>
-[...2 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
-        <v>101157430</v>
+        <v>101157239</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="1" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>50</v>
+        <v>289</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>346</v>
+        <v>467</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L46" s="1" t="s">
         <v>468</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="N46" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="O46" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="O46" s="1" t="s">
+      <c r="P46" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="P46" s="1" t="s">
+      <c r="Q46" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="Q46" s="1" t="s">
+      <c r="R46" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
-        <v>101157517</v>
+        <v>101156439</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>62</v>
+        <v>289</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>347</v>
+        <v>448</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L47" s="1" t="s">
         <v>476</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>337</v>
+        <v>379</v>
       </c>
       <c r="N47" s="1" t="s">
         <v>477</v>
       </c>
       <c r="O47" s="1" t="s">
         <v>478</v>
       </c>
       <c r="P47" s="1" t="s">
         <v>479</v>
       </c>
       <c r="Q47" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="R47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
-        <v>101156486</v>
+        <v>101157658</v>
       </c>
       <c r="B48" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L48" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="E48" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I48" s="1" t="s">
+      <c r="M48" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N48" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="J48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L48" s="1" t="s">
+      <c r="O48" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="M48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N48" s="1" t="s">
+      <c r="P48" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="O48" s="1" t="s">
+      <c r="Q48" s="1" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
       <c r="R48" s="1"/>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
-        <v>101157279</v>
+        <v>101157081</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="E49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="M49" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="O49" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I49" s="1" t="s">
+      <c r="P49" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="J49" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L49" s="1" t="s">
+      <c r="Q49" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="M49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N49" s="1" t="s">
+      <c r="R49" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="O49" s="1" t="s">
-[...8 lines deleted...]
-      <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
-        <v>101157528</v>
+        <v>101157679</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>145</v>
+        <v>500</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>346</v>
+        <v>417</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>357</v>
+        <v>388</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>357</v>
+        <v>388</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L50" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="O50" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="M50" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O50" s="1" t="s">
+      <c r="P50" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="P50" s="1" t="s">
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="Q50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
-        <v>101157892</v>
+        <v>101157430</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L51" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="E51" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L51" s="1" t="s">
+      <c r="M51" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N51" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="M51" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="1" t="s">
+      <c r="O51" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="O51" s="1" t="s">
+      <c r="P51" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="P51" s="1" t="s">
+      <c r="Q51" s="1" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="R51" s="1"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
-        <v>101157779</v>
+        <v>101157517</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L52" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="E52" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L52" s="1" t="s">
+      <c r="M52" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N52" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="M52" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N52" s="1" t="s">
+      <c r="O52" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="O52" s="1" t="s">
+      <c r="P52" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="P52" s="1" t="s">
+      <c r="Q52" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="Q52" s="1" t="s">
+      <c r="R52" s="1" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
-        <v>101157583</v>
+        <v>101156486</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="E53" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I53" s="1" t="s">
+      <c r="J53" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="J53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L53" s="1" t="s">
+      <c r="M53" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N53" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="M53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="1" t="s">
+      <c r="O53" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="O53" s="1" t="s">
+      <c r="P53" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="P53" s="1" t="s">
+      <c r="Q53" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="Q53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
-        <v>101156954</v>
+        <v>101157279</v>
       </c>
       <c r="B54" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="E54" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="J54" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L54" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="E54" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I54" s="1" t="s">
+      <c r="M54" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N54" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="J54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L54" s="1" t="s">
+      <c r="O54" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="M54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N54" s="1" t="s">
+      <c r="P54" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="O54" s="1" t="s">
+      <c r="Q54" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="P54" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
-        <v>101157636</v>
+        <v>101157528</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L55" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="M55" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="O55" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="P55" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="E55" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L55" s="1" t="s">
+      <c r="Q55" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="M55" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R55" s="1"/>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
-        <v>101157635</v>
+        <v>101157892</v>
       </c>
       <c r="B56" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="O56" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="P56" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="Q56" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="E56" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="R56" s="1"/>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
-        <v>101156960</v>
+        <v>101157779</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="O57" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="P57" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="Q57" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="R57" s="1" t="s">
         <v>564</v>
-      </c>
-[...40 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
-        <v>101157840</v>
+        <v>101157583</v>
       </c>
       <c r="B58" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="P58" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="Q58" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="R58" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="E58" s="1" t="s">
-[...38 lines deleted...]
-      <c r="R58" s="1"/>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
-        <v>101157359</v>
+        <v>101156954</v>
       </c>
       <c r="B59" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N59" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="O59" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="P59" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="E59" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L59" s="1" t="s">
+      <c r="Q59" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="M59" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N59" s="1" t="s">
+      <c r="R59" s="1" t="s">
         <v>584</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
-        <v>101156363</v>
+        <v>101157636</v>
       </c>
       <c r="B60" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N60" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="O60" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="P60" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I60" s="1" t="s">
+      <c r="Q60" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="J60" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L60" s="1" t="s">
+      <c r="R60" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="M60" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R60" s="1"/>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
-        <v>101157586</v>
+        <v>101157635</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N61" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="O61" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="P61" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="E61" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H61" s="1" t="s">
+      <c r="Q61" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="I61" s="1" t="s">
+      <c r="R61" s="1" t="s">
         <v>602</v>
-      </c>
-[...25 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
-        <v>101160532</v>
+        <v>101156960</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N62" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="O62" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="P62" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I62" s="1" t="s">
+      <c r="Q62" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="J62" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L62" s="1" t="s">
+      <c r="R62" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="M62" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R62" s="1"/>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
-        <v>101112370</v>
+        <v>101157840</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="O63" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="P63" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="Q63" s="1" t="s">
         <v>620</v>
-      </c>
-[...37 lines deleted...]
-        <v>628</v>
       </c>
       <c r="R63" s="1"/>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
-        <v>101112345</v>
+        <v>101157359</v>
       </c>
       <c r="B64" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="O64" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="P64" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q64" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="R64" s="1" t="s">
         <v>629</v>
-      </c>
-[...46 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
-        <v>101112555</v>
+        <v>101156363</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>36</v>
+        <v>278</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
       <c r="I65" s="1" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>624</v>
+        <v>379</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>648</v>
-[...4 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="Q65" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="R65" s="1"/>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
-        <v>101112434</v>
+        <v>101157586</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>155</v>
+        <v>642</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>624</v>
+        <v>379</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>655</v>
+        <v>537</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="R66" s="1" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
-        <v>101112447</v>
+        <v>101160532</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>21</v>
+        <v>278</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G67" s="1"/>
+      <c r="H67" s="1"/>
       <c r="I67" s="1" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>624</v>
+        <v>654</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>260</v>
+        <v>655</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
-        <v>101112407</v>
+        <v>101112370</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="O68" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="P68" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q68" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...41 lines deleted...]
-      <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
-        <v>101112521</v>
+        <v>101112345</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>356</v>
+        <v>76</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>51</v>
+        <v>673</v>
       </c>
       <c r="H69" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="O69" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="P69" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="Q69" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="I69" s="1" t="s">
+      <c r="R69" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="J69" s="1" t="s">
-[...23 lines deleted...]
-      <c r="R69" s="1"/>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
-        <v>101112378</v>
+        <v>101112555</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="K70" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="L70" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="M70" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N70" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="E70" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H70" s="1" t="s">
+      <c r="O70" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="I70" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L70" s="1" t="s">
+      <c r="P70" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="M70" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N70" s="1" t="s">
+      <c r="Q70" s="1"/>
+      <c r="R70" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="O70" s="1" t="s">
-[...8 lines deleted...]
-      <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
-        <v>101112409</v>
+        <v>101112434</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="I71" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="J71" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L71" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="M71" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N71" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="E71" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L71" s="1" t="s">
+      <c r="O71" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="M71" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N71" s="1" t="s">
+      <c r="P71" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="O71" s="1" t="s">
+      <c r="Q71" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="P71" s="1" t="s">
+      <c r="R71" s="1" t="s">
         <v>701</v>
-      </c>
-[...4 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
-        <v>101112452</v>
+        <v>101112447</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="E72" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H72" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="I72" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="E72" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="J72" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L72" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="H72" s="1" t="s">
+      <c r="M72" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="O72" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="I72" s="1" t="s">
+      <c r="P72" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="J72" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L72" s="1" t="s">
+      <c r="Q72" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="M72" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
-        <v>101112072</v>
+        <v>101112407</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>346</v>
+        <v>23</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>622</v>
+        <v>685</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>622</v>
+        <v>685</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>682</v>
+        <v>715</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
-        <v>101112455</v>
+        <v>101112521</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H74" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="I74" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="J74" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L74" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="E74" s="1" t="s">
-[...18 lines deleted...]
-      <c r="L74" s="1" t="s">
+      <c r="M74" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N74" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="M74" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N74" s="1" t="s">
+      <c r="O74" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="O74" s="1" t="s">
+      <c r="P74" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="P74" s="1" t="s">
+      <c r="Q74" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="Q74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
-        <v>101112318</v>
+        <v>101112378</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="E75" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H75" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="I75" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L75" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="E75" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H75" s="1" t="s">
+      <c r="M75" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N75" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="I75" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L75" s="1" t="s">
+      <c r="O75" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="M75" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O75" s="1" t="s">
+      <c r="P75" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="P75" s="1" t="s">
+      <c r="Q75" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
-        <v>101112581</v>
+        <v>101112409</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>738</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>356</v>
+        <v>99</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>707</v>
+        <v>366</v>
       </c>
       <c r="H76" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L76" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="I76" s="1" t="s">
+      <c r="M76" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N76" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="J76" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L76" s="1" t="s">
+      <c r="O76" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="M76" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O76" s="1" t="s">
+      <c r="P76" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="P76" s="1" t="s">
+      <c r="Q76" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="Q76" s="1"/>
       <c r="R76" s="1" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
-        <v>101112541</v>
+        <v>101112452</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>154</v>
+        <v>749</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>622</v>
+        <v>751</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>622</v>
+        <v>751</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>349</v>
+        <v>537</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-      <c r="R77" s="1"/>
+        <v>754</v>
+      </c>
+      <c r="Q77" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="R77" s="1" t="s">
+        <v>756</v>
+      </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
-        <v>101111996</v>
+        <v>101112072</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>756</v>
+        <v>23</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>757</v>
+        <v>663</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>757</v>
+        <v>663</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>289</v>
+        <v>724</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
-        <v>101112436</v>
+        <v>101112455</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>22</v>
+        <v>397</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="H79" s="1"/>
       <c r="I79" s="1" t="s">
-        <v>622</v>
+        <v>706</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>622</v>
+        <v>706</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>127</v>
+        <v>767</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>767</v>
-[...1 lines deleted...]
-      <c r="Q79" s="1"/>
+        <v>769</v>
+      </c>
+      <c r="Q79" s="1" t="s">
+        <v>770</v>
+      </c>
       <c r="R79" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
-        <v>101112379</v>
+        <v>101112318</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>144</v>
+        <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>115</v>
+        <v>775</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>773</v>
+        <v>485</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
-        <v>101112457</v>
+        <v>101112581</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="H81" s="1"/>
+        <v>397</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>782</v>
+      </c>
       <c r="I81" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>781</v>
+        <v>242</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>783</v>
-[...4 lines deleted...]
-      <c r="R81" s="1"/>
+        <v>786</v>
+      </c>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1" t="s">
+        <v>787</v>
+      </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
-        <v>101112476</v>
+        <v>101112541</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>246</v>
+        <v>65</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>741</v>
+        <v>663</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>741</v>
+        <v>663</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>790</v>
+        <v>390</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
-        <v>101112453</v>
+        <v>101111996</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>174</v>
+        <v>798</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>664</v>
+        <v>799</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>664</v>
+        <v>799</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>227</v>
+        <v>59</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>800</v>
-[...3 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="R83" s="1"/>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
-        <v>720303</v>
+        <v>101112436</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>426</v>
+        <v>199</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>805</v>
+        <v>663</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>805</v>
+        <v>663</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>806</v>
+        <v>25</v>
       </c>
       <c r="L84" s="1" t="s">
         <v>807</v>
       </c>
       <c r="M84" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="O84" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="N84" s="1" t="s">
+      <c r="P84" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="O84" s="1" t="s">
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="P84" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
-        <v>792063</v>
+        <v>101112379</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="E85" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="I85" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="J85" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L85" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="E85" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I85" s="1" t="s">
+      <c r="M85" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N85" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="J85" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L85" s="1" t="s">
+      <c r="O85" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="M85" s="1" t="s">
+      <c r="P85" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="N85" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
-        <v>790507</v>
+        <v>101112457</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="J86" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L86" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="M86" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N86" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="E86" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I86" s="1" t="s">
+      <c r="O86" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="J86" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L86" s="1" t="s">
+      <c r="P86" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="M86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N86" s="1" t="s">
+      <c r="Q86" s="1" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>830</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
-        <v>667501</v>
+        <v>101112476</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="I87" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L87" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="M87" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N87" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="E87" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I87" s="1" t="s">
+      <c r="O87" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="J87" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L87" s="1" t="s">
+      <c r="P87" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="M87" s="1" t="s">
+      <c r="Q87" s="1" t="s">
         <v>836</v>
-      </c>
-[...10 lines deleted...]
-        <v>840</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
-        <v>669065</v>
+        <v>101112453</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="O88" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="P88" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="Q88" s="1" t="s">
         <v>843</v>
       </c>
-      <c r="E88" s="1" t="s">
-[...15 lines deleted...]
-      <c r="K88" s="1" t="s">
+      <c r="R88" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="L88" s="1" t="s">
-[...17 lines deleted...]
-      <c r="R88" s="1"/>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
-        <v>744349</v>
+        <v>720303</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L89" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="M89" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="N89" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="E89" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I89" s="1" t="s">
+      <c r="O89" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="J89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L89" s="1" t="s">
+      <c r="P89" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="M89" s="1" t="s">
+      <c r="Q89" s="1" t="s">
         <v>855</v>
-      </c>
-[...10 lines deleted...]
-        <v>859</v>
       </c>
       <c r="R89" s="1"/>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
-        <v>837866</v>
+        <v>792063</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L90" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="M90" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="D90" s="1" t="s">
+      <c r="N90" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="O90" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="E90" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H90" s="1" t="s">
+      <c r="P90" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="I90" s="1" t="s">
+      <c r="Q90" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="J90" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="R90" s="1"/>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
-        <v>744409</v>
+        <v>790507</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="O91" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="P91" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="Q91" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="E91" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
-        <v>837890</v>
+        <v>667501</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N92" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="O92" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="P92" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="E92" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I92" s="1" t="s">
+      <c r="Q92" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="J92" s="1" t="s">
-[...20 lines deleted...]
-      <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
-        <v>837998</v>
+        <v>669065</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F93" s="1"/>
+      <c r="G93" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="L93" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="M93" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N93" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="O93" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="E93" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H93" s="1" t="s">
+      <c r="P93" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="I93" s="1" t="s">
+      <c r="Q93" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="J93" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="R93" s="1"/>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
-        <v>720726</v>
+        <v>744349</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N94" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="O94" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="D94" s="1" t="s">
+      <c r="P94" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="E94" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I94" s="1" t="s">
+      <c r="Q94" s="1" t="s">
         <v>901</v>
-      </c>
-[...22 lines deleted...]
-        <v>906</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
-        <v>669055</v>
+        <v>837866</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>277</v>
+        <v>905</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>834</v>
+        <v>906</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>834</v>
+        <v>906</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L95" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="O95" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="P95" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="M95" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N95" s="1" t="s">
+      <c r="Q95" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="O95" s="1" t="s">
+      <c r="R95" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="P95" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R95" s="1"/>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
-        <v>720755</v>
+        <v>744409</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="E96" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="D96" s="1" t="s">
+      <c r="J96" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="K96" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L96" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="E96" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L96" s="1" t="s">
+      <c r="M96" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="O96" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="M96" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O96" s="1" t="s">
+      <c r="P96" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="P96" s="1" t="s">
+      <c r="Q96" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="Q96" s="1" t="s">
+      <c r="R96" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="R96" s="1"/>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
-        <v>837726</v>
+        <v>837890</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>923</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>22</v>
+        <v>427</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="H97" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I97" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="I97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J97" s="1" t="s">
-        <v>883</v>
+        <v>925</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L97" s="1" t="s">
         <v>926</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>866</v>
+        <v>908</v>
       </c>
       <c r="N97" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="O97" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="O97" s="1" t="s">
+      <c r="P97" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="P97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
-        <v>720707</v>
+        <v>837998</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>931</v>
-      </c>
-[...4 lines deleted...]
-        <v>933</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>62</v>
+        <v>397</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>51</v>
+        <v>500</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>174</v>
+        <v>932</v>
       </c>
       <c r="I98" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L98" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="J98" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L98" s="1" t="s">
+      <c r="M98" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N98" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="M98" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N98" s="1" t="s">
+      <c r="O98" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="O98" s="1" t="s">
+      <c r="P98" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="P98" s="1" t="s">
+      <c r="Q98" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="Q98" s="1" t="s">
+      <c r="R98" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="R98" s="1"/>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
-        <v>886776</v>
+        <v>720726</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>941</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>346</v>
+        <v>67</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>943</v>
       </c>
       <c r="J99" s="1" t="s">
         <v>943</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L99" s="1" t="s">
         <v>944</v>
       </c>
       <c r="M99" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N99" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="N99" s="1" t="s">
+      <c r="O99" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="O99" s="1" t="s">
+      <c r="P99" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="P99" s="1" t="s">
+      <c r="Q99" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="Q99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
-        <v>745586</v>
+        <v>669055</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="E100" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="J100" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K100" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L100" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="D100" s="1" t="s">
+      <c r="M100" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N100" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="E100" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I100" s="1" t="s">
+      <c r="O100" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="J100" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L100" s="1" t="s">
+      <c r="P100" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="M100" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N100" s="1" t="s">
+      <c r="Q100" s="1" t="s">
         <v>956</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
       <c r="R100" s="1"/>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
-        <v>720720</v>
+        <v>720755</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L101" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="M101" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="O101" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="D101" s="1" t="s">
+      <c r="P101" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="E101" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L101" s="1" t="s">
+      <c r="Q101" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="M101" s="1" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="R101" s="1"/>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
-        <v>887727</v>
+        <v>837726</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L102" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="M102" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N102" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="D102" s="1" t="s">
+      <c r="O102" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="E102" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I102" s="1" t="s">
+      <c r="P102" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="J102" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L102" s="1" t="s">
+      <c r="Q102" s="1" t="s">
         <v>972</v>
-      </c>
-[...13 lines deleted...]
-        <v>976</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
-        <v>887474</v>
+        <v>720707</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L103" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="M103" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N103" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="O103" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="E103" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I103" s="1" t="s">
+      <c r="P103" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="J103" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L103" s="1" t="s">
+      <c r="Q103" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="M103" s="1" t="s">
-[...11 lines deleted...]
-      <c r="Q103" s="1"/>
       <c r="R103" s="1"/>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
-        <v>888003</v>
+        <v>886776</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I104" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="J104" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="K104" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L104" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="D104" s="1" t="s">
+      <c r="M104" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="E104" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I104" s="1" t="s">
+      <c r="N104" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="J104" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L104" s="1" t="s">
+      <c r="O104" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="M104" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N104" s="1" t="s">
+      <c r="P104" s="1" t="s">
         <v>990</v>
       </c>
-      <c r="O104" s="1" t="s">
+      <c r="Q104" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="P104" s="1" t="s">
+      <c r="R104" s="1" t="s">
         <v>992</v>
-      </c>
-[...4 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
-        <v>887432</v>
+        <v>745586</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="E105" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I105" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="D105" s="1" t="s">
+      <c r="J105" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L105" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="E105" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I105" s="1" t="s">
+      <c r="M105" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N105" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="J105" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L105" s="1" t="s">
+      <c r="O105" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="M105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N105" s="1" t="s">
+      <c r="P105" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="O105" s="1" t="s">
+      <c r="Q105" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="P105" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
-        <v>887226</v>
+        <v>720720</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>174</v>
+        <v>417</v>
       </c>
       <c r="I106" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="J106" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="K106" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="O106" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="P106" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="J106" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L106" s="1" t="s">
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="M106" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
-        <v>745874</v>
+        <v>887727</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L107" s="1" t="s">
         <v>1014</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="M107" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N107" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="D107" s="1" t="s">
+      <c r="O107" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="E107" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I107" s="1" t="s">
+      <c r="P107" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="J107" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L107" s="1" t="s">
+      <c r="Q107" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="M107" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R107" s="1"/>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
-        <v>887259</v>
+        <v>887474</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N108" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="O108" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="D108" s="1" t="s">
+      <c r="P108" s="1" t="s">
         <v>1026</v>
       </c>
-      <c r="E108" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="Q108" s="1"/>
+      <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
-        <v>792054</v>
+        <v>888003</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1035</v>
+        <v>1027</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>346</v>
+        <v>23</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>818</v>
+        <v>987</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1043</v>
-[...1 lines deleted...]
-      <c r="R109" s="1"/>
+        <v>1035</v>
+      </c>
+      <c r="R109" s="1" t="s">
+        <v>1036</v>
+      </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
-        <v>790956</v>
+        <v>887432</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="O110" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="P110" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="Q110" s="1" t="s">
         <v>1045</v>
       </c>
-      <c r="D110" s="1" t="s">
+      <c r="R110" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="E110" s="1" t="s">
-[...38 lines deleted...]
-      <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
-        <v>792257</v>
+        <v>887226</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="O111" s="1" t="s">
         <v>1053</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="P111" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="D111" s="1" t="s">
+      <c r="Q111" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="E111" s="1" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
-        <v>720757</v>
+        <v>745874</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1064</v>
+        <v>1057</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1065</v>
+        <v>1058</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>1066</v>
+        <v>111</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H112" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>218</v>
+      </c>
       <c r="I112" s="1" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>808</v>
+        <v>897</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>388</v>
+        <v>1061</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1071</v>
-[...1 lines deleted...]
-      <c r="R112" s="1"/>
+        <v>1064</v>
+      </c>
+      <c r="R112" s="1" t="s">
+        <v>1065</v>
+      </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
-        <v>720728</v>
+        <v>887259</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N113" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="O113" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="D113" s="1" t="s">
+      <c r="P113" s="1" t="s">
         <v>1074</v>
       </c>
-      <c r="E113" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I113" s="1" t="s">
+      <c r="Q113" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="J113" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L113" s="1" t="s">
+      <c r="R113" s="1" t="s">
         <v>1076</v>
-      </c>
-[...16 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
-        <v>101023567</v>
+        <v>792054</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N114" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="O114" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="D114" s="1" t="s">
+      <c r="P114" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="E114" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I114" s="1" t="s">
+      <c r="Q114" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="J114" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="R114" s="1"/>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
-        <v>101023280</v>
+        <v>790956</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="O115" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="P115" s="1" t="s">
         <v>1093</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="Q115" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="R115" s="1"/>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
-        <v>101022987</v>
+        <v>792257</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O116" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="P116" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="Q116" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="R116" s="1" t="s">
         <v>1104</v>
-      </c>
-[...43 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
-        <v>837527</v>
+        <v>720757</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="O117" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="P117" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="Q117" s="1" t="s">
         <v>1113</v>
-      </c>
-[...43 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="R117" s="1"/>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
-        <v>720719</v>
+        <v>720728</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J118" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="O118" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="P118" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="Q118" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="E118" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I118" s="1" t="s">
+      <c r="R118" s="1" t="s">
         <v>1123</v>
-      </c>
-[...25 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
-        <v>720744</v>
+        <v>101023567</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N119" s="1" t="s">
         <v>1130</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="O119" s="1" t="s">
         <v>1131</v>
       </c>
-      <c r="D119" s="1" t="s">
+      <c r="P119" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="E119" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H119" s="1" t="s">
+      <c r="Q119" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="I119" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L119" s="1" t="s">
+      <c r="R119" s="1" t="s">
         <v>1134</v>
-      </c>
-[...16 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
-        <v>887227</v>
+        <v>101023280</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J120" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N120" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="O120" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="P120" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="E120" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L120" s="1" t="s">
+      <c r="Q120" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="M120" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O120" s="1" t="s">
+      <c r="R120" s="1" t="s">
         <v>1144</v>
-      </c>
-[...7 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
-        <v>837583</v>
+        <v>101022987</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I121" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="J121" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L121" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="D121" s="1" t="s">
+      <c r="M121" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N121" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="E121" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H121" s="1" t="s">
+      <c r="O121" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="I121" s="1" t="s">
+      <c r="P121" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="J121" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L121" s="1" t="s">
+      <c r="Q121" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="M121" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N121" s="1" t="s">
+      <c r="R121" s="1" t="s">
         <v>1154</v>
-      </c>
-[...10 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
-        <v>744310</v>
+        <v>837527</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="J122" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="K122" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L122" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="O122" s="1" t="s">
         <v>1159</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="P122" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="D122" s="1" t="s">
+      <c r="Q122" s="1" t="s">
         <v>1161</v>
-      </c>
-[...37 lines deleted...]
-        <v>1167</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
-        <v>887191</v>
+        <v>720719</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1168</v>
+        <v>1162</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H123" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="I123" s="1" t="s">
-        <v>943</v>
+        <v>1165</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>943</v>
+        <v>1165</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L123" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="O123" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="P123" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="Q123" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="R123" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="M123" s="1" t="s">
-[...14 lines deleted...]
-      <c r="R123" s="1"/>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
-        <v>887674</v>
+        <v>720744</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L124" s="1" t="s">
         <v>1176</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="M124" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N124" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="D124" s="1" t="s">
+      <c r="O124" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="E124" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H124" s="1" t="s">
+      <c r="P124" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="I124" s="1" t="s">
+      <c r="Q124" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="J124" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L124" s="1" t="s">
+      <c r="R124" s="1" t="s">
         <v>1181</v>
-      </c>
-[...16 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
-        <v>745246</v>
+        <v>887227</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O125" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="P125" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="Q125" s="1" t="s">
         <v>1188</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="R125" s="1" t="s">
         <v>1189</v>
-      </c>
-[...40 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
-        <v>837771</v>
+        <v>837583</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K126" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N126" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="O126" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="P126" s="1" t="s">
         <v>1198</v>
       </c>
-      <c r="E126" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I126" s="1" t="s">
+      <c r="Q126" s="1" t="s">
         <v>1199</v>
       </c>
-      <c r="J126" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L126" s="1" t="s">
+      <c r="R126" s="1" t="s">
         <v>1200</v>
-      </c>
-[...14 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
-        <v>887070</v>
+        <v>744310</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J127" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="K127" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="L127" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="M127" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N127" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="D127" s="1" t="s">
+      <c r="O127" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="E127" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I127" s="1" t="s">
+      <c r="P127" s="1" t="s">
         <v>1208</v>
       </c>
-      <c r="J127" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L127" s="1" t="s">
+      <c r="Q127" s="1" t="s">
         <v>1209</v>
-      </c>
-[...13 lines deleted...]
-        <v>1212</v>
       </c>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
-        <v>887917</v>
+        <v>887191</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H128" s="1"/>
+      <c r="I128" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L128" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="M128" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N128" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="D128" s="1" t="s">
+      <c r="O128" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="E128" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I128" s="1" t="s">
+      <c r="P128" s="1" t="s">
         <v>1216</v>
       </c>
-      <c r="J128" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L128" s="1" t="s">
+      <c r="Q128" s="1" t="s">
         <v>1217</v>
-      </c>
-[...13 lines deleted...]
-        <v>1221</v>
       </c>
       <c r="R128" s="1"/>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
-        <v>837750</v>
+        <v>887674</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>346</v>
+        <v>1221</v>
       </c>
       <c r="I129" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K129" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="O129" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="P129" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="J129" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L129" s="1" t="s">
+      <c r="Q129" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="M129" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N129" s="1" t="s">
+      <c r="R129" s="1" t="s">
         <v>1227</v>
-      </c>
-[...10 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
-        <v>720695</v>
+        <v>745246</v>
       </c>
       <c r="B130" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L130" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="M130" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="O130" s="1" t="s">
         <v>1233</v>
       </c>
-      <c r="D130" s="1" t="s">
+      <c r="P130" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="E130" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I130" s="1" t="s">
+      <c r="Q130" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="J130" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L130" s="1" t="s">
+      <c r="R130" s="1" t="s">
         <v>1236</v>
-      </c>
-[...16 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
-        <v>101023306</v>
+        <v>837771</v>
       </c>
       <c r="B131" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J131" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K131" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N131" s="1" t="s">
         <v>1242</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="O131" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="D131" s="1" t="s">
+      <c r="P131" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="E131" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I131" s="1" t="s">
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1" t="s">
         <v>1245</v>
-      </c>
-[...25 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
-        <v>745785</v>
+        <v>887070</v>
       </c>
       <c r="B132" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G132" s="1"/>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="O132" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="P132" s="1" t="s">
         <v>1252</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="Q132" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="R132" s="1"/>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
-        <v>792021</v>
+        <v>887917</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="O133" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="P133" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="Q133" s="1" t="s">
         <v>1262</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
-        <v>838104</v>
+        <v>837750</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>376</v>
+        <v>23</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>866</v>
+        <v>908</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1276</v>
+        <v>1268</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1278</v>
+        <v>1270</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="R134" s="1" t="s">
-        <v>1280</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
-        <v>745746</v>
+        <v>720695</v>
       </c>
       <c r="B135" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K135" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="O135" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="P135" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="Q135" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="R135" s="1" t="s">
         <v>1282</v>
-      </c>
-[...43 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
-        <v>745012</v>
+        <v>101023306</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J136" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="K136" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="O136" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="P136" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="Q136" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="R136" s="1" t="s">
         <v>1292</v>
-      </c>
-[...43 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
-        <v>887407</v>
+        <v>745785</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>459</v>
+        <v>500</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>24</v>
+        <v>932</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1208</v>
+        <v>1296</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1208</v>
+        <v>1296</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>945</v>
+        <v>897</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>682</v>
+        <v>1298</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1304</v>
+        <v>1299</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1305</v>
+        <v>1300</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="R137" s="1"/>
+        <v>1301</v>
+      </c>
+      <c r="R137" s="1" t="s">
+        <v>1302</v>
+      </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
-        <v>887711</v>
+        <v>792021</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>246</v>
+        <v>122</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>52</v>
+        <v>467</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1008</v>
+        <v>1306</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1008</v>
+        <v>1306</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L138" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="O138" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="P138" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="Q138" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="M138" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O138" s="1" t="s">
+      <c r="R138" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="P138" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R138" s="1"/>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
-        <v>709746</v>
+        <v>838104</v>
       </c>
       <c r="B139" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>1314</v>
-      </c>
-[...4 lines deleted...]
-        <v>1316</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H139" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J139" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="K139" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N139" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="I139" s="1" t="s">
+      <c r="O139" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="J139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L139" s="1" t="s">
+      <c r="P139" s="1" t="s">
         <v>1319</v>
       </c>
-      <c r="M139" s="1" t="s">
+      <c r="Q139" s="1" t="s">
         <v>1320</v>
       </c>
-      <c r="N139" s="1" t="s">
+      <c r="R139" s="1" t="s">
         <v>1321</v>
-      </c>
-[...10 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
-        <v>669029</v>
+        <v>745746</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L140" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="M140" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N140" s="1" t="s">
         <v>1327</v>
       </c>
-      <c r="D140" s="1" t="s">
+      <c r="O140" s="1" t="s">
         <v>1328</v>
       </c>
-      <c r="E140" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L140" s="1" t="s">
+      <c r="P140" s="1" t="s">
         <v>1329</v>
       </c>
-      <c r="M140" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O140" s="1" t="s">
+      <c r="Q140" s="1" t="s">
         <v>1330</v>
       </c>
-      <c r="P140" s="1" t="s">
+      <c r="R140" s="1" t="s">
         <v>1331</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
-        <v>887648</v>
+        <v>745012</v>
       </c>
       <c r="B141" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>417</v>
+        <v>67</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1008</v>
+        <v>1325</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1008</v>
+        <v>1325</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L141" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="O141" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="M141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N141" s="1" t="s">
+      <c r="P141" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="O141" s="1" t="s">
+      <c r="Q141" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="P141" s="1" t="s">
+      <c r="R141" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="Q141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
-        <v>744330</v>
+        <v>887407</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>1342</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="D142" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="D142" s="1" t="s">
+      <c r="E142" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L142" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="E142" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L142" s="1" t="s">
+      <c r="M142" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="O142" s="1" t="s">
         <v>1345</v>
       </c>
-      <c r="M142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N142" s="1" t="s">
+      <c r="P142" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="O142" s="1" t="s">
+      <c r="Q142" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="P142" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R142" s="1"/>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
-        <v>709606</v>
+        <v>887711</v>
       </c>
       <c r="B143" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K143" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L143" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="M143" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="O143" s="1" t="s">
         <v>1352</v>
       </c>
-      <c r="D143" s="1" t="s">
+      <c r="P143" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="E143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F143" s="1" t="s">
+      <c r="Q143" s="1" t="s">
         <v>1354</v>
       </c>
-      <c r="G143" s="1" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="R143" s="1"/>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
-        <v>792061</v>
+        <v>709746</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1362</v>
+        <v>1355</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1363</v>
+        <v>1356</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>174</v>
+        <v>1358</v>
       </c>
       <c r="I144" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L144" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="O144" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="P144" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="Q144" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="J144" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L144" s="1" t="s">
+      <c r="R144" s="1" t="s">
         <v>1366</v>
-      </c>
-[...16 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
-        <v>886567</v>
+        <v>669029</v>
       </c>
       <c r="B145" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="O145" s="1" t="s">
         <v>1371</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="P145" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="D145" s="1" t="s">
+      <c r="Q145" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="E145" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I145" s="1" t="s">
+      <c r="R145" s="1" t="s">
         <v>1374</v>
       </c>
-      <c r="J145" s="1" t="s">
-[...23 lines deleted...]
-      <c r="R145" s="1"/>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
-        <v>709557</v>
+        <v>887648</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J146" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K146" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N146" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="O146" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="D146" s="1" t="s">
+      <c r="P146" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="E146" s="1" t="s">
-[...6 lines deleted...]
-      <c r="H146" s="1" t="s">
+      <c r="Q146" s="1" t="s">
         <v>1382</v>
-      </c>
-[...25 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
-        <v>887913</v>
+        <v>744330</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>417</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>1008</v>
+        <v>1325</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1008</v>
+        <v>1325</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1392</v>
+        <v>1386</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>945</v>
+        <v>897</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>117</v>
+        <v>1387</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1395</v>
-[...1 lines deleted...]
-      <c r="R147" s="1"/>
+        <v>1390</v>
+      </c>
+      <c r="R147" s="1" t="s">
+        <v>1391</v>
+      </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
-        <v>887281</v>
+        <v>709606</v>
       </c>
       <c r="B148" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I148" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="J148" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L148" s="1" t="s">
         <v>1397</v>
       </c>
-      <c r="D148" s="1" t="s">
+      <c r="M148" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="N148" s="1" t="s">
         <v>1398</v>
       </c>
-      <c r="E148" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I148" s="1" t="s">
+      <c r="O148" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="J148" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L148" s="1" t="s">
+      <c r="P148" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="M148" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O148" s="1" t="s">
+      <c r="Q148" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="P148" s="1" t="s">
+      <c r="R148" s="1" t="s">
         <v>1402</v>
-      </c>
-[...4 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
-        <v>669105</v>
+        <v>792061</v>
       </c>
       <c r="B149" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>1405</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="E149" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I149" s="1" t="s">
         <v>1406</v>
       </c>
-      <c r="D149" s="1" t="s">
+      <c r="J149" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="K149" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L149" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="E149" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L149" s="1" t="s">
+      <c r="M149" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="O149" s="1" t="s">
         <v>1408</v>
       </c>
-      <c r="M149" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O149" s="1" t="s">
+      <c r="P149" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="P149" s="1" t="s">
+      <c r="Q149" s="1" t="s">
         <v>1410</v>
       </c>
-      <c r="Q149" s="1" t="s">
+      <c r="R149" s="1" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
-        <v>745591</v>
+        <v>886567</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>1413</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
         <v>1414</v>
       </c>
-      <c r="D150" s="1" t="s">
+      <c r="E150" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="I150" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="E150" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I150" s="1" t="s">
+      <c r="J150" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="K150" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L150" s="1" t="s">
         <v>1416</v>
       </c>
-      <c r="J150" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L150" s="1" t="s">
+      <c r="M150" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="O150" s="1" t="s">
         <v>1417</v>
       </c>
-      <c r="M150" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O150" s="1" t="s">
+      <c r="P150" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="P150" s="1" t="s">
+      <c r="Q150" s="1" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
       <c r="R150" s="1"/>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
-        <v>101023190</v>
+        <v>709557</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>1421</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1" t="s">
         <v>1422</v>
       </c>
-      <c r="D151" s="1" t="s">
+      <c r="E151" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F151" s="1"/>
+      <c r="G151" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H151" s="1" t="s">
         <v>1423</v>
-      </c>
-[...10 lines deleted...]
-        <v>406</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="J151" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>806</v>
+        <v>686</v>
       </c>
       <c r="L151" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1087</v>
+        <v>1361</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>289</v>
+        <v>1426</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
-        <v>745766</v>
+        <v>887913</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>426</v>
+        <v>458</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>954</v>
+        <v>1050</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>954</v>
+        <v>1050</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>855</v>
+        <v>987</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1433</v>
+        <v>163</v>
       </c>
       <c r="O152" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="P152" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="Q152" s="1" t="s">
         <v>1436</v>
       </c>
-      <c r="R152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
-        <v>101023593</v>
+        <v>887281</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>1438</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="D153" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="D153" s="1" t="s">
+      <c r="E153" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I153" s="1" t="s">
         <v>1440</v>
       </c>
-      <c r="E153" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J153" s="1" t="s">
-        <v>1424</v>
+        <v>1440</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L153" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>1087</v>
+        <v>987</v>
       </c>
       <c r="N153" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="O153" s="1" t="s">
         <v>1442</v>
       </c>
-      <c r="O153" s="1" t="s">
+      <c r="P153" s="1" t="s">
         <v>1443</v>
       </c>
-      <c r="P153" s="1" t="s">
+      <c r="Q153" s="1" t="s">
         <v>1444</v>
       </c>
-      <c r="Q153" s="1" t="s">
+      <c r="R153" s="1" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
-        <v>720743</v>
+        <v>669105</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>1447</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="D154" s="1" t="s">
         <v>1448</v>
       </c>
-      <c r="D154" s="1" t="s">
+      <c r="E154" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="J154" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K154" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L154" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="E154" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L154" s="1" t="s">
+      <c r="M154" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="O154" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="M154" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N154" s="1" t="s">
+      <c r="P154" s="1" t="s">
         <v>1451</v>
       </c>
-      <c r="O154" s="1" t="s">
+      <c r="Q154" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="P154" s="1" t="s">
+      <c r="R154" s="1" t="s">
         <v>1453</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
-        <v>745762</v>
+        <v>745591</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>1456</v>
-      </c>
-[...4 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>356</v>
+        <v>76</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>1133</v>
+        <v>218</v>
       </c>
       <c r="I155" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J155" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="K155" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L155" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N155" s="1" t="s">
         <v>1459</v>
       </c>
-      <c r="J155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L155" s="1" t="s">
+      <c r="O155" s="1" t="s">
         <v>1460</v>
       </c>
-      <c r="M155" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N155" s="1" t="s">
+      <c r="P155" s="1" t="s">
         <v>1461</v>
       </c>
-      <c r="O155" s="1" t="s">
+      <c r="Q155" s="1" t="s">
         <v>1462</v>
-      </c>
-[...4 lines deleted...]
-        <v>1464</v>
       </c>
       <c r="R155" s="1"/>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
-        <v>745789</v>
+        <v>101023190</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="E156" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="I156" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="D156" s="1" t="s">
+      <c r="J156" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="K156" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L156" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="E156" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I156" s="1" t="s">
+      <c r="M156" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="O156" s="1" t="s">
         <v>1468</v>
       </c>
-      <c r="J156" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L156" s="1" t="s">
+      <c r="P156" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="M156" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O156" s="1" t="s">
+      <c r="Q156" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="P156" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R156" s="1"/>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
-        <v>668970</v>
+        <v>745766</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>679</v>
+        <v>467</v>
       </c>
       <c r="I157" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L157" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O157" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="P157" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="J157" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L157" s="1" t="s">
+      <c r="Q157" s="1" t="s">
         <v>1478</v>
       </c>
-      <c r="M157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N157" s="1" t="s">
+      <c r="R157" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="O157" s="1" t="s">
-[...8 lines deleted...]
-      <c r="R157" s="1"/>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
-        <v>745578</v>
+        <v>101023593</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J158" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="K158" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L158" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="M158" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N158" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="D158" s="1" t="s">
+      <c r="O158" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="E158" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I158" s="1" t="s">
+      <c r="P158" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="J158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L158" s="1" t="s">
+      <c r="Q158" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="M158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O158" s="1" t="s">
+      <c r="R158" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="P158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R158" s="1"/>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
-        <v>720714</v>
+        <v>720743</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D159" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="E159" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J159" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K159" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L159" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="D159" s="1" t="s">
+      <c r="M159" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N159" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="E159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F159" s="1" t="s">
+      <c r="O159" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="G159" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I159" s="1" t="s">
+      <c r="P159" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="J159" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L159" s="1" t="s">
+      <c r="Q159" s="1" t="s">
         <v>1496</v>
       </c>
-      <c r="M159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N159" s="1" t="s">
+      <c r="R159" s="1" t="s">
         <v>1497</v>
-      </c>
-[...10 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
-        <v>837761</v>
+        <v>745762</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K160" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L160" s="1" t="s">
         <v>1502</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="M160" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N160" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="D160" s="1" t="s">
+      <c r="O160" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="E160" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I160" s="1" t="s">
+      <c r="P160" s="1" t="s">
         <v>1505</v>
       </c>
-      <c r="J160" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L160" s="1" t="s">
+      <c r="Q160" s="1" t="s">
         <v>1506</v>
-      </c>
-[...13 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="R160" s="1"/>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
-        <v>886662</v>
+        <v>745789</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I161" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="J161" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L161" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="D161" s="1" t="s">
+      <c r="M161" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="O161" s="1" t="s">
         <v>1512</v>
       </c>
-      <c r="E161" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I161" s="1" t="s">
+      <c r="P161" s="1" t="s">
         <v>1513</v>
       </c>
-      <c r="J161" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L161" s="1" t="s">
+      <c r="Q161" s="1" t="s">
         <v>1514</v>
       </c>
-      <c r="M161" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N161" s="1" t="s">
+      <c r="R161" s="1" t="s">
         <v>1515</v>
-      </c>
-[...10 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
-        <v>792070</v>
+        <v>668970</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J162" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="K162" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L162" s="1" t="s">
         <v>1520</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="M162" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N162" s="1" t="s">
         <v>1521</v>
       </c>
-      <c r="D162" s="1" t="s">
+      <c r="O162" s="1" t="s">
         <v>1522</v>
       </c>
-      <c r="E162" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I162" s="1" t="s">
+      <c r="P162" s="1" t="s">
         <v>1523</v>
       </c>
-      <c r="J162" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L162" s="1" t="s">
+      <c r="Q162" s="1" t="s">
         <v>1524</v>
-      </c>
-[...13 lines deleted...]
-        <v>1527</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
-        <v>668128</v>
+        <v>745578</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I163" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="C163" s="1" t="s">
+      <c r="J163" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="K163" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L163" s="1" t="s">
         <v>1529</v>
       </c>
-      <c r="D163" s="1" t="s">
+      <c r="M163" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="O163" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="E163" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L163" s="1" t="s">
+      <c r="P163" s="1" t="s">
         <v>1531</v>
       </c>
-      <c r="M163" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N163" s="1" t="s">
+      <c r="Q163" s="1" t="s">
         <v>1532</v>
       </c>
-      <c r="O163" s="1" t="s">
-[...5 lines deleted...]
-      <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
-        <v>720739</v>
+        <v>720714</v>
       </c>
       <c r="B164" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="E164" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F164" s="1" t="s">
         <v>1536</v>
       </c>
-      <c r="D164" s="1" t="s">
+      <c r="G164" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I164" s="1" t="s">
         <v>1537</v>
       </c>
-      <c r="E164" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I164" s="1" t="s">
+      <c r="J164" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="K164" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L164" s="1" t="s">
         <v>1538</v>
       </c>
-      <c r="J164" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L164" s="1" t="s">
+      <c r="M164" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N164" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="M164" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N164" s="1" t="s">
+      <c r="O164" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="O164" s="1" t="s">
+      <c r="P164" s="1" t="s">
         <v>1541</v>
       </c>
-      <c r="P164" s="1" t="s">
+      <c r="Q164" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="Q164" s="1" t="s">
+      <c r="R164" s="1" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
-        <v>745450</v>
+        <v>837761</v>
       </c>
       <c r="B165" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>1545</v>
       </c>
-      <c r="C165" s="1" t="s">
+      <c r="D165" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="D165" s="1" t="s">
+      <c r="E165" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I165" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="E165" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I165" s="1" t="s">
+      <c r="J165" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K165" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L165" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="J165" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L165" s="1" t="s">
+      <c r="M165" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="O165" s="1" t="s">
         <v>1549</v>
       </c>
-      <c r="M165" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N165" s="1" t="s">
+      <c r="P165" s="1" t="s">
         <v>1550</v>
       </c>
-      <c r="O165" s="1" t="s">
+      <c r="Q165" s="1" t="s">
         <v>1551</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
-        <v>887501</v>
+        <v>886662</v>
       </c>
       <c r="B166" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="C166" s="1" t="s">
+      <c r="E166" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I166" s="1" t="s">
         <v>1555</v>
       </c>
-      <c r="D166" s="1" t="s">
+      <c r="J166" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="K166" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L166" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="E166" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I166" s="1" t="s">
+      <c r="M166" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N166" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="J166" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L166" s="1" t="s">
+      <c r="O166" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="M166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N166" s="1" t="s">
+      <c r="P166" s="1" t="s">
         <v>1559</v>
       </c>
-      <c r="O166" s="1" t="s">
+      <c r="Q166" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="P166" s="1" t="s">
+      <c r="R166" s="1" t="s">
         <v>1561</v>
       </c>
-      <c r="Q166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="R166" s="1"/>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
-        <v>836884</v>
+        <v>792070</v>
       </c>
       <c r="B167" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C167" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
         <v>1564</v>
       </c>
-      <c r="D167" s="1" t="s">
+      <c r="E167" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I167" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="E167" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I167" s="1" t="s">
+      <c r="J167" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="K167" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L167" s="1" t="s">
         <v>1566</v>
       </c>
-      <c r="J167" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L167" s="1" t="s">
+      <c r="M167" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N167" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="O167" s="1" t="s">
         <v>1567</v>
       </c>
-      <c r="M167" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O167" s="1" t="s">
+      <c r="P167" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="P167" s="1" t="s">
+      <c r="Q167" s="1" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
       <c r="R167" s="1"/>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
-        <v>101023200</v>
+        <v>668128</v>
       </c>
       <c r="B168" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C168" s="1" t="s">
         <v>1571</v>
       </c>
-      <c r="C168" s="1" t="s">
+      <c r="D168" s="1" t="s">
         <v>1572</v>
       </c>
-      <c r="D168" s="1" t="s">
+      <c r="E168" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I168" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J168" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L168" s="1" t="s">
         <v>1573</v>
       </c>
-      <c r="E168" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I168" s="1" t="s">
+      <c r="M168" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N168" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="J168" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L168" s="1" t="s">
+      <c r="O168" s="1" t="s">
         <v>1575</v>
       </c>
-      <c r="M168" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N168" s="1" t="s">
+      <c r="P168" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="O168" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="Q168" s="1"/>
       <c r="R168" s="1"/>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
-        <v>837276</v>
+        <v>720739</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1582</v>
+        <v>1579</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="I169" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J169" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="K169" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L169" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="O169" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="J169" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L169" s="1" t="s">
+      <c r="P169" s="1" t="s">
         <v>1584</v>
       </c>
-      <c r="M169" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N169" s="1" t="s">
+      <c r="Q169" s="1" t="s">
         <v>1585</v>
       </c>
-      <c r="O169" s="1" t="s">
+      <c r="R169" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="P169" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
-        <v>838120</v>
+        <v>745450</v>
       </c>
       <c r="B170" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="C170" s="1" t="s">
+      <c r="E170" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="I170" s="1" t="s">
         <v>1590</v>
       </c>
-      <c r="D170" s="1" t="s">
+      <c r="J170" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L170" s="1" t="s">
         <v>1591</v>
       </c>
-      <c r="E170" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H170" s="1" t="s">
+      <c r="M170" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N170" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="I170" s="1" t="s">
-[...8 lines deleted...]
-      <c r="L170" s="1" t="s">
+      <c r="O170" s="1" t="s">
         <v>1593</v>
       </c>
-      <c r="M170" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N170" s="1" t="s">
+      <c r="P170" s="1" t="s">
         <v>1594</v>
       </c>
-      <c r="O170" s="1" t="s">
+      <c r="Q170" s="1" t="s">
         <v>1595</v>
       </c>
-      <c r="P170" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R170" s="1"/>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
-        <v>792050</v>
+        <v>887501</v>
       </c>
       <c r="B171" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1" t="s">
         <v>1599</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="J171" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="K171" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L171" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="D171" s="1" t="s">
+      <c r="M171" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="N171" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="E171" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I171" s="1" t="s">
+      <c r="O171" s="1" t="s">
         <v>1602</v>
       </c>
-      <c r="J171" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L171" s="1" t="s">
+      <c r="P171" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="M171" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O171" s="1" t="s">
+      <c r="Q171" s="1" t="s">
         <v>1604</v>
-      </c>
-[...4 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
-        <v>744311</v>
+        <v>836884</v>
       </c>
       <c r="B172" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="E172" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I172" s="1" t="s">
         <v>1608</v>
       </c>
-      <c r="D172" s="1" t="s">
+      <c r="J172" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L172" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="E172" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L172" s="1" t="s">
+      <c r="M172" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="O172" s="1" t="s">
         <v>1610</v>
       </c>
-      <c r="M172" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O172" s="1" t="s">
+      <c r="P172" s="1" t="s">
         <v>1611</v>
       </c>
-      <c r="P172" s="1" t="s">
+      <c r="Q172" s="1" t="s">
         <v>1612</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613</v>
       </c>
       <c r="R172" s="1"/>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
-        <v>838056</v>
+        <v>101023200</v>
       </c>
       <c r="B173" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>1614</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="D173" s="1" t="s">
+      <c r="E173" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G173" s="1"/>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1" t="s">
         <v>1616</v>
       </c>
-      <c r="E173" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J173" s="1" t="s">
-        <v>1566</v>
+        <v>1616</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>866</v>
+        <v>1129</v>
       </c>
       <c r="N173" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="O173" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="P173" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="Q173" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="R173" s="1"/>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
-        <v>837715</v>
+        <v>837276</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>37</v>
+        <v>100</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>406</v>
+        <v>218</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>1505</v>
+        <v>1625</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>1505</v>
+        <v>1625</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L174" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>866</v>
+        <v>908</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>289</v>
+        <v>1627</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="P174" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="Q174" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
-        <v>887398</v>
+        <v>838120</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>174</v>
+        <v>1634</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>1008</v>
+        <v>1608</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>1008</v>
+        <v>1608</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L175" s="1" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>945</v>
+        <v>908</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>1550</v>
+        <v>1636</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="P175" s="1" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="Q175" s="1" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="R175" s="1"/>
+        <v>1639</v>
+      </c>
+      <c r="R175" s="1" t="s">
+        <v>1640</v>
+      </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
-        <v>792004</v>
+        <v>792050</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>174</v>
+        <v>417</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L176" s="1" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>818</v>
+        <v>861</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>1641</v>
+        <v>419</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="P176" s="1" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="Q176" s="1" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="R176" s="1"/>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
-        <v>792195</v>
+        <v>744311</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>246</v>
+        <v>65</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>426</v>
+        <v>23</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>1038</v>
+        <v>1590</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>1038</v>
+        <v>1590</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L177" s="1" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>818</v>
+        <v>897</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1649</v>
+        <v>1288</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="P177" s="1" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="Q177" s="1" t="s">
-        <v>1652</v>
-[...3 lines deleted...]
-      </c>
+        <v>1655</v>
+      </c>
+      <c r="R177" s="1"/>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
-        <v>745718</v>
+        <v>838056</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>356</v>
+        <v>397</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>863</v>
+        <v>101</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1548</v>
+        <v>1608</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1548</v>
+        <v>1608</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L178" s="1" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>855</v>
+        <v>908</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1618</v>
+        <v>1660</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="P178" s="1" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="Q178" s="1" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="R178" s="1"/>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
-        <v>745828</v>
+        <v>837715</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>459</v>
+        <v>66</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>890</v>
+        <v>447</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>1664</v>
+        <v>1547</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>1664</v>
+        <v>1547</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>855</v>
+        <v>908</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>1666</v>
+        <v>59</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="P179" s="1" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="Q179" s="1"/>
+        <v>1669</v>
+      </c>
+      <c r="Q179" s="1" t="s">
+        <v>1670</v>
+      </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
-        <v>101023342</v>
+        <v>887398</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H180" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>218</v>
+      </c>
       <c r="I180" s="1" t="s">
-        <v>1672</v>
+        <v>1050</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>1672</v>
+        <v>1050</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>1087</v>
+        <v>987</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>682</v>
+        <v>1592</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="P180" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="Q180" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="R180" s="1"/>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
-        <v>792049</v>
+        <v>792004</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>1592</v>
+        <v>218</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>1639</v>
+        <v>1681</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1639</v>
+        <v>1681</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>818</v>
+        <v>861</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="P181" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="Q181" s="1" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1686</v>
+      </c>
+      <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
-        <v>101023334</v>
+        <v>792195</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>386</v>
+        <v>289</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="H182" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>467</v>
+      </c>
       <c r="I182" s="1" t="s">
-        <v>1424</v>
+        <v>1080</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>1424</v>
+        <v>1080</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>1087</v>
+        <v>861</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="P182" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="Q182" s="1" t="s">
-        <v>1693</v>
-[...1 lines deleted...]
-      <c r="R182" s="1"/>
+        <v>1694</v>
+      </c>
+      <c r="R182" s="1" t="s">
+        <v>1695</v>
+      </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
-        <v>720710</v>
+        <v>745718</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>174</v>
+        <v>905</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>1697</v>
+        <v>1590</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>1697</v>
+        <v>1590</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L183" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>808</v>
+        <v>897</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>1699</v>
+        <v>1660</v>
       </c>
       <c r="O183" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="P183" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="Q183" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="R183" s="1"/>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
-        <v>720729</v>
+        <v>745828</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>246</v>
+        <v>99</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>51</v>
+        <v>500</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>174</v>
+        <v>932</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L184" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>808</v>
+        <v>897</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="O184" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="P184" s="1" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="Q184" s="1" t="s">
         <v>1710</v>
       </c>
+      <c r="Q184" s="1"/>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
-        <v>745791</v>
+        <v>101023342</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>356</v>
+        <v>65</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="H185" s="1"/>
       <c r="I185" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="J185" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L185" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>855</v>
+        <v>1129</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>198</v>
+        <v>724</v>
       </c>
       <c r="O185" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="P185" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="Q185" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="R185" s="1"/>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
-        <v>668953</v>
+        <v>792049</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>346</v>
+        <v>1634</v>
       </c>
       <c r="I186" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J186" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="K186" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L186" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="J186" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L186" s="1" t="s">
+      <c r="M186" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N186" s="1" t="s">
         <v>1723</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="O186" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="P186" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="Q186" s="1" t="s">
         <v>1726</v>
       </c>
-      <c r="R186" s="1"/>
+      <c r="R186" s="1" t="s">
+        <v>1727</v>
+      </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
-        <v>745695</v>
+        <v>101023334</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>22</v>
+        <v>427</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H187" s="1"/>
       <c r="I187" s="1" t="s">
-        <v>1730</v>
+        <v>1466</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>1730</v>
+        <v>1466</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L187" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>855</v>
+        <v>1129</v>
       </c>
       <c r="N187" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="O187" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="P187" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="Q187" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
-        <v>745668</v>
+        <v>720710</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>86</v>
+        <v>218</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="J188" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L188" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>982</v>
+        <v>1741</v>
       </c>
       <c r="O188" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="P188" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="Q188" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="R188" s="1"/>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
-        <v>837863</v>
+        <v>720729</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>144</v>
+        <v>289</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>376</v>
+        <v>218</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>1747</v>
+        <v>1739</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>1747</v>
+        <v>1739</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L189" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>866</v>
+        <v>851</v>
       </c>
       <c r="N189" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="O189" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="P189" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="Q189" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
-        <v>792261</v>
+        <v>745791</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>356</v>
+        <v>397</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H190" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I190" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="I190" s="1" t="s">
+      <c r="J190" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L190" s="1" t="s">
         <v>1757</v>
       </c>
-      <c r="J190" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L190" s="1" t="s">
+      <c r="M190" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="O190" s="1" t="s">
         <v>1758</v>
       </c>
-      <c r="M190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N190" s="1" t="s">
+      <c r="P190" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="O190" s="1" t="s">
+      <c r="Q190" s="1" t="s">
         <v>1760</v>
-      </c>
-[...4 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
-        <v>745839</v>
+        <v>668953</v>
       </c>
       <c r="B191" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>1763</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="E191" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="I191" s="1" t="s">
         <v>1764</v>
       </c>
-      <c r="D191" s="1" t="s">
+      <c r="J191" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="K191" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L191" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="E191" s="1" t="s">
-[...8 lines deleted...]
-      <c r="H191" s="1" t="s">
+      <c r="M191" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="N191" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="O191" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="I191" s="1" t="s">
+      <c r="P191" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="J191" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L191" s="1" t="s">
+      <c r="Q191" s="1" t="s">
         <v>1768</v>
-      </c>
-[...13 lines deleted...]
-        <v>1771</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
-        <v>720715</v>
+        <v>745695</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I192" s="1" t="s">
         <v>1772</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="J192" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="K192" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L192" s="1" t="s">
         <v>1773</v>
       </c>
-      <c r="D192" s="1" t="s">
+      <c r="M192" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N192" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="E192" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I192" s="1" t="s">
+      <c r="O192" s="1" t="s">
         <v>1775</v>
       </c>
-      <c r="J192" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L192" s="1" t="s">
+      <c r="P192" s="1" t="s">
         <v>1776</v>
       </c>
-      <c r="M192" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O192" s="1" t="s">
+      <c r="Q192" s="1" t="s">
         <v>1777</v>
-      </c>
-[...4 lines deleted...]
-        <v>1779</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
-        <v>887115</v>
+        <v>745668</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>1780</v>
       </c>
-      <c r="C193" s="1" t="s">
+      <c r="E193" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I193" s="1" t="s">
         <v>1781</v>
       </c>
-      <c r="D193" s="1" t="s">
+      <c r="J193" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="K193" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L193" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="E193" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I193" s="1" t="s">
+      <c r="M193" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="O193" s="1" t="s">
         <v>1783</v>
       </c>
-      <c r="J193" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L193" s="1" t="s">
+      <c r="P193" s="1" t="s">
         <v>1784</v>
       </c>
-      <c r="M193" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O193" s="1" t="s">
+      <c r="Q193" s="1" t="s">
         <v>1785</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
-        <v>101023664</v>
+        <v>837863</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>1788</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="E194" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I194" s="1" t="s">
         <v>1789</v>
       </c>
-      <c r="D194" s="1" t="s">
+      <c r="J194" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K194" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L194" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="E194" s="1" t="s">
-[...20 lines deleted...]
-      <c r="L194" s="1" t="s">
+      <c r="M194" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N194" s="1" t="s">
         <v>1791</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
       <c r="O194" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="P194" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="Q194" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="R194" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R194" s="1"/>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
-        <v>720736</v>
+        <v>792261</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>1796</v>
       </c>
-      <c r="C195" s="1" t="s">
+      <c r="D195" s="1" t="s">
         <v>1797</v>
       </c>
-      <c r="D195" s="1" t="s">
+      <c r="E195" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H195" s="1" t="s">
         <v>1798</v>
-      </c>
-[...10 lines deleted...]
-        <v>346</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L195" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>808</v>
+        <v>861</v>
       </c>
       <c r="N195" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="O195" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="P195" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="Q195" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
-        <v>745737</v>
+        <v>745839</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>356</v>
+        <v>65</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>346</v>
+        <v>1808</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>853</v>
+        <v>1809</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>853</v>
+        <v>1809</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L196" s="1" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>855</v>
+        <v>897</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1809</v>
+        <v>1167</v>
       </c>
       <c r="O196" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="P196" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="Q196" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
-        <v>668467</v>
+        <v>720715</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>52</v>
+        <v>339</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L197" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>973</v>
+        <v>270</v>
       </c>
       <c r="O197" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="P197" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="Q197" s="1" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
-        <v>745622</v>
+        <v>887115</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>85</v>
+        <v>329</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>86</v>
+        <v>1193</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L198" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>855</v>
+        <v>987</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>1826</v>
+        <v>724</v>
       </c>
       <c r="O198" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="P198" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="Q198" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
-        <v>720708</v>
+        <v>101023664</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>376</v>
+        <v>339</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1799</v>
+        <v>1714</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1799</v>
+        <v>1714</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L199" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>808</v>
+        <v>1129</v>
       </c>
       <c r="N199" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="O199" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="O199" s="1" t="s">
+      <c r="P199" s="1" t="s">
         <v>1835</v>
       </c>
-      <c r="P199" s="1" t="s">
+      <c r="Q199" s="1" t="s">
         <v>1836</v>
       </c>
-      <c r="Q199" s="1" t="s">
+      <c r="R199" s="1" t="s">
         <v>1837</v>
       </c>
-      <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
-        <v>790440</v>
+        <v>720736</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>144</v>
+        <v>397</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>346</v>
+        <v>23</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L200" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>818</v>
+        <v>851</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>682</v>
+        <v>1843</v>
       </c>
       <c r="O200" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="P200" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="Q200" s="1" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
-        <v>887075</v>
+        <v>745737</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>144</v>
+        <v>397</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>154</v>
+        <v>57</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>426</v>
+        <v>23</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1849</v>
+        <v>895</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1849</v>
+        <v>895</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L201" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>945</v>
+        <v>897</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>682</v>
+        <v>1851</v>
       </c>
       <c r="O201" s="1" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="P201" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="Q201" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="R201" s="1"/>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
-        <v>720712</v>
+        <v>668467</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>1066</v>
+        <v>65</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H202" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>101</v>
+      </c>
       <c r="I202" s="1" t="s">
-        <v>1799</v>
+        <v>1858</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1799</v>
+        <v>1858</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L202" s="1" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>808</v>
+        <v>879</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>444</v>
+        <v>1015</v>
       </c>
       <c r="O202" s="1" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="P202" s="1" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="Q202" s="1" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
-        <v>720297</v>
+        <v>745622</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>154</v>
+        <v>46</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>277</v>
+        <v>47</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1775</v>
+        <v>1866</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1775</v>
+        <v>1866</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L203" s="1" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>808</v>
+        <v>897</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>773</v>
+        <v>1868</v>
       </c>
       <c r="O203" s="1" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="P203" s="1" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="Q203" s="1" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
-        <v>720685</v>
+        <v>720708</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>235</v>
+        <v>56</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="H204" s="1"/>
+        <v>122</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>417</v>
+      </c>
       <c r="I204" s="1" t="s">
-        <v>1799</v>
+        <v>1841</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1799</v>
+        <v>1841</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L204" s="1" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>808</v>
+        <v>851</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="O204" s="1" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="P204" s="1" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="Q204" s="1" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
-        <v>720732</v>
+        <v>790440</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>235</v>
+        <v>56</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="H205" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="I205" s="1" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L205" s="1" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>808</v>
+        <v>861</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>317</v>
+        <v>724</v>
       </c>
       <c r="O205" s="1" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="P205" s="1" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="Q205" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="R205" s="1"/>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
-        <v>669003</v>
+        <v>887075</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>1887</v>
+        <v>467</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L206" s="1" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>836</v>
+        <v>987</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>177</v>
+        <v>724</v>
       </c>
       <c r="O206" s="1" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="P206" s="1" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="Q206" s="1" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
-        <v>745754</v>
+        <v>720712</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>22</v>
+        <v>1108</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="H207" s="1"/>
       <c r="I207" s="1" t="s">
-        <v>954</v>
+        <v>1841</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>954</v>
+        <v>1841</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L207" s="1" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="N207" s="1" t="s">
-        <v>89</v>
+        <v>485</v>
       </c>
       <c r="O207" s="1" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="P207" s="1" t="s">
-        <v>1898</v>
+        <v>1901</v>
       </c>
       <c r="Q207" s="1" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
-        <v>101023202</v>
+        <v>720297</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>144</v>
+        <v>99</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H208" s="1"/>
+        <v>198</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>320</v>
+      </c>
       <c r="I208" s="1" t="s">
-        <v>1903</v>
+        <v>1817</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1903</v>
+        <v>1817</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L208" s="1" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>1087</v>
+        <v>851</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>773</v>
+        <v>816</v>
       </c>
       <c r="O208" s="1" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="P208" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="Q208" s="1" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
-        <v>101023225</v>
+        <v>720685</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>21</v>
+        <v>278</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
       <c r="I209" s="1" t="s">
-        <v>1903</v>
+        <v>1841</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1903</v>
+        <v>1841</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L209" s="1" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>1087</v>
+        <v>851</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="O209" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="P209" s="1" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="Q209" s="1" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
-        <v>101022370</v>
+        <v>720732</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>21</v>
+        <v>278</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="G210" s="1"/>
+      <c r="H210" s="1"/>
       <c r="I210" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L210" s="1" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>1087</v>
+        <v>851</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>519</v>
+        <v>359</v>
       </c>
       <c r="O210" s="1" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="P210" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="Q210" s="1" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
-        <v>745719</v>
+        <v>669003</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>235</v>
+        <v>56</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="H211" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>1929</v>
+      </c>
       <c r="I211" s="1" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L211" s="1" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>855</v>
+        <v>879</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>1929</v>
+        <v>221</v>
       </c>
       <c r="O211" s="1" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="P211" s="1" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="Q211" s="1" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
-        <v>101023260</v>
+        <v>745754</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>235</v>
+        <v>56</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="H212" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="I212" s="1" t="s">
-        <v>1936</v>
+        <v>996</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1936</v>
+        <v>996</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L212" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>1087</v>
+        <v>897</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1938</v>
+        <v>135</v>
       </c>
       <c r="O212" s="1" t="s">
         <v>1939</v>
       </c>
       <c r="P212" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="Q212" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
-        <v>790157</v>
+        <v>101023202</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="H213" s="1"/>
       <c r="I213" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L213" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>818</v>
+        <v>1129</v>
       </c>
       <c r="N213" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="O213" s="1" t="s">
         <v>1947</v>
       </c>
-      <c r="O213" s="1" t="s">
+      <c r="P213" s="1" t="s">
         <v>1948</v>
       </c>
-      <c r="P213" s="1" t="s">
+      <c r="Q213" s="1" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
-        <v>101023381</v>
+        <v>101023225</v>
       </c>
       <c r="B214" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>1951</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1" t="s">
         <v>1952</v>
       </c>
-      <c r="D214" s="1" t="s">
+      <c r="E214" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="K214" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L214" s="1" t="s">
         <v>1953</v>
       </c>
-      <c r="E214" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I214" s="1" t="s">
+      <c r="M214" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N214" s="1" t="s">
         <v>1954</v>
       </c>
-      <c r="J214" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L214" s="1" t="s">
+      <c r="O214" s="1" t="s">
         <v>1955</v>
       </c>
-      <c r="M214" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N214" s="1" t="s">
+      <c r="P214" s="1" t="s">
         <v>1956</v>
       </c>
-      <c r="O214" s="1" t="s">
+      <c r="Q214" s="1" t="s">
         <v>1957</v>
-      </c>
-[...4 lines deleted...]
-        <v>1959</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
-        <v>792236</v>
+        <v>101022370</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>1960</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="E215" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="I215" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="D215" s="1" t="s">
+      <c r="J215" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="K215" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L215" s="1" t="s">
         <v>1962</v>
       </c>
-      <c r="E215" s="1" t="s">
-[...7 lines deleted...]
-      <c r="I215" s="1" t="s">
+      <c r="M215" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N215" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="O215" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="J215" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L215" s="1" t="s">
+      <c r="P215" s="1" t="s">
         <v>1964</v>
       </c>
-      <c r="M215" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N215" s="1" t="s">
+      <c r="Q215" s="1" t="s">
         <v>1965</v>
-      </c>
-[...7 lines deleted...]
-        <v>1968</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
-        <v>745667</v>
+        <v>745719</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="J216" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="K216" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L216" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="M216" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N216" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="O216" s="1" t="s">
         <v>1972</v>
       </c>
-      <c r="J216" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L216" s="1" t="s">
+      <c r="P216" s="1" t="s">
         <v>1973</v>
       </c>
-      <c r="M216" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O216" s="1" t="s">
+      <c r="Q216" s="1" t="s">
         <v>1974</v>
-      </c>
-[...4 lines deleted...]
-        <v>1976</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
-        <v>745623</v>
+        <v>101023260</v>
       </c>
       <c r="B217" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>1977</v>
       </c>
-      <c r="C217" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E217" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="K217" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L217" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="M217" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N217" s="1" t="s">
         <v>1980</v>
       </c>
-      <c r="J217" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L217" s="1" t="s">
+      <c r="O217" s="1" t="s">
         <v>1981</v>
       </c>
-      <c r="M217" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O217" s="1" t="s">
+      <c r="P217" s="1" t="s">
         <v>1982</v>
       </c>
-      <c r="P217" s="1" t="s">
+      <c r="Q217" s="1" t="s">
         <v>1983</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
-        <v>101023685</v>
+        <v>790157</v>
       </c>
       <c r="B218" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C218" s="1" t="s">
         <v>1985</v>
       </c>
-      <c r="C218" s="1" t="s">
+      <c r="D218" s="1" t="s">
         <v>1986</v>
       </c>
-      <c r="D218" s="1" t="s">
+      <c r="E218" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I218" s="1" t="s">
         <v>1987</v>
       </c>
-      <c r="E218" s="1" t="s">
-[...9 lines deleted...]
-      <c r="I218" s="1" t="s">
+      <c r="J218" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="K218" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L218" s="1" t="s">
         <v>1988</v>
       </c>
-      <c r="J218" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L218" s="1" t="s">
+      <c r="M218" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N218" s="1" t="s">
         <v>1989</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="P218" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="Q218" s="1" t="s">
         <v>1992</v>
       </c>
-      <c r="R218" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R218" s="1"/>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
-        <v>792221</v>
+        <v>101023381</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C219" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="C219" s="1" t="s">
+      <c r="D219" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="D219" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E219" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="K219" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L219" s="1" t="s">
         <v>1997</v>
       </c>
-      <c r="J219" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L219" s="1" t="s">
+      <c r="M219" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N219" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="M219" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N219" s="1" t="s">
+      <c r="O219" s="1" t="s">
         <v>1999</v>
       </c>
-      <c r="O219" s="1" t="s">
+      <c r="P219" s="1" t="s">
         <v>2000</v>
       </c>
-      <c r="P219" s="1" t="s">
+      <c r="Q219" s="1" t="s">
         <v>2001</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
-        <v>720762</v>
+        <v>792236</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C220" s="1" t="s">
         <v>2003</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="D220" s="1" t="s">
         <v>2004</v>
       </c>
-      <c r="D220" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E220" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="J220" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="K220" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L220" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="J220" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L220" s="1" t="s">
+      <c r="M220" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N220" s="1" t="s">
         <v>2007</v>
       </c>
-      <c r="M220" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N220" s="1" t="s">
+      <c r="O220" s="1" t="s">
         <v>2008</v>
       </c>
-      <c r="O220" s="1" t="s">
+      <c r="P220" s="1" t="s">
         <v>2009</v>
       </c>
-      <c r="P220" s="1" t="s">
+      <c r="Q220" s="1" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
-        <v>101023256</v>
+        <v>745667</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>2012</v>
       </c>
-      <c r="C221" s="1" t="s">
+      <c r="D221" s="1" t="s">
         <v>2013</v>
       </c>
-      <c r="D221" s="1" t="s">
+      <c r="E221" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="E221" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I221" s="1" t="s">
+      <c r="J221" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="K221" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L221" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="J221" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L221" s="1" t="s">
+      <c r="M221" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N221" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="O221" s="1" t="s">
         <v>2016</v>
       </c>
-      <c r="M221" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O221" s="1" t="s">
+      <c r="P221" s="1" t="s">
         <v>2017</v>
       </c>
-      <c r="P221" s="1" t="s">
+      <c r="Q221" s="1" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
-        <v>101023516</v>
+        <v>745623</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C222" s="1" t="s">
         <v>2020</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="D222" s="1" t="s">
         <v>2021</v>
       </c>
-      <c r="D222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J222" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="K222" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L222" s="1" t="s">
         <v>2023</v>
       </c>
-      <c r="J222" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L222" s="1" t="s">
+      <c r="M222" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="O222" s="1" t="s">
         <v>2024</v>
       </c>
-      <c r="M222" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N222" s="1" t="s">
+      <c r="P222" s="1" t="s">
         <v>2025</v>
       </c>
-      <c r="O222" s="1" t="s">
+      <c r="Q222" s="1" t="s">
         <v>2026</v>
-      </c>
-[...4 lines deleted...]
-        <v>2028</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
-        <v>838087</v>
+        <v>101023685</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>2029</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E223" s="1" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="G223" s="1"/>
+        <v>397</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="H223" s="1"/>
       <c r="I223" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="K223" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L223" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="M223" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="O223" s="1" t="s">
         <v>2032</v>
       </c>
-      <c r="J223" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L223" s="1" t="s">
+      <c r="P223" s="1" t="s">
         <v>2033</v>
       </c>
-      <c r="M223" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N223" s="1" t="s">
+      <c r="Q223" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="O223" s="1" t="s">
+      <c r="R223" s="1" t="s">
         <v>2035</v>
       </c>
-      <c r="P223" s="1" t="s">
-[...5 lines deleted...]
-      <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
-        <v>837858</v>
+        <v>792221</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>2038</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G224" s="1"/>
       <c r="H224" s="1"/>
       <c r="I224" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="J224" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="K224" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L224" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="M224" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="N224" s="1" t="s">
         <v>2041</v>
       </c>
-      <c r="J224" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L224" s="1" t="s">
+      <c r="O224" s="1" t="s">
         <v>2042</v>
       </c>
-      <c r="M224" s="1" t="s">
-[...5 lines deleted...]
-      <c r="O224" s="1" t="s">
+      <c r="P224" s="1" t="s">
         <v>2043</v>
       </c>
-      <c r="P224" s="1" t="s">
+      <c r="Q224" s="1" t="s">
         <v>2044</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
-        <v>837811</v>
+        <v>720762</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C225" s="1" t="s">
         <v>2046</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="D225" s="1" t="s">
         <v>2047</v>
       </c>
-      <c r="D225" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E225" s="1" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="G225" s="1"/>
       <c r="H225" s="1"/>
       <c r="I225" s="1" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>806</v>
+        <v>849</v>
       </c>
       <c r="L225" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>866</v>
+        <v>851</v>
       </c>
       <c r="N225" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="O225" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="P225" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="Q225" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="R225" s="1"/>
+    </row>
+    <row r="226" spans="1:18">
+      <c r="A226" s="1">
+        <v>101023256</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="J226" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="K226" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L226" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="M226" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="O226" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="P226" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="Q226" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="R226" s="1"/>
+    </row>
+    <row r="227" spans="1:18">
+      <c r="A227" s="1">
+        <v>101023516</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G227" s="1"/>
+      <c r="H227" s="1"/>
+      <c r="I227" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J227" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="K227" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L227" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="M227" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N227" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="O227" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="P227" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="Q227" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="R227" s="1"/>
+    </row>
+    <row r="228" spans="1:18">
+      <c r="A228" s="1">
+        <v>838087</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G228" s="1"/>
+      <c r="H228" s="1"/>
+      <c r="I228" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="K228" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L228" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="M228" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="O228" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="P228" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="Q228" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="R228" s="1"/>
+    </row>
+    <row r="229" spans="1:18">
+      <c r="A229" s="1">
+        <v>837858</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G229" s="1"/>
+      <c r="H229" s="1"/>
+      <c r="I229" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K229" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L229" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="M229" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N229" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="O229" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="P229" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="Q229" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="R229" s="1"/>
+    </row>
+    <row r="230" spans="1:18">
+      <c r="A230" s="1">
+        <v>837811</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G230" s="1"/>
+      <c r="H230" s="1"/>
+      <c r="I230" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K230" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="L230" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="M230" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="O230" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="P230" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="Q230" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="R230" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">