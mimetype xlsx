--- v3 (2026-05-14)
+++ v4 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2239">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -68,237 +68,781 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CBE JU Contribution</t>
   </si>
   <si>
     <t>Call identifier</t>
   </si>
   <si>
     <t>Project coordinator</t>
   </si>
   <si>
     <t>Project members</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Project website URL</t>
   </si>
   <si>
     <t>Biorefinary locations</t>
   </si>
   <si>
+    <t>V-FOREST</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/v-forest</t>
+  </si>
+  <si>
+    <t>Currently, only a small portion of the valuable forest wood biomass is used to its full potential in Europe. Pests, storms, fires, and other disturbances lead to damaged, low-value, or heterogeneous material that is often left unused. This highlights the need for innovative, sustainable, and economically viable valorisation pathways capable of transforming underutilised forest biomass into higher-value bio-based products and applications.V-FOREST aims to develop woody biomass transformation approaches tailored for decentralised, mobile, and small-scale units that can be deployed at or near biomass sources. These units will support the efficient conversion of low-value biomass, including damaged wood (from storms, wind, and fire) and contaminated wood (from pest infestation), into high-value bio-based ingredients for cosmetic products.To ensure sustainable and responsible biomass sourcing, the project will collaborate closely with forest managers in Romsilva, in Romania, whose input will be vital for aligning biomass removal practices with biodiversity conservation and soil health protection.</t>
+  </si>
+  <si>
+    <t>Research &amp; Innovation Action</t>
+  </si>
+  <si>
+    <t>Food, feed &amp; cosmetics</t>
+  </si>
+  <si>
+    <t>Forestry waste</t>
+  </si>
+  <si>
+    <t>Lignin &amp; wood residues</t>
+  </si>
+  <si>
+    <t>2026-07-01
+  2030-06-30</t>
+  </si>
+  <si>
+    <t>Upcoming</t>
+  </si>
+  <si>
+    <t>€ 3 207 003,75</t>
+  </si>
+  <si>
+    <t>HORIZON-JU-CBE-2025</t>
+  </si>
+  <si>
+    <t>ABO AKADEMI</t>
+  </si>
+  <si>
+    <t>REGIA NATIONALA A PADURILOR ROMSILVA RA, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, STRATECO OG, CO2 DRY BV, VERTORO BV, Ecomaat OOD</t>
+  </si>
+  <si>
+    <t>Romania, Spain, Austria, Netherlands, Bulgaria, Finland</t>
+  </si>
+  <si>
+    <t>ReTREEaSURE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/retreeasure</t>
+  </si>
+  <si>
+    <t>Forests cover nearly 40% of the EU’s land area, generating 80.7 million tonnes of residues annually, yet only 3% are currently utilised. These residues, rich in fibres, lignin, and bioactive compounds, require region-specific management: they are left onsite in cooler regions to support soil health, removed in drier areas to reduce wildfire risk, and managed in wetter zones to avoid methane emissions and decay. Onsite collection and preprocessing can improve quality, reduce transport, and enable sustainable, local value chains.ReTREEaSURE aims to transform such forestry residues by combining ecological assessments, onsite collection technologies, and a machine learning tool to support sustainable biomass harvesting and reforestation. The project will use underutilised residues such as branches, treetops, bark, and leaves as the main source of feedstock.Beyond residue collection, the project will enable the production of biopolymers, cloth hangers, chemicals, leather alternatives, bio-pigments, bioactive compounds, and sustainable packaging. This approach supports circular bioeconomy pathways, reduces waste, and maximises economic and environmental benefits from forestry residues.</t>
+  </si>
+  <si>
+    <t>Sustainable forestry</t>
+  </si>
+  <si>
+    <t>2026-09-01
+  2030-08-31</t>
+  </si>
+  <si>
+    <t>€ 3 499 974,25</t>
+  </si>
+  <si>
+    <t>Technological University of the Shannon: Midlands Midwest</t>
+  </si>
+  <si>
+    <t>MANITARIA DIRFYS IKE, ETHNICON METSOVION POLYTECHNION, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., INNOVAPLAST BIYOTEKNOLOJI ANONIM SIRKETI, SFERIKON DOO SREMSKA KAMENICA, KEMIJSKI INSTITUT, INSTITUT ZA MOLEKULARNU GENETIKU I GENETICKO INZENJERSTVO, KELADA PHARMACHEM LIMITED, Green Belt limited</t>
+  </si>
+  <si>
+    <t>Greece, Portugal, /
+Türkiye, Serbia, Slovenia, Ireland</t>
+  </si>
+  <si>
+    <t>ALGANOVA</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/alganova</t>
+  </si>
+  <si>
+    <t>The EU protein market remains largely dependent on animal sources, which account for approximately 55% of dietary intake. With global demand rising, meat and dairy production are expected to reach 400 and 800 million tonnes, respectively, by 2050. This model raises environmental and health concerns: livestock production is resource-intensive, requiring approximately 6 kg of plant protein per kg of meat, generating high greenhouse gas emissions and significant water use (up to 2,700 litres per kg of beef). ALGANOVA aims to develop and validate an integrated, computationally assisted, circular biorefinery for the sustainable production of food proteins and functional ingredients from microalgal biomass (Chlorella vulgaris and Dunaliella salina). Using agro-marine by-products and industrial biogenic CO₂ as feedstocks, the project will deliver protein extracts, polyunsaturated fatty acids, and carotenoids through parallel autotrophic and heterotrophic cultivation. By enabling full biomass transformation, ALGANOVA supports the transition towards scalable, resource-efficient and circular food systems in Europe, in line with key EU initiatives such as the Farm to Fork Strategy and Food 2030 Pathway.</t>
+  </si>
+  <si>
+    <t>Innovation Action - Demonstration</t>
+  </si>
+  <si>
+    <t>Agri-food waste</t>
+  </si>
+  <si>
+    <t>Fishery by-product</t>
+  </si>
+  <si>
+    <t>2026-06-01
+  2030-05-31</t>
+  </si>
+  <si>
+    <t>In progress</t>
+  </si>
+  <si>
+    <t>€ 5 665 281,94</t>
+  </si>
+  <si>
+    <t>IDENER RESEARCH &amp; DEVELOPMENT AIE</t>
+  </si>
+  <si>
+    <t>MTU AUSTRALO ALPHA LAB, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ASOCIACION NACIONAL DE FABRICANTES DE CONSERVAS Y PRODUCTOS TRANSFORMADOS DE PESCADOS Y MARISCOS CENTRO NACIONAL DE CONOCIMIENTO Y TECNOLOGIA  PARA LA INDUSTRIA MARINA ACUICOLA Y ALIMENTARIA, RINA CONSULTING SPA, RINA TECH UK LTD, UNIVERSIDADE NOVA DE LISBOA, ALGEMY INGREDIENTS SL, ZERO EMISSIONS ENGINEERING BV, A4F ALGA FUEL SA, CELABOR SCRL, RISE PROCESSUM AB</t>
+  </si>
+  <si>
+    <t>Estonia, Germany, Spain, Italy, United Kingdom, Portugal, Netherlands, Belgium, Sweden</t>
+  </si>
+  <si>
+    <t>RENEWCHEM</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/renewchem</t>
+  </si>
+  <si>
+    <t>Despite considerable investments in bioethanol plants across Europe, its use as a fuel has so far not generated sufficient consumer demand.  RenewChem will offer a transformational solution to the bioethanol sector, in need of shifting away from fuel production. The project will deliver the world’s first-of-its-kind industrial-scale facility converting renewable ethanol into long-chain, smart drop-in bio-alcohols. These molecules are smart drop-ins because they are chemically identical to their fossil equivalents, compatible with existing infrastructure and supply chains, yet produced via a cost-competitive and carbon-negative route. They can be used in the production of resins, coatings, adhesives, lubricants, surfactants, and sustainable aviation fuels, among other sectors. By repurposing existing first- and second-generation ethanol capacity sourced from European suppliers, the project will enable the sector to pivot from subsidy dependence into a profitable pillar of Europe’s green industrial transition. </t>
+  </si>
+  <si>
+    <t>Innovation Action – Flagship</t>
+  </si>
+  <si>
+    <t>Sidestreams from industry</t>
+  </si>
+  <si>
+    <t>Dedicated crops</t>
+  </si>
+  <si>
+    <t>€ 20 023 555,55</t>
+  </si>
+  <si>
+    <t>CATALYXX PROCESOS CATALITICOS SOCIEDAD LIMITADA</t>
+  </si>
+  <si>
+    <t>MAGFI LTD, ARKEMA FRANCE SA, CATALYXX IBERICA, UNIPESSOAL LDA, EVONIK OPERATIONS GMBH</t>
+  </si>
+  <si>
+    <t>Malta, France, Spain, Portugal, Germany</t>
+  </si>
+  <si>
+    <t>TEX4GREEN</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/tex4green</t>
+  </si>
+  <si>
+    <t>The textile industry remains one of the most polluting and resource-intensive sectors globally. It is heavily reliant on fossil-based chemicals and generating persistent contaminants, causing risks to human and environmental health. However, large-scale adoption of sustainable bio-based alternatives is limited by performance, cost, industrial instability, as well as gaps in recycling and regulatory frameworks. TEX4GREEN aims to directly address this challenge by validating and demonstrating at an industrial scale the development of bio-based alternatives across three critical textile value chains: coatings, surfactants, and dyes and fixing agents. By embedding circular design principles from lignin- and sidestream-based feedstock sourcing to end-of-life, the project will deliver validated solutions for three high-impact market applications: sportswear, interior textiles, and fashion. The solutions will be applied to both synthetic (PET/PA) and natural (cotton, hemp, linen, wool) textiles, ensuring compatibility with existing coating, dyeing, and finishing equipment. The project also integrates end-of-life strategies for both synthetic and natural fabrics, demonstrating fibre-to-fibre and textile-to-nonwoven recycling pathways.  </t>
+  </si>
+  <si>
+    <t>€ 6 978 126,75</t>
+  </si>
+  <si>
+    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA</t>
+  </si>
+  <si>
+    <t>MEKREO ENGINEERING SOCIEDAD LIMITADA, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, DECATHLON PRODUZIONE ITALIA SRL, FINIPUR NV, HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN HAMBURG, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, DYNAMIC &amp; SECURITY COMPUTATIONS SL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, Holiferm Limited, UNIVERSITEIT MAASTRICHT, POLYTEKS TEKSTIL SANAYI ARASTIRMA VE EGITIM AS, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE CASTILLA - LA MANCHA, MARZOTTO LAB S.R.L., VERTORO BV, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
+  </si>
+  <si>
+    <t>Spain, Belgium, Italy, Germany, United Kingdom, Netherlands, /
+Türkiye, Croatia</t>
+  </si>
+  <si>
+    <t>BIOSPARK</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/biospark</t>
+  </si>
+  <si>
+    <t>The bioeconomy is a key driver of sustainable growth in Europe. Despite progress in technological development, education and training in the sector are not keeping up with the industry needs. New skills and a mindset shift across the stakeholder community are required. There is also a need to actively implement the lessons learned, apply policy and educational recommendations, and prepare for future advancements in bioeconomy systems. BIOSPARK will address these challenges by developing and validating demand-driven curricula for the education, training, and reskilling of students and professionals. A network of bio-based educational centres across the 27 EU member states will support mutual learning and knowledge exchange. The project will dedicate strong effort to involving the so-called widening countries, less R&amp;I advanced EU member states, associated countries and outermost regions.  It will also strengthen the European bioeconomy by fostering strong collaborations between universities, research and technology organisations, and industry. </t>
+  </si>
+  <si>
+    <t>Coordination and Support Action</t>
+  </si>
+  <si>
+    <t>2026-10-01
+  2029-03-31</t>
+  </si>
+  <si>
+    <t>€ 999 571,25</t>
+  </si>
+  <si>
+    <t>ITA-SUOMEN YLIOPISTO</t>
+  </si>
+  <si>
+    <t>FUNDACJA EDUKACJI I DIALOGU SPOLECZNEGO PRO CIVIS, STICHTING AVANS, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, NATIONAL UNIVERSITY OF IRELAND MAYNOOTH, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, SVERIGES LANTBRUKSUNIVERSITET, FVA SAS DI LOUIS FERRINI &amp; C, INNOVAWOOD ASBL, SUSTAINABLE INNOVATIONS EUROPE SL, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, BIOEAST HUB CR, Z. U., UNIVERSITAET FUER BODENKULTUR WIEN, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, WAGENINGEN UNIVERSITY, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, UNIVERSITAET HOHENHEIM</t>
+  </si>
+  <si>
+    <t>Poland, Netherlands, Ireland, Italy, Sweden, Belgium, Spain, France, Czechia, Austria, Finland, Germany</t>
+  </si>
+  <si>
+    <t>GREEN</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/green</t>
+  </si>
+  <si>
+    <t>The agricultural sector is under pressure to meet a projected doubling of global food demand by 2060. Enhanced Efficiency Fertilisers, particularly controlled- and slow-release types, improve nutrient use efficiency and reduce nutrient losses. However, conventional systems rely on non-biodegradable polymers, generating an estimated 22,500 tonnes of microplastics annually in the European Economic Area, and often deliver nutrients inconsistently, harming soil health. GREEN proposes to develop multifunctional bio-based biodegradable delivery systems (BBDS) as a safe, sustainable, and affordable alternative to fertilisers. These systems provide crop-specific nutrient release triggered by environmental cues and are fully biodegradable in soil and water.   Using renewable plant-based feedstocks, suitable for application across conventional and organic farming systems, these BBDS will improve nutrient use, support soil health, and promote microbial activity by combining macronutrients, micronutrients, and natural plant boosters in a single system. </t>
+  </si>
+  <si>
+    <t>Crop residues</t>
+  </si>
+  <si>
+    <t>2026-10-01
+  2030-09-30</t>
+  </si>
+  <si>
+    <t>€ 3 325 140,00</t>
+  </si>
+  <si>
+    <t>THE UNIVERSITY OF BIRMINGHAM</t>
+  </si>
+  <si>
+    <t>NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, STIFTELSEN NILU, ADVANCED MINERALS AND RECYCLING INDUSTRIAL SOLUTIONS IKE, AGRO INNOVATION INTERNATIONAL, SVERIGES LANTBRUKSUNIVERSITET, INNOVATION IN DISSEMINATING MATERIALS TECHNOLOGIES LTD, TIMAC AGRO ESPAÑA, POLITECNICO DI MILANO, NORGENOTECH AS, NORMEC OWS, A N S.COOP.</t>
+  </si>
+  <si>
+    <t>Italy, Spain, United Kingdom, Norway, Greece, France, Sweden, Belgium</t>
+  </si>
+  <si>
+    <t>RELEASAFE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/releasafe</t>
+  </si>
+  <si>
+    <t>Modern agriculture depends on fertilisers to sustain productivity, but the delivery of nutrients to crops, especially through non-biodegradable polymer-coated fertilisers, can harm soils by altering microbiomes and causing acidification or salinisation. Despite their fundamental importance, soils across Europe are increasingly threatened by degradation, contamination, and unsustainable inputs, placing ecosystems and farmers’ livelihoods at risk. RELEASAFE aims to develop a new generation of controlled-release fertilisers  by transforming underutilised bio-based feedstocks, such as lignin derivatives, dialdehyde starch, thermoplastic starch, wood materials, and polyhydroxyalkanoates , into advanced, biodegradable nutrient delivery systems.  By using these materials as a flexible “toolbox,” the project will create biodegradable coated fertilisers for crops such as maize and tomato, enabling precise nutrient release while reducing environmental impact and supporting soil health and sustainable yields.</t>
+  </si>
+  <si>
+    <t>2026-09-01
+  2030-02-28</t>
+  </si>
+  <si>
+    <t>€ 3 484 760,50</t>
+  </si>
+  <si>
+    <t>FUNDACION AITIIP</t>
+  </si>
+  <si>
+    <t>MTU AUSTRALO ALPHA LAB, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., LANDLAB SRL, EVOENZYME SL, RB TS BV, FUNDACION CENER, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, Van Iperen International B.V., NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL</t>
+  </si>
+  <si>
+    <t>Estonia, Spain, Portugal, Italy, Netherlands</t>
+  </si>
+  <si>
+    <t>SALINA</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/salina</t>
+  </si>
+  <si>
+    <t>EU initiatives such as the Strategic Guidelines for EU Aquaculture position the seaweed cultivation as a source of sustainable industrial growth. Currently, Europe produces only about 300 kilotonnes of seaweed per year, around 1% of the global 32.4 million tonnes, with 32% still harvested from the wild. Developing integrated, high-value applications, particularly local coastal marine biorefineries, is key to strengthening EU competitiveness in this sector. SALINA will deliver a transformative push by demonstrating, for the first time, the technical, economic, and environmental feasibility of such biorefineries combining scalable macroalgae cultivation with multi-platform biomass processing. The project aims to deliver a portfolio of five novel, high-value products for the food, cosmetic, and biomaterial sectors, while simultaneously building a new ecosystem and boosting the economies of European coastal regions.  The project will use four demonstration sites in diverse EU marine regions: North and East Atlantic, Baltic, and Mediterranean. It will test innovative mixed macroalgae cultivation systems, either alone or together with other low-trophic species, or integrated with nature-based solutions. </t>
+  </si>
+  <si>
+    <t>Aquatic</t>
+  </si>
+  <si>
+    <t>Micro/macro algae</t>
+  </si>
+  <si>
+    <t>€ 6 999 414,75</t>
+  </si>
+  <si>
+    <t>ASOCIACION DE INVESTIGACION DE INDUSTRIAS CARNICAS DEL PRINCIPADO DE ASTURIAS</t>
+  </si>
+  <si>
+    <t>HALODERMA APS, Moluscos Castells Sociedad Limitada, NIDO CONSTRUCTECH SL, CER GROUPE, UNIVERZITA TOMASE BATI VE ZLINE, ACUICULTURA DEL DELTA SOCIEDAD LIMITADA, Algabrava S.L., POSEIDONADA SL, ARCTIC SEAWEED AS, ZERO EMISSIONS ENGINEERING BV, Havsmag ApS, Pure Algae Denmark ApS, Sp/F TARI, KERTEMINDE SEAFARM APS, CENTRO INTERDISCIPLINAR DE INVESTIGACAO MARINHA E AMBIENTAL, F6S EU TECH INNOVATION NETWORK DAC, CELIGNIS LIMITED, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS, ZURCHER HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN, MUNGO MURPHY'S SEAWEED CO. LIMITED, AUTORIDAD PORTUARIA DE GIJON</t>
+  </si>
+  <si>
+    <t>Denmark, Spain, Belgium, Czechia, Norway, Netherlands, Faroe Islands, Portugal, Ireland, France, Switzerland</t>
+  </si>
+  <si>
+    <t>Munkebo, Дания
+  55.46455022361715, 10.490976259525043
+,   
+  Limerick, Ирландия
+  52.65289451783545, -8.58426247778463
+,   
+  Streymoy, Фарьорски острови
+  62.283312398673715, -7.099848187801293
+,   
+  Galway, Ирландия
+  53.24797940434775, -9.54740286055857
+,   
+  Tarragona, Испания
+  40.630092023759886, 0.605051170980835</t>
+  </si>
+  <si>
+    <t>Bio4PURConti</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/bio4purconti</t>
+  </si>
+  <si>
+    <t>With the EU committed to achieving climate neutrality by 2050, the chemical industry faces mounting pressure to reduce emissions. Petrol-based aniline production alone generates approximately 20 million tonnes of CO₂ annually worldwide, presenting both a significant challenge and an opportunity for transformation.  Aniline is a key platform chemical used in the chemical industry, with approximately seven million tonnes produced annually and approximately 4% compound annual growth rate, representing a market opportunity for Europe. Bio4PURConti aims to develop the world’s first continuous production process of bio-based aniline derived from second-generation sugars from lignocellulosic streams, replacing its petrol-based counterpart.  By overcoming technical challenges, including contamination risks, genetic stability, process control and monitoring, as well as downstream integration, Bio4PURConti establishes the foundation for European biotechnology leadership while delivering industrial-grade, high-purity bio-based aniline that meets stringent market requirements. </t>
+  </si>
+  <si>
+    <t>2026-06-01
+  2029-11-30</t>
+  </si>
+  <si>
+    <t>€ 6 998 845,00</t>
+  </si>
+  <si>
+    <t>COVESTRO DEUTSCHLAND AG</t>
+  </si>
+  <si>
+    <t>AXEL'ONE, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, BIO BASE EUROPE PILOT PLANT VZW, ZEDO-ZENTRUM FUR BERATUNGSSYSTEME IN DER TECHNIK DORTMUND EV, FIBENOL IMAVERE OU, UNIVERSITY OF STUTTGART, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, NORGES TEKNISK-NATURVITENSKAPELIGE UNIVERSITET NTNU, ASOCIACION ESPAÑOLA DE LA INNOVACIÓN EN EL MARKETING Y LA INVERSIÓN SOSTENIBLE</t>
+  </si>
+  <si>
+    <t>Germany, France, Finland, Belgium, Estonia, Norway, Spain</t>
+  </si>
+  <si>
+    <t>Ghent, Белгия
+  51.13624441637545, 3.789626335634791</t>
+  </si>
+  <si>
+    <t>IRIS</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/iris</t>
+  </si>
+  <si>
+    <t>The textile industry remains heavily reliant on fossil-derived synthetic dyes. While efforts to transition towards sustainable alternatives continue, bio-based colourants currently account for only a marginal portion of the market (approximately 1%). Ongoing initiatives remain fragmented, focused on specific technologies, and lack scalability and comprehensive integration. IRIS aims to transform textile colouration into a safe, circular, and resource-efficient process by advancing BioIndigo, an encapsulated bio-based dyes, as well as other microbial and enzymatic dyes and encapsulated pigments derived from forestry and agriculture waste side-streams and captured CO₂. It also promotes environmentally friendly dyeing and printing methods that reduce water, chemical, and energy use in textile manufacturing, as well as that address the challenges associated with the circularity and recyclability of the textile products.  The project will set a new benchmark for sustainable textile processing by scaling up bio-based colourants that deliver measurable environmental benefits, enabling a wider adoption of bio-based dyes and supporting circular textile value chains.</t>
+  </si>
+  <si>
+    <t>Industrial waste streams</t>
+  </si>
+  <si>
+    <t>€ 6 999 946,35</t>
+  </si>
+  <si>
+    <t>RISE RESEARCH INSTITUTES OF SWEDEN AB</t>
+  </si>
+  <si>
+    <t>Tally Weijl Trading AG, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, POST CARBON LAB LTD, PILI, NOURYON SURFACE CHEMISTRY AB, BIOSPHERE SRL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, NordicBlue, NEAGU ALEXANDRU-VALENTIN, VIVIDYE AB, AALTO KORKEAKOULUSAATIO SR, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, UNIVERSITA CA' FOSCARI  VENEZIA, BIO BASE EUROPE PILOT PLANT VZW, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB, ELYAF TEKSTIL SANAYI VE TICARET AS</t>
+  </si>
+  <si>
+    <t>Switzerland, Belgium, United Kingdom, France, Sweden, Italy, Denmark, Netherlands, Finland, Spain, /
+Türkiye</t>
+  </si>
+  <si>
+    <t>Roussillon, Франция
+  45.36033971116785, 4.795182724259233
+,   
+  London, Обединеното кралство
+  51.516566471258365, -0.008556029430734543
+,   
+  Brabrand, Дания
+  56.145862048887054, 10.144636940107203
+,   
+  Zaragoza, Испания
+  41.57741212943596, -0.8297209052533387</t>
+  </si>
+  <si>
+    <t>AIM-PACE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/aim-pace</t>
+  </si>
+  <si>
+    <t>Fossil-based plastics are widely used in packaging and healthcare electronics because they provide mechanical robustness, thermal resistance, electrical performance and gas-barrier protection. However, they cause long-term environmental harm. Bio-based plastics such as polyhydroxyalkanoates (PHAs) are a more sustainable alternative, but their wider use is limited by higher costs, lower availability, and performance gaps, highlighting the need for strong European production and supply chains. AIM-PACE will address this challenge by developing a new generation of safe-and-sustainable-by-design, bio-based and circular plastics by combining AI, microbial technology, computer modelling, and polymer science. The project will produce PHAs using bacteria, mainly wild-type strains from project partners VTT, CBC, BIOTREND and public repositories, with strain engineering used by VTT and BIOTREND where needed to reach yield and composition targets. The project will convert Europe-sourced biogenic CO₂ and consortium-processed organic waste streams into high-value PHA materials for four use cases: printed films for disposable electrocardiogram electrodes; wearable bio-signal monitoring housings;  durable pill boxes; as well as films and trays for industrial electronics packaging. PHA production will progress from robotic high-throughput laboratory screening to pilot reactors, followed by formulation, compounding, film extrusion, thermoforming and injection moulding. </t>
+  </si>
+  <si>
+    <t>Biogenic gaseous carbon</t>
+  </si>
+  <si>
+    <t>€ 6 957 584,00</t>
+  </si>
+  <si>
+    <t>TEKNOLOGIAN TUTKIMUSKESKUS VTT OY</t>
+  </si>
+  <si>
+    <t>CO2BIOCLEAN GMBH, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, SABIO SRL, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, ZERO EMISSIONS ENGINEERING BV, PIEP ASSOCIACAO POLO DE INOVACAO EMENGENHARIA DE POLIMEROS, PLUX - WIRELESS BIOSIGNALS S.A., UNIVERSITAT BAYREUTH, PROPAGROUP SPA, stichting global organization for PHA (GO!PHA), FUNDACJA UNIMOS, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
+  </si>
+  <si>
+    <t>Germany, Portugal, Finland, Italy, Luxembourg, Netherlands, Poland, Spain, Croatia</t>
+  </si>
+  <si>
+    <t>Rivoli, Италия
+  45.060739125387435, 7.554735470389081
+,   
+  Zaragoza, Испания
+  41.578085557959156, -0.8282352056836688</t>
+  </si>
+  <si>
+    <t>BIOWRAP</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/biowrap</t>
+  </si>
+  <si>
+    <t>Europeans produce 16 million tonnes of plastic packaging waste each year, with under 40% being recycled. The EU’s Packaging and Packaging Waste Regulation requires all packaging to be designed for recycling by 2030, but performance, cost, and infrastructure challenges remain. BIOWRAP aims to develop a certified 100% compostable paper-based bubble wrap alternative using patented nanocellulose fibre bonding replacing synthetic adhesives. The project will build a first-of-its-kind production facility and integrate innovations in fibre sourcing, paper formulation, coatings, and machinery to meet diverse industry needs.  This innovation directly addresses Packaging and Packaging Waste Regulation goals, enabling a scalable, circular solution to replace millions of square metres of plastic packaging, reduce marine and landfill pollution, and strengthen Europe’s sustainable manufacturing competitiveness. </t>
+  </si>
+  <si>
+    <t>Cellulose</t>
+  </si>
+  <si>
+    <t>2026-06-01
+  2031-05-31</t>
+  </si>
+  <si>
+    <t>€ 13 011 022,25</t>
+  </si>
+  <si>
+    <t>PAPAIR GMBH</t>
+  </si>
+  <si>
+    <t>RAIZ - INSTITUTO DE INVESTIGACAO DAFLORESTA E PAPEL, AARHUS UNIVERSITET, TECHNISCHE UNIVERSITAET GRAZ, OSTERREICHISCHES FORSCHUNGINSTITUT FUR CHEMIE UND TECHNIK, CAMM Solutions GmbH, LEIPA POLSKA SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, KENT-PAK Opakowania Sp. z o.o., TALLERES LEMU SL, LEIPA Georg Leinfelder GmbH, LEIPA GROUP GMBH, NAVIGATOR PAPER SETUBAL S.A., The LCA Center B.V., OutNature GmbH</t>
+  </si>
+  <si>
+    <t>Portugal, Denmark, Austria, Germany, Poland, Spain, Netherlands</t>
+  </si>
+  <si>
+    <t>Rethem, Германия
+  52.77914965948701, 9.384334322221422</t>
+  </si>
+  <si>
+    <t>PHACTUS</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/phactus</t>
+  </si>
+  <si>
+    <t>Current production of biodegradable polymers, such as polyhydroxyalkanoates (PHAs), typically employs batch or sequencing-batch processes, which restrict efficiency, reliability, and scalability. Moving towards a fully continuous production system offers the potential to reduce costs, enhance process control, increase product consistency, and improve economic and environmental sustainability by improving resource and energy efficiency and reducing greenhouse gas emissions.  PHACTUS aims to address this challenge by scaling up a first-of-its-kind fully continuous process to produce biodegradable polymers from mixed microbial cultures, covering all upstream and downstream sections. The process uses urban organic waste, including the organic fraction of municipal solid waste collected through sorting, and surplus sludge from wastewater treatment, as the main feedstock. This approach enables broader industrial adoption by turning urban organic waste into high-quality materials, combining improved efficiency with environmental benefits and strengthening European market competitiveness. </t>
+  </si>
+  <si>
+    <t>Organic waste</t>
+  </si>
+  <si>
+    <t>Organic fraction of municipal solid waste</t>
+  </si>
+  <si>
+    <t>2026-09-01
+  2029-08-31</t>
+  </si>
+  <si>
+    <t>€ 6 876 549,22</t>
+  </si>
+  <si>
+    <t>UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA</t>
+  </si>
+  <si>
+    <t>UNIVERSITA DEGLI STUDI DI VERONA, EUROPEAN BIOECONOMY BUREAU, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, NATUREPLAST, UNIVERSITY OF SOUTH WALES PRIFYSGOLDE CYMRU, UNIVERSITE DE MONTPELLIER, KIEPE Electric S.p.A., ACEA INFRASTRUCTURE SpA, Acea Ambiente S.p.A., PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, CONSIGLIO NAZIONALE DELLE RICERCHE, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, SYDDANSK UNIVERSITET, AQUAINSILICO LDA, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NOVA ID FCT - ASSOCIACAO PARA A INOVACAO E DESENVOLVIMENTO DA FCT, SIPHA SOCIETA A RESPONSABILITA LIMITATA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
+  </si>
+  <si>
+    <t>Italy, Belgium, Portugal, France, United Kingdom, Netherlands, Denmark, Croatia</t>
+  </si>
+  <si>
+    <t>Aprilia, Италия
+  41.528786930067945, 12.744140684655545</t>
+  </si>
+  <si>
+    <t>SUPREME-PILOTS</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/supreme-pilots</t>
+  </si>
+  <si>
+    <t>The global polylactic acid (PLA) market is rapidly growing. This  biodegradable, bio-based thermoplastic is used across diverse industrial sectors, from sustainable packaging to textiles and agricultural applications. Europe is a major consumer with over 40% share, yet it relies on Asia-Pacific for production. In addition, standard PLA’s technical limits restrict its use in high-value sectors such as food packaging, consumer goods, textiles, agriculture, and 3D printing, hindering its wider uptake in diverse EU markets. SUPREME-PILOTS aims to address this challenge by developing high-performance bio-based copolymers using advanced European feedstocks and a scalable production method, reactive extrusion. This approach improves PLA’s elasticity, strength, heat resistance, and versatility, while reducing energy use, waste, and production costs.  Beyond improving PLA, and demonstrating the material uptake in sectors, such as sport, urban furniture, flooring and industrial stretchable signage, the project ensures its innovations are replicable across multiple sectors, from biomedicine to electronics and transport, unlocking new market opportunities while supporting environmental sustainability and Europe’s economic competitiveness. </t>
+  </si>
+  <si>
+    <t>Other and new</t>
+  </si>
+  <si>
+    <t>Food industry sidestreams</t>
+  </si>
+  <si>
+    <t>€ 6 822 071,25</t>
+  </si>
+  <si>
+    <t>NOVAMONT SPA, COMERCIAL EDIZAR SA, FH OO FORSCHUNGS &amp; ENTWICKLUNGS GMBH, FUNDACION GAIKER, UNIVERSIDADE NOVA DE LISBOA, Competence Center CHASE GmbH, ARTIGO S.P.A., ENVICO RESEARCH SL, LC Innoway Nonprofit Korlatolt Felelossegu Tarsasag, ASOCIATIA DE STANDARDIZARE DIN ROMANIA, AM3D METALICA SL, MOSES PRODUCTOS SL, EIDGENOSSISCHE MATERIALPRUFUNGS- UND FORSCHUNGSANSTALT</t>
+  </si>
+  <si>
+    <t>Italy, Spain, Austria, Portugal, Hungary, Romania, Switzerland</t>
+  </si>
+  <si>
+    <t>Novara, Италия
+  45.4565134543474, 8.638926468694493
+,   
+  Terni, Италия
+  42.54785222010571, 12.618108697423393
+,   
+  Tarragona, Испания
+  41.2697627827541, 1.5073015243619248
+,   
+  Vizcaya, Испания
+  43.293039343223924, -2.8618034178941327
+,   
+  Zaragoza, Испания
+  41.57747633588777, -0.830150058430454
+,   
+  Cairo Montenotte, Италия
+  44.41328277898557, 8.278102374869082
+,   
+  Zaragoza, Испания
+  41.601365482436904, -0.6813335314461305</t>
+  </si>
+  <si>
+    <t>SOWISE PLUS</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/sowise-plus</t>
+  </si>
+  <si>
+    <t>Europe faces a strong dependency on imported bio‑based polymers and a limited availability of sustainable, high‑performance alternatives to fossil‑based plastics. Despite significant research progress, few solutions have been demonstrated at an industrial scale using waste‑based feedstock. SOWISE+ addresses this gap by building a first‑of‑its‑kind multipurpose biorefinery for the production of bio‑based polymers, in particular PHBV, biodegradable and biocompatible thermoplastic copolymers, from urban organic waste streams, including post‑consumer absorbent hygiene products (AHPs). The project validates an integrated and scalable industrial process capable of delivering high‑quality, fully biodegradable bio-based polyesters suitable for multiple market applications. Hosted by CONTARINA, a leading municipal waste management operator, the SOWISE+ flagship plant enables urban‑industrial symbiosis by converting heterogeneous urban waste into bio‑based polymers, supporting Europe’s circular bioeconomy, strengthening industrial competitiveness, and reducing reliance on fossil‑based plastics.  </t>
+  </si>
+  <si>
+    <t>2026-07-01
+  2031-06-30</t>
+  </si>
+  <si>
+    <t>€ 14 986 706,15</t>
+  </si>
+  <si>
+    <t>CONTARINA SPA</t>
+  </si>
+  <si>
+    <t>NOVAMONT SPA, FONDAZIONE UNIVERSITA CA FOSCARI VENEZIA, ENA SYMVOULOI ANAPTYXIS G P, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, PEZY GROUP BV, SABIO SRL, CSI, ECORYS BRUSSELS NV, PONIKVE EKO OTOK KRK DOO ZA KOMUNALNE DJELATNOSTI, SMC GROUP SRL, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, BIONANOPHARMA SOCIEDAD LIMITADA, Zdruzenie obci Holeska na triedenie a nakladanie s odpadmi, I FORIA ITALIA SRL, SOPREMA, AQUAINSILICO LDA, RENEWI NEDERLAND BV, NORMEC OWS, SIPHA SOCIETA A RESPONSABILITA LIMITATA</t>
+  </si>
+  <si>
+    <t>Italy, Greece, Portugal, Netherlands, France, Belgium, Croatia, Spain, Slovakia</t>
+  </si>
+  <si>
+    <t>Trevignano, Италия
+  45.738539867505814, 12.129116131686622
+,   
+  Lovadina di Spresiano, Италия
+  45.75355151929929, 12.27488202427592</t>
+  </si>
+  <si>
     <t>MycoStruct</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mycostruct</t>
   </si>
   <si>
     <t>Europe relies heavily on meat for protein, with 55–60% coming from meat-based sources while sustainable alternatives remain under 1% of the market. Although fungi-based mycoprotein offers a scalable, nutritious, and low-impact solution, its wider adoption is limited by complex production challenges and reliance on non-sustainable feedstocks. MycoStruct addresses meat alternative challenges by growing structured mycelium in liquid fermentation, achieving whole-cut formats with simple ingredients. This breakthrough avoids ultra-processed food production while delivering superior protein content, exceptional digestibility, and genuine meat-like texture. It uses minimal ingredients without the processing-driven complexity that constrains all existing alternatives. The process starts with corn-based sugar for early tests, then switches to agricultural by-products such as maize starch cake, potato processing wastes, and alfalfa silage. </t>
-  </si>
-[...7 lines deleted...]
-    <t>Food industry sidestreams</t>
   </si>
   <si>
     <t>2026-05-01
   2029-04-30</t>
   </si>
   <si>
-    <t>In progress</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 6 992 644,73</t>
-  </si>
-[...1 lines deleted...]
-    <t>HORIZON-JU-CBE-2025</t>
   </si>
   <si>
     <t>AS TFTAK</t>
   </si>
   <si>
     <t>HOLOSS RESEARCH - CENTRE FOR ADVANCED SCIENCE, TECHNOLOGY AND PUBLIC VALUE, ASSOCIACAO, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., BFS GROUP LIMITED, BIO BASE EUROPE PILOT PLANT VZW, NIRAS GROUP (UK) LTD, ADAMO FOODS LTD, FENIX TNT SRO, TBW RESEARCH GESMBH, HAUTE ECOLE SPECIALISEE DE SUISSE OCCIDENTALE, CELABOR SCRL, TECHNISCHE UNIVERSITEIT DELFT</t>
   </si>
   <si>
     <t>Portugal, Switzerland, United Kingdom, Belgium, Czechia, Estonia, Austria, Netherlands</t>
   </si>
   <si>
     <t>https://www.mycostruct.eu/</t>
   </si>
   <si>
     <t>Nottingham, Обединеното кралство
   52.94466957268786, -1.1558166656097664</t>
   </si>
   <si>
+    <t>FIBRIX</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/fibrix</t>
+  </si>
+  <si>
+    <t>The EU transition towards a sustainable, circular, and climate-neutral bioeconomy is critically dependent on the efficient and responsible use of its natural resources. Forests, covering over 40% of the EU’s land area, are central to this transition, yet only 60-70% of the annual biomass increment is currently mobilised for wood and fibre supply. A substantial share of feedstock, such as branches, bark, and insect-damaged wood, is used for low-value products (e.g. energy). FIBRIX puts forward a novel, funnel-shaped value chain concept that begins with a selection of untapped forest biomass types and narrows towards the production of high-performance bio-based filaments derived from cellulose and lignin. These filaments demonstrate the technical and economic viability of converting low-value biomass into advanced materials for textile, carbon fibres, and lignin-based 3D printing materials. By focusing on these high-value outputs, the project provides a tangible pathway for integrating underutilised biomass into competitive, circular, and sustainable industrial ecosystems. </t>
+  </si>
+  <si>
+    <t>€ 3 499 233,00</t>
+  </si>
+  <si>
+    <t>KAAKKOIS-SUOMEN AMMATTIKORKEAKOULU OY</t>
+  </si>
+  <si>
+    <t>SUOMEN METSAKESKUS-FINLANDS SKOGSCENTRAL, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., Tornator SRL, OCOLUL SILVIC DE REGIM GHEORGHENI SA, CENTRE TECHNOLOGIQUE NOUVELLE-AQUITAINE COMPOSITES &amp; MATERIAUX AVANCES, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS, STIFTELSEN SKOGSBRUKETS FORSKNINGSINSTITUT - SKOGFORSK, LAPPEENRANNAN-LAHDEN TEKNILLINEN YLIOPISTO LUT</t>
+  </si>
+  <si>
+    <t>Finland, Portugal, Romania, France, Latvia, Sweden</t>
+  </si>
+  <si>
+    <t>PROSCALE</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/proscale</t>
+  </si>
+  <si>
+    <t>Recent global geopolitical challenges highlight the importance of diversifying protein sources for food security and sustainability. Reducing dependence on animal proteins and the global reliance on four major crops - maize, soy, rice and wheat - through the development of alternatives such as single-cell proteins is essential for food security. Single-cell proteins also offer a more resource-efficient and climate-friendly alternative to conventional animal proteins.  PROSCALE aims to advance the production of high-quality alternative proteins for food applications by scaling up continuous fermentation processes for fungal, yeast, and bacterial single-cell proteins. The project uses food industry sidestreams, such as processing residues from potato, wheat, and vegetables, as well as by-products from baking and pasta production, as sustainable fermentation feedstocks.  The project combines upstream and downstream process innovation with a digital twin platform to optimise resource efficiency, reduce environmental impacts, and ensure scalable, safe, multifunctional protein ingredients (&gt;50% protein dry matter). These include fungal mycoproteins, yeast proteins, and bacterial proteins for applications such as meat and dairy substitutes, sports and health-conscious nutrition, and staple foods like bread and pasta.  In addition, by applying a cascaded, minimal-waste approach, co-products are reintegrated into the production cycle or transformed into non-food applications, including the conversion of side-streams into methane and CO₂-derived compounds, as well as the development of palatants for pet food applications.  </t>
+  </si>
+  <si>
+    <t>€ 6 992 742,50</t>
+  </si>
+  <si>
+    <t>CIRCE BIOTECHNOLOGIE GMBH, VAASAN YLIOPISTO, KUBARA SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, AMERIKANIKO KOLLEGIO ELLADOS, KENTRO EREVNAS, SINONIN BIOTECH GmbH, EIT FOOD, TETRA PAK PROCESSING SYSTEMS AKTIEBOLAG, DIL DEUTSCHES INSTITUT FUR LEBENSMITTELTECHNIK EV, ENIFERBIO OY, BARILLA G. E R.  FRATELLI SPA, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, STICHTING EFFOST, DUYNIE HOLDING BV, PINAR SUT MAMULLERI SANAYI VE TICARET A.S., STICHTING WAGENINGEN RESEARCH</t>
+  </si>
+  <si>
+    <t>Austria, Finland, Poland, Greece, Germany, Belgium, Sweden, Italy, France, Netherlands, /
+Türkiye</t>
+  </si>
+  <si>
     <t>PACE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pace</t>
   </si>
   <si>
     <t>Circular bioeconomy is crucial for achieving Europe’s competitive economy and climate targets, but it still faces technical and logistical barriers, and does not use waste resources to their full potential. The modernisation and integration of biorefineries, particularly through the use of local waste and sidestreams, offers sustainable solutions to boost domestic production, diversify the offer of bio-based products, and reduce environmental impact. PACE will demonstrate a first-of-its-kind full-scale biorefinery by retrofitting part of Avebe’s existing facility. This plant currently uses advanced fermentation and microbial chain elongation to convert potato juice into valuable bio-based medium-chain fatty acids (MFCAs), supporting zero-waste operations and new circular value chains in the chemical industry. The project will provide sustainable, bio-based alternatives to conventional MCFAs, which are often derived from crude oil or unsustainable palm oil. By involving a range of stakeholders through a collaborative approach, it will boost demand and acceptance of bio-based MCFAs, transforming the market. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Innovation Action – Flagship</t>
   </si>
   <si>
     <t>2026-05-01
   2030-04-30</t>
   </si>
   <si>
     <t>€ 19 999 999,75</t>
   </si>
   <si>
     <t>CHAINCRAFT BV</t>
   </si>
   <si>
     <t>STICHTING PDC RESEARCH FOUNDATION, ENA SYMVOULOI ANAPTYXIS G P, COOPERATIE KONINKLIJKE AVEBE UA, Anorel NV, INNOV AD, ECOVER CO-ORDINATION CENTER, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, SPECIALTY OPERATIONS FRANCE, SYENSQO SOLUTIONS ITALIA S.P.A., SYMRISE AG</t>
   </si>
   <si>
     <t>Netherlands, Greece, Belgium, Spain, France, Italy, Germany</t>
   </si>
   <si>
+    <t>https://pace-project.eu/</t>
+  </si>
+  <si>
     <t>Ter Apelkanaal, Нидерландия
   52.92478816830553, 7.039289017635282</t>
   </si>
   <si>
+    <t>BioCordelia</t>
+  </si>
+  <si>
+    <t>https://www.cbe.europa.eu/projects/biocordelia</t>
+  </si>
+  <si>
+    <t>The EU faces growing pressure to boost agricultural productivity sustainably amid climate change, food security, and environmental concerns. Of its 161.8 million hectares of farmland, 122.9 million hectares receive controlled-release fertilisers. Although they improve nutrient efficiency and reduce leaching while lowering dosage and costs, most rely on non-biodegradable polymer coatings that persist in soil, causing microplastic pollution and damaging soil fertility, carbon storage, and biodiversity. BIO-CORDELIA will address these challenges by developing two new categories of fully bio-based and biodegradable controlled-release fertilisers using unique lignocellulosic materials derived from underutilised sidestreams of European agricultural and forest industries. The project team will apply a patented aldehyde-assisted fractionation technology to fractionate lignocellulosic components. This technology will enable the extraction of cellulose and, for the first time, the isolation, purification, and functionalisation of native, uncondensed lignin and hemicellulose, two materials usually treated as waste. In BIO-CORDELIA, this technology will be used to valorise sustainably sourced olive pits and birch bark from Europe.  The extracted lignocellulosic materials will be used to develop two different bio-based controlled-release delivery systems, bio-matrix and bio-coating, with tailored release durations of up to two and eight months, respectively. The project will also evaluate biodegradability of the bio-matrix and bio-coating materials and their nutrient release efficacy, with focus on factors affecting the overall biodegradation process, as well as plant and soil health. Small-scale field trials in two European regions will demonstrate the viability of BIO-CORDELIA controlled-release fertilisers.</t>
+  </si>
+  <si>
+    <t>€ 3 347 178,50</t>
+  </si>
+  <si>
+    <t>Ferme de la Sarte, Minagro, SPHERA ENCAPSULATION SRL, BLOOM BIORENEWABLES SA, FUNDACION GAIKER, FERTIBERIA CORPORATE SL, VALORISATION DE LA BIOMASSE, FUNDACION EMPRESA UNIVERSIDAD GALLEGA, UNIVERSIDAD DE VIGO</t>
+  </si>
+  <si>
+    <t>Belgium, Italy, Switzerland, Finland, Spain</t>
+  </si>
+  <si>
     <t>BIG-ALGAE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/big-algae</t>
   </si>
   <si>
     <t>Macroalgae, a key feedstock for sustainable bio-based value chains, are currently used mainly in food applications. Although the European Union promotes the sector’s growth through initiatives such as EU4Algae, Europe accounts for less than 0.1% of the seaweed produced each year globally. Demand in Europe is expected to rise from approximately 270,000 tonnes in 2019 to eight million tonnes in 2030, creating a substantial supply gap and increasing reliance on imports. To expand macroalgae transformation in Europe, BIG-ALGAE aims to develop tailored biorefinery processes to extract high-value ingredients for the food, feed, cosmetics, textiles, and packaging sectors. The project will demonstrate four economically feasible and sustainable macroalgae cultivation solutions for offshore and land-based settings, including stand-alone processes and integrated macroalgae cultivation with fish aquaculture, as well as options for non-coastal urban regions, enabling wider deployment across Europe. BIG-ALGAE will bring together macroalgae primary producers, technology developers, researchers, and industrial end-users of algal ingredients, including Korean cultivation experts, to accelerate sustainable macroalgae-based value chains in Europe.  </t>
-  </si>
-[...4 lines deleted...]
-    <t>Micro/macro algae</t>
   </si>
   <si>
     <t>€ 6 999 870,25</t>
   </si>
   <si>
     <t>A4F ALGA FUEL SA</t>
   </si>
   <si>
     <t>Hochschule für Technik und Wirtschaft Berlin, BBA - ASSOCIACAO NACIONAL PARA OS BIORECURSOS MARINHOS E BIOTECNOLOGIA AZUL, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, INU RESEARCH &amp; BUSINESS FOUNDATION, UNIVERSITEIT GENT, INESC TEC - INSTITUTO DE ENGENHARIADE SISTEMAS E COMPUTADORES, TECNOLOGIA E CIENCIA, ISS INCLITA SEAWEED SOLUTIONS SA, POSEIDONADA SL, ALGAPELAGO MARINE LIMITED, FUNDACION CENTRO TECNOLOXICO DA CARNE, SMARTWATER PLANET SL, NOTPLA LIMITED, GREEN AQUA VAGOS LDA, Safiestela- Sustainable Aquafarming Investments, MIKROBIOLOGICKY USTAV AV CR V.V.I, STICHTING NEDERLANDSE WETENSCHAPPELIJK ONDERZOEK INSTITUTEN, AALBORG UNIVERSITET, UNIVERSIDAD DE VIGO</t>
   </si>
   <si>
     <t>Germany, Portugal, Belgium, South Korea, Spain, United Kingdom, Czechia, Netherlands, Denmark</t>
   </si>
   <si>
     <t>ISS Biorefinery - Polígono Industrial Arch Valadares, Av. António Coelho Moreira 304, 4405-528 Valadares, Valadares, Португалия
   41.100960866330084, -8.627725460942907</t>
   </si>
   <si>
     <t>RUBBIO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/rubbio</t>
   </si>
   <si>
     <t>Rubber, a polymer with a broad range of applications across industrial sectors, reached 28.8 million metric tonnes of global consumption in 2023 and is expected to continue growing in the coming years. The current EU market relies primarily on natural rubber (polyisoprene) from Hevea brasiliensis rubber tree plantations and on fossil-based synthetic alternatives imported from the United States and China, underscoring the need for more sustainable, local and diversified solutions. RUBBIO will address this challenge by developing sustainable, scalable, and high-performance rubber materials through the synthesis of key intermediates (2,3-butanediol and propionic acid), monomers (1,3-butadiene, acrylonitrile, and styrene), and rubber types (polybutadiene rubber - PB, SBR, NBR) from starch-rich food waste, which serves as a source of sugars for microbial fermentation.  Using biomanufacturing approaches and chemical engineering principles in an integrated manner, the project targets the decarbonisation of synthetic rubber use sectors and reduces the EU’s strategic dependence on imported natural rubber. </t>
   </si>
   <si>
-    <t>Research &amp; Innovation Action</t>
-[...4 lines deleted...]
-  <si>
     <t>€ 3 597 611,92</t>
   </si>
   <si>
-    <t>FUNDACION AITIIP</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACION TEKNIKER, ASOCIACION PARA LA PROMOCION, INVESTIGACION, DESARROLLO E INNOVACION TECNOLOGICA DE LA INDUSTRIA DEL CALZADO Y CONEXAS DE LA RIOJA, ARTIGO S.P.A., SIEC BADAWCZA LUKASIEWICZ - INSTYTUT CHEMII SUROWCOW ODNAWIALNYCH, C-SOURCE RENEWABLES LIMITED, CENTRUM TRANSFERU TECHNOLOGII - INNOVATIONS SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, CRANFIELD UNIVERSITY, CELIGNIS LIMITED, KATHOLIEKE UNIVERSITEIT LEUVEN, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, THE UNIVERSITY OF EDINBURGH</t>
   </si>
   <si>
     <t>Spain, Italy, Poland, United Kingdom, Ireland, Belgium</t>
   </si>
   <si>
     <t>CHIHIRO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/chihiro</t>
   </si>
   <si>
     <t>Natural rubber is essential to global and European industries, including medicine, transportation, and defense. However, approximately 90% of the world’s supply comes from Hevea brasiliensis rubber tree plantations concentrated in Asia, creating supply vulnerabilities for the EU. These risks are expected to intensify as demand continues to grow and is projected to increase by about 2.4% by 2031, while production faces mounting pressures from climate change, disease outbreaks, and economic constraints on the rubber tree plantations, such as competition for land with oil palm cultivation.  CHIHIRO will address this gap by unlocking the production of new materials derived from guayule bagasse, a sustainable and local wood residue, and resin, enabling the development of natural rubber and elastomers. The project aims to establish a cascade biorefinery concept that transforms all guayule fractions (latex, resin, bagasse), and potentially other European feedstocks, into high-value applications. This includes transforming nearly 100% of guayule biomass, including co-products that are currently underutilised, for the production of bio-based thermoplastic elastomer (TPE).  By advancing integrated processing and full biomass utilisation, CHIHIRO will contribute to the development of a sustainable and economically viable guayule-based rubber value chain in Europe.  </t>
   </si>
   <si>
     <t>Bio-based polymers &amp; plastics</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dedicated crops</t>
   </si>
   <si>
     <t>2026-05-01
   2030-01-31</t>
   </si>
   <si>
     <t>€ 3 484 258,67</t>
   </si>
   <si>
     <t>MOSES PRODUCTOS SL</t>
   </si>
   <si>
     <t>UNIVERSITAT ROVIRA I VIRGILI, DEUTSCHES INSTITUT FUR KAUTSCHUKTECHNOLOGIE EV, POLYMERIS, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., GUATECS, EVOENZYME SL, Miniland S.A., CELABOR SCRL</t>
   </si>
   <si>
     <t>Spain, Germany, France, Portugal, Belgium</t>
   </si>
   <si>
     <t>Purple4Life</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/purple4life</t>
   </si>
   <si>
     <t>The agricultural sector is a pillar of global food production. At the same time, it accounts for over 12% of greenhouse gas emissions in Europe alone, and widespread soil contamination from fertilisers and pesticides. As global food demand rises, the sector must adopt innovative and sustainable solutions to reduce its environmental footprint.Purple4Life aims to drive this transition by transforming food industry sidestreams into valuable, nutritious, and health-promoting ingredients using purple phototrophic bacteria (PPB). By demonstrating the feasibility of integrating PPB into food and feed production, the project seeks to enhance Europe’s innovation capacity and accelerate the shift towards a more sustainable agrifood system. Purple4Life will showcase PPB’s potential to improve nutrition, support circular economy principles, and reduce environmental impact.  </t>
   </si>
   <si>
-    <t>Food, feed &amp; cosmetics</t>
-[...1 lines deleted...]
-  <si>
     <t>Biogenic gaseous carbon, Sidestreams from industry</t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrial waste streams</t>
   </si>
   <si>
     <t>2025-06-01
   2029-05-31</t>
   </si>
   <si>
     <t>€ 3 721 693,75</t>
   </si>
   <si>
     <t>HORIZON-JU-CBE-2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONS</t>
   </si>
   <si>
     <t>UNIVERSITEIT ANTWERPEN, UNIVERSIDAD PABLO DE OLAVIDE, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, SOCIEDADE PORTUGUESA DE INOVACAO CONSULTADORIA EMPRESARIAL E FOMENTO DA INOVACAO SA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NOFIMA AS, UNIVERSITE CATHOLIQUE DE LOUVAIN, UNIVERZITA KOMENSKEHO V BRATISLAVE, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSIDAD REY JUAN CARLOS, TECHNISCHE UNIVERSITEIT DELFT</t>
   </si>
   <si>
     <t>Belgium, Spain, United Kingdom, Portugal, Germany, Norway, Slovakia, Italy, Netherlands</t>
   </si>
   <si>
     <t>https://purple4life.eu/</t>
   </si>
   <si>
     <t>RUNFASTER4EU</t>
@@ -324,53 +868,50 @@
   </si>
   <si>
     <t>Italy, Greece, Poland, Spain, Israel, Czechia, Portugal, Ireland, Romania, Serbia</t>
   </si>
   <si>
     <t>https://runfaster4eu.eu/</t>
   </si>
   <si>
     <t>Porto Torres, Италия
   40.833436405092264, 8.406587603111475
 ,   
   Crescentino, Италия
   45.19057226854397, 8.102189819976488</t>
   </si>
   <si>
     <t>LIGNOFUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lignofun</t>
   </si>
   <si>
     <t>Fossil-based chemicals contribute to pollution, GHG emissions, and resource depletion. As a natural plant material and by-product of the paper industry, lignin offers a sustainable alternative to these chemicals. However, its complex structure often results in it being burned for energy rather than being used for valuable products. Improving lignin processing can reduce reliance on fossil fuels and foster a greener economy.LIGNOFUN is an innovative project developing new technologies to convert lignin into valuable bio-based chemicals. By scaling up two advanced processes—METNIN™ and OHRIGINS™—, the project transforms waste from paper mills into ingredients for foams, nylon 66, adhesives, coatings, composites, wood panels, cosmetics, personal care items, and rubber products.  The project is driving the introduction of bio-based materials to the market, demonstrating that sustainable alternatives not only match the performance of fossil-based chemicals, but that they are also more beneficial for the environment. </t>
   </si>
   <si>
     <t>Bio-based chemicals</t>
-  </si>
-[...1 lines deleted...]
-    <t>Forestry waste</t>
   </si>
   <si>
     <t>Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>€ 7 496 382,42</t>
   </si>
   <si>
     <t>RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), FUNDACION AITIIP, METGEN OY, BUDAPESTI MUSZAKI ES GAZDASAGTUDOMANYI EGYETEM, RISE RESEARCH INSTITUTES OF SWEDEN AB, CENTRO TECNOLOGICO RIOJANO SA, IDENER RESEARCH &amp; DEVELOPMENT AIE, JUNO COMPOSITES LTD, HELIA-D KERESKEDELMI KORLATOLT FELELOSSEGU TARSASAG, FUNDACION CENER, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, CELIGNIS LIMITED, NOVELYEAST, MOSES PRODUCTOS SL, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, RISE LIGNODEMO AB</t>
   </si>
   <si>
     <t>Belgium, France, Spain, Finland, Hungary, Sweden, Ireland, Germany, /
 Türkiye</t>
   </si>
   <si>
     <t>https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Flignofun.com%…</t>
   </si>
   <si>
     <t>Kristinehamn, Швеция
   59.310172805706806, 14.10981081233181
 ,   
   Sarriguren, Испания
@@ -533,53 +1074,50 @@
     <t>SOPREMA</t>
   </si>
   <si>
     <t>Kraton Chemical B.V., UNIVERSITE DE LIEGE, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., CELLMAT TECHNOLOGIES SL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, BIOECONOMY FOR CHANGE, UNIVERSITE DE STRASBOURG, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DU BATIMENT, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, INDRESMAT SL, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Netherlands, Belgium, Spain, Germany, France</t>
   </si>
   <si>
     <t>https://hibiscus-project.eu/</t>
   </si>
   <si>
     <t>INSOIL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/insoil</t>
   </si>
   <si>
     <t>Agri-plastic pollution poses a global risk by degrading soil health, reducing soil fertility, threatening biodiversity, and contaminating water sources. Moreover, plastic production and disposal significantly contribute to GHG emissions. INSOIL tackles these challenges by developing and selecting sustainable, biodegradable alternatives to conventional plastic used in agriculture.INSOIL aims to demonstrate scalable, cost-effective solutions for creating bio-based, in-soil biodegradable products that replace conventional plastic in farming. The focus is on biopolymers, biodegradation accelerators, and active bioproducts derived from sustainable feedstocks, such as agricultural residues, plant-based materials, and other renewable resources.These bio-based products not only replace conventional plastic, but they also offer additional benefits for soil and plant health. The project will validate their performance, biodegradation rates, and agronomic benefits at pilot scale. It will also engage with key stakeholders and policymakers to ensure market adoption, regulatory compliance, and alignment with EU's bio-based economy.</t>
   </si>
   <si>
     <t>Crop residues, Food industry sidestreams, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 6 577 684,80</t>
-  </si>
-[...1 lines deleted...]
-    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA</t>
   </si>
   <si>
     <t>NOVAMONT SPA, UNIVERSITAT JAUME I DE CASTELLON, CO2BIOCLEAN GMBH, IVL SVENSKA MILJOEINSTITUTET AB, HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN HAMBURG, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, SABIO SRL, CAPSULAE, BOERENBOND PROJECTEN, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, EUROPEAN BIOPLASTICS EV, ASOCIACION VALENCIANA DE AGRICULTORES, NORMEC OWS, NORCE RESEARCH AS</t>
   </si>
   <si>
     <t>Italy, Spain, Germany, Sweden, Finland, France, Belgium, Croatia, Norway</t>
   </si>
   <si>
     <t>https://insoil.eu/</t>
   </si>
   <si>
     <t>Valencia, Испания
 ,   
   Flanders, Белгия
   51.10307827702586, 4.44033118310153
 ,   
   Valencia, Испания
   39.4745715542502, -0.37456029443180894</t>
   </si>
   <si>
     <t>CERNET</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cernet</t>
   </si>
@@ -725,53 +1263,50 @@
   <si>
     <t>€ 3 500 000,00</t>
   </si>
   <si>
     <t>SVERIGES LANTBRUKSUNIVERSITET</t>
   </si>
   <si>
     <t>INTERNATIONALER VEREIN FUR TECHNISCHE HOLZFRAGEN EV, UNIVERSITE DE LORRAINE, NOVAMECHANICS LIMITED, INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), UNILIN, MEKANIKA KREKEZ*MECHANICS CREEK, NOVAMECHANICS MONOPROSOPI IKE, ECOLE SUPERIEURE DU BOIS ESB ASSOCIATION, STICHTING IHE DELFT INSTITUTE FOR WATER EDUCATION, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FIBERLEAN TECHNOLOGIES LIMITED, THE UNIVERSITY OF BIRMINGHAM, MANIFAKTURA SRL, SCHUMANN, ADVANCED MINERALS AND RECYCLING INDUSTRIAL SOLUTIONS IKE, STEINBEIS 2I GMBH, SOPREMA, PANEPISTIMIO THESSALIAS</t>
   </si>
   <si>
     <t>France, Germany, Cyprus, Belgium, Albania, Greece, Netherlands, United Kingdom, Italy, Sweden</t>
   </si>
   <si>
     <t>https://www.woodtreat.eu/</t>
   </si>
   <si>
     <t>SPLENDOR</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/splendor</t>
   </si>
   <si>
     <t>The pulp and paper industry is a major source of black liquor, a byproduct with significant potential for producing high-value aromatic chemicals. However, current technologies rely on purified lignin, which involves expensive and resource-intensive processing.The SPLENDOR project aims to revolutionise the transformation of lignin by offering an economically viable and sustainable method for producing high-value aromatic chemicals from black liquor. The project promotes a circular economy through a rapid, one-step sustainable depolymerisation technology that converts the lignin present in black liquor from the pulping industry into targeted aromatic chemicals.By employing innovative depolymerisation technology and collaborating with key stakeholders, the project aims to accelerate the adoption of bio-based chemicals, foster a circular economy, and reduce dependence on fossil resources. </t>
   </si>
   <si>
-    <t>Lignin &amp; wood residues</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-09-01
   2028-08-31</t>
   </si>
   <si>
     <t>€ 7 318 641,00</t>
   </si>
   <si>
     <t>UNIVERSITEIT GENT</t>
   </si>
   <si>
     <t>STRANE INNOVATION, NOVA BIOCHEM LTD, RISE RESEARCH INSTITUTES OF SWEDEN AB, UNIVERSITEIT MAASTRICHT, HANSEN &amp; ROSENTHAL GMBH &amp; CO. KG, THE UNIVERSITY OF NOTTINGHAM, SOPREMA, SPECIALTY OPERATIONS FRANCE, RISE PROCESSUM AB, UPM-KYMMENE OYJ, RISE LIGNODEMO AB</t>
   </si>
   <si>
     <t>France, United Kingdom, Belgium, Sweden, Netherlands, Germany, Finland</t>
   </si>
   <si>
     <t>https://splendor-project.eu/</t>
   </si>
   <si>
     <t>Lappeenranta, Финландия
   61.07093982461803, 28.248757648619794</t>
   </si>
   <si>
     <t>WoodVALOR</t>
   </si>
@@ -854,53 +1389,50 @@
   </si>
   <si>
     <t>https://multiplyproject.eu/</t>
   </si>
   <si>
     <t>Póvoa de Santa Iria, Португалия
   38.859991036483855, -9.059587218094029</t>
   </si>
   <si>
     <t>BLUECOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bluecoat</t>
   </si>
   <si>
     <t>Surface coatings are vital for improving the sustainability, safety, and performance of materials. However, approximately 80% of paints and coatings are produced using compounds derived from fossil fuels, resulting in high energy consumption and greenhouse gas emissions.  Some coating technologies have been banned due to health and environmental concerns, underscoring the need for eco-friendly alternatives.BLUECOAT aims to tackle these challenges by developing safe and sustainable coatings from renewable sources such as biopolymers, natural fibres, bio-based plastics, and plant-based proteins from waste. The goal is to develop six high-performance coatings for industries, including maritime, textile, and construction. </t>
   </si>
   <si>
     <t>Agri-food waste, Forestry waste, Other and new</t>
   </si>
   <si>
     <t>Bioplastics, Cellulose, Food industry sidestreams, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 3 503 122,50</t>
-  </si>
-[...1 lines deleted...]
-    <t>THE UNIVERSITY OF BIRMINGHAM</t>
   </si>
   <si>
     <t>KONLECHNER DAVID, Skultuna Flexible Aktiebolag, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, FIBERLEAN TECHNOLOGIES LIMITED, ZIRKULU LIMITED, STIFTELSEN NILU, ADVANCED MINERALS AND RECYCLING INDUSTRIAL SOLUTIONS IKE, THE GOVERNORS OF THE UNIVERSITY OF ALBERTA, SVERIGES LANTBRUKSUNIVERSITET, INNOVATION IN DISSEMINATING MATERIALS TECHNOLOGIES LTD, SOPREMA, KATHOLIEKE UNIVERSITEIT LEUVEN</t>
   </si>
   <si>
     <t>Austria, Sweden, Switzerland, Italy, United Kingdom, Ireland, Norway, Greece, Canada, France, Belgium</t>
   </si>
   <si>
     <t>https://bluecoat-project.eu/</t>
   </si>
   <si>
     <t>UNICO2RN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/unico2rn</t>
   </si>
   <si>
     <t>The EU aims for climate neutrality by 2050, with a target of a 55% emission reduction by 2030. While the energy sector can transition to renewables, chemicals and materials still depend on carbon. Their production is a major source of global emissions, making sustainable alternatives essential to meeting EU climate goals. CO2, as a renewable resource, offers a viable solution for replacing fossil-based feedstocks in industry.UNICO2RN aims to show how biogenic CO2 can be converted into microbial proteins, biodegradable polyesters (PHAs), and amino acids using CO2 capture technology and fermentation. This process will improve efficiency, reduce energy consumption by up to 80%, and cut greenhouse gas emissions by 75% when fossil fuels are substituted in these processes.UNICO2RN will help advance the EU's sustainability goals by providing scalable, bio-based alternatives to fossil-derived materials, contributing to a cleaner and more sustainable future. </t>
   </si>
   <si>
     <t>Agri-food waste, Biogenic gaseous carbon, Sidestreams from industry</t>
   </si>
   <si>
     <t>Crop residues, Food industry sidestreams, Industrial waste streams</t>
   </si>
@@ -914,53 +1446,50 @@
     <t>NIZO FOOD RESEARCH BV, CO2BIOCLEAN GMBH, VEOLIA NV-SA, LESAFFRE INTERNATIONAL, SABIO SRL, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, IDENER RESEARCH &amp; DEVELOPMENT AIE, MOF TECHNOLOGIES LIMITED, AERBIO A/S, AERBIO BV</t>
   </si>
   <si>
     <t>Belgium, Netherlands, Germany, France, Italy, Spain, United Kingdom, Denmark</t>
   </si>
   <si>
     <t>https://unico2rn.eu</t>
   </si>
   <si>
     <t>Frankfurt, Германия
   50.12637813795871, 8.685990592746098
 ,   
   Geleen, Нидерландия
   50.96784651077654, 5.827331247895474</t>
   </si>
   <si>
     <t>BIOECONOMY GIANTS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioeconomy-giants</t>
   </si>
   <si>
     <t>The European Union has set ambitious climate goals on climate neutrality by 2050 and a 55% reduction in greenhouse gas emissions by 2030. Biomass has the potential to play a key role in this transition, yet 98% of available biomass in Europe is currently either landfilled, incinerated, or left to decompose. The bio-based economy sector also faces significant challenges, including a lack of collaboration across the bioeconomy, skills shortages in the primary production sector, and limited funding to scale up production.BIOECONOMY GIANTS aims to address these challenges by helping farmers, foresters, and other rural actors become key players in the bio-based economy. The project will create new cooperation models between primary producers and bio-based industries, fostering a more efficient and inclusive value chain.The project aims to integrate over 80 primary producers into the bio-based industry, driving sustainability, advancing economy practices, and contributing directly to the EU’s climate neutrality targets. </t>
   </si>
   <si>
-    <t>Coordination and Support Action</t>
-[...1 lines deleted...]
-  <si>
     <t>Market, policies &amp; awareness</t>
   </si>
   <si>
     <t>2025-06-01
   2027-11-30</t>
   </si>
   <si>
     <t>€ 3 999 466,25</t>
   </si>
   <si>
     <t>ASOCIACION CLUSTER FOOD+I</t>
   </si>
   <si>
     <t>FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS, UNIVERSITA DEGLI STUDI DELLA BASILICATA, Q-PLAN INTERNATIONAL ADVISORS PC, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, STICHTING CLIMATE-KIC INTERNATIONAL FOUNDATION, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, EUROPEAN FOREST INSTITUTE, BIO BASE EUROPE PILOT PLANT VZW, BIOEAST HUB CR, Z. U., CLUSTER ITALIA FORESTA LEGNO, WAGENINGEN UNIVERSITY, ENCO SRL, FLANDERS' FOOD, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, AINIA, UNIVERSITA DEGLI STUDI DELLA TUSCIA</t>
   </si>
   <si>
     <t>Spain, Italy, Greece, Netherlands, Finland, Belgium, Czechia, Germany</t>
   </si>
   <si>
     <t>https://bioeconomygiants.com/</t>
   </si>
   <si>
     <t>Fabulose</t>
   </si>
   <si>
@@ -990,53 +1519,50 @@
   </si>
   <si>
     <t>Germany, Austria, Italy, /
 Türkiye, Portugal, Slovenia</t>
   </si>
   <si>
     <t>https://fabulose.eu/</t>
   </si>
   <si>
     <t>ECOFUNC</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ecofunc</t>
   </si>
   <si>
     <t>The building and construction sector, valued IN €14.9 trillion in 2021 , is one of the largest industries worldwide. However, it is also a major contributor to environmental impact, responsible for 35% of global energy consumption, 37% of carbon emissions, and up to 50% of natural resource use. With current practices, the industry is not on track to meet its 2050 decarbonisation targets, highlighting an urgent need for sustainable solutions.ECOFUNC seeks to address these challenges by creating sustainable construction materials based on polyhydroxyalkanoates (PHAs), which are made by microorganisms using CO2. The project will create recyclable PHA-based panels for walls, ceilings, facades, and tiles, reducing carbon emissions and costs. It will also develop recycling methods to reuse materials in the furniture and automotive industries.  ECOFUNC unites industry leaders and researchers to showcase PHAs as a sustainable alternative in construction. Through real-world demonstrations and stakeholder engagement, it aims to drive market adoption and mainstream bio-based materials. </t>
   </si>
   <si>
     <t>Agri-food waste, Biogenic gaseous carbon, Forestry waste</t>
   </si>
   <si>
     <t>Bioplastics, Crop residues, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 154 694,50</t>
-  </si>
-[...1 lines deleted...]
-    <t>TEKNOLOGIAN TUTKIMUSKESKUS VTT OY</t>
   </si>
   <si>
     <t>HELIAN POLYMERS B.V, CO2BIOCLEAN GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, CENTRO RICERCHE FIAT SCPA, VESTAECO NONWOVENS SP ZOO, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, THE UNIVERSITY OF BIRMINGHAM, Volar Plastic Oy, AVIENT COLORANTS GERMANY GMBH, AVIENT COLORANTS ITALY SRL, FUNDACJA UNIMOS, MTU CIVITTA FOUNDATION, ACCIONA CONSTRUCCION SA, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
   </si>
   <si>
     <t>Netherlands, Germany, Belgium, Italy, Poland, Finland, Spain, United Kingdom, Estonia, /
 Türkiye</t>
   </si>
   <si>
     <t>https://ecofunc.eu/</t>
   </si>
   <si>
     <t>Madrid, Испания
   40.41640674670798, -3.6980868009264305</t>
   </si>
   <si>
     <t>MARMADE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/marmade</t>
   </si>
   <si>
     <t>With the global population expected to reach 9.8 billion by 2050, managing the planet's limited resources is becoming increasingly urgent. Despite significant advancements in sourcing alternative protein, fibres, and carbohydrates to reduce the environmental pressures on food and feed systems, finding sustainably sourced bio-based food and feed ingredients remains critical.MARMADE seeks to tackle this challenge with pioneering food and feed ingredients. The project will convert locally sourced EU crustacean waste and macroalgae biomass into high-value ingredients, including vitamins, peptides, oligosaccharides, prebiotics, postbiotics, fats, emulsifiers, and digestibility enhancers.  The project will promote sustainability and ensure rigorous safety standards for both human and animal health, thereby paving the way for future market acceptance. It aims to harness the potential of marine biomass, transforming environmental challenges into opportunities for sustainable development while advancing the circular economy across Europe. </t>
   </si>
   <si>
@@ -1124,51 +1650,51 @@
   Limerick, Ирландия
   52.66481048279667, -8.625550347541504</t>
   </si>
   <si>
     <t>MYCOCIRCLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mycocircle</t>
   </si>
   <si>
     <t>Animal-derived materials, such as chitin, collagen and squalene are widely used in cosmetics and agrochemicals. This reliance raises ethical concerns, impacts the environment, and highlights resource limitations, including the killing of three to six million sharks annually for squalene extraction.MYCOCIRCLE aims to tackle these challenges by upcycling mushroom biomass and developing sustainable biotechnological pathways for high-value materials in the cosmetics and agrochemical industries as alternatives to animal-derived products. The project brings together industry leaders and researchers to demonstrate the potential of mushroom biomass as a viable source for bio-based materials.  By advancing green biotechnology, MYCOCIRCLE seeks to reduce environmental impact and promote ethical practices, providing a more sustainable alternative for industries reliant on animal-based ingredients. </t>
   </si>
   <si>
     <t>Crop residues, Food industry sidestreams</t>
   </si>
   <si>
     <t>€ 3 486 567,50</t>
   </si>
   <si>
     <t>TECHNISCHE UNIVERSITAET MUENCHEN</t>
   </si>
   <si>
     <t>SINTEF AS, IDENER RESEARCH &amp; DEVELOPMENT AIE, NORGES MILJO-OG BIOVITENSKAPELIGE UNIVERSITET, SVERIGES LANTBRUKSUNIVERSITET, GREEN IMPULSE, GLOBAL SUSTAINABLE TRANSFORMATION GST GmbH, Magyar Gomba Kertesz Kft.</t>
   </si>
   <si>
-    <t>France, Germany, Norway, Spain, Sweden, United Kingdom, Hungary</t>
+    <t>Austria, France, Germany, Norway, Spain, Sweden, United Kingdom, Hungary</t>
   </si>
   <si>
     <t>https://mycocircle-project.eu/</t>
   </si>
   <si>
     <t>BIO-INSPIRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio-inspire</t>
   </si>
   <si>
     <t>Regional bioeconomy clusters play a crucial role in local development by connecting businesses, research institutions, and stakeholders. These clusters drive innovation, attract investments, and scale bio-based solutions. However, many clusters, particularly in less developed regions of Eastern and Southeastern Europe, face significant challenges, such as limited access to research and innovation infrastructure, weak networks, and insufficient skills of the workforce. These barriers hinder the full potential of bioeconomy growth and prevent regions from effectively tapping into opportunities for sustainable economic growth.In response to these challenges, BIO-INSPIRE aims to support and strengthen regional bioeconomy clusters in Greece, Hungary, Slovakia, Lithuania, Romania, Bulgaria, and Poland. The project's main goal is to develop a governance roadmap that provides a clear, step-by-step framework for establishing long-term, sustainable collaboration. This roadmap will help bioeconomy actors overcome existing obstacles, improve their innovation capacity, and foster cross-border cooperation to unlock new growth opportunities.By partnering with advanced clusters from Sweden and the Netherlands, the project seeks to bridge regional gaps and improve collaboration. It aims to create a legacy, providing the regions with the necessary tools to advance their R&amp;I capacity and their ability to broaden their collaboration networks, and empower regions to achieve sustainable growth and ongoing engagement in the bio-based economy. </t>
   </si>
   <si>
     <t>2025-05-01
   2028-04-30</t>
   </si>
   <si>
     <t>€ 2 999 180,00</t>
   </si>
   <si>
     <t>CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS</t>
   </si>
   <si>
     <t>ZABALA INNOVATION CONSULTING SA, ASOCIACIJA LITHUANIABIO, BIOECONOMY CLUSTER, BAY ZOLTAN ALKALMAZOTT KUTATASI KOZHASZNU NONPROFIT KFT., RISE RESEARCH INSTITUTES OF SWEDEN AB, AGROTRANSILVANIA CLUSTER, CLUSTER ZELENA SINERGIYA, GEONARDO KORNYEZETVEDELMI TERINFORMATIKAI ES REGIONALIS PROJEKTFEJLESZTO KORLATOLT FELELOSSEGU TARSASAG, STOWARZYSZENIE ZACHODNIOPOMORSKI KLASTER CHEMICZNY ZIELONA CHEMIA, ZABALA INNOVATION PORTUGAL, SOCIEDADE UNIPESSOAL LDA, RISE PROCESSUM AB, STICHTING WAGENINGEN RESEARCH, GREENOVATE ! EUROPE</t>
@@ -1369,63 +1895,60 @@
   </si>
   <si>
     <t>FARPLAS OTOMOTIV ANONIM SIRKETI, IRIS SRL, CENTRO RICERCHE FIAT SCPA, NEDERLANDSE ORGANISATIE VOOR TOEGEPAST NATUURWETENSCHAPPELIJK ONDERZOEK TNO, POLYMERIS, TUSAS-TURK HAVACILIK VE UZAY SANAYII AS, GRAPHENEA SA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, BIO ON S.P.A., RISE RESEARCH INSTITUTES OF SWEDEN AB, FUNDACION PARA LA PROMOCION DE LA INNOVACION INVESTIGACION Y DESARROLLO TECNOLOGICO EN LA INDUSTRIA DE AUTOMOCION DE GALICIA, MAIP COMPOUNDING S.R.L., DEUTSCHES ZENTRUM FUR LUFT - UND RAUMFAHRT EV, MATERIA NOVA, HYDROSOLID GMBH, CENTRE INTERNACIONAL DE METODES NUMERICS EN ENGINYERIA, UNIVERSITAT POLITECNICA DE VALENCIA, ETELATAR INNOVATION OU, FUNDACIO EURECAT, AKSA AKRILIK KIMYA SANAYII ANONIM SIRKETI, COMPOSITEC, UNIVERSIDAD CARLOS III DE MADRID, FUNDACION BCMATERIALS -  BASQUE CENTRE FOR MATERIALS, APPLICATIONS AND NANOSTRUCTURES</t>
   </si>
   <si>
     <t>/
 Türkiye, Italy, Netherlands, France, Spain, Germany, Greece, Sweden, United Kingdom, Belgium, Austria, Estonia</t>
   </si>
   <si>
     <t>https://www.biontier.eu/</t>
   </si>
   <si>
     <t>Heraklion, Гърция
   35.326706566672094, 25.118505235716537</t>
   </si>
   <si>
     <t>Zest</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zest</t>
   </si>
   <si>
     <t>Traditional protein sources struggle to meet the global demand due to the ever-growing population and sustainability concerns. The ZEST project proposes an innovative solution to this challenge: harnessing fungi-based protein production technologies.  The project focuses on optimising fermentation processes and using low-cost agricultural waste streams as feedstock to produce a variety of bio-based protein products, such as protein-enriched food and feed, as well as related bioproducts, including cosmetic ingredients.ZEST will also foster a sustainable and secure food system in line with the EU’s Farm to Fork Strategy.  </t>
   </si>
   <si>
-    <t>Crop residues</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 5 931 246,25</t>
   </si>
   <si>
     <t>TEKNOLOGISK INSTITUT</t>
   </si>
   <si>
-    <t>SENSIMATE APS, SINONIN BIOTECH GmbH, FBCD AS, FONDACIJA VIZLORE LABS, G. C. Hahn &amp; Co. Stabilisierungstechnik GmbH, NORDZUCKER AG, MARTIN FRETTLOH, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, BIOREACTORS.NET SIA, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
-[...2 lines deleted...]
-    <t>Denmark, Germany, Serbia, Spain, Latvia</t>
+    <t>Tetra Pak Processing Equipment SIA, SENSIMATE APS, SINONIN BIOTECH GmbH, FBCD AS, FONDACIJA VIZLORE LABS, G. C. Hahn &amp; Co. Stabilisierungstechnik GmbH, NORDZUCKER AG, MARTIN FRETTLOH, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
+  </si>
+  <si>
+    <t>Latvia, Denmark, Germany, Serbia, Spain</t>
   </si>
   <si>
     <t>https://zest-project.eu/</t>
   </si>
   <si>
     <t>Taastrup, Дания
   55.65752610368167, 12.273577590178233</t>
   </si>
   <si>
     <t>SingleTree</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/singletree</t>
   </si>
   <si>
     <t>European forests are facing unprecedented threats caused by the climate change. The promotion of sustainable forest management practices is vital to support Europe’s bioeconomy, counteract biodiversity loss, and boost the resilience of European forests.SingleTree aims to develop an optimised value chain for improved climate change adaptation, forest resilience, multifunctionality, and cascading use of woody biomass in precision forestry. The project will develop disruptive forest monitoring strategies based on artificial intelligence and remote sensing, adaptive single-tree level management solutions, intelligent machines for implementing single-tree operations, and improved traceability and ability to predict wood quality early in the value chain as a foundation for optimised biomass supply.</t>
   </si>
   <si>
     <t>Digital tool</t>
   </si>
   <si>
     <t>€ 4 997 527,50</t>
   </si>
   <si>
     <t>NIBIO - NORSK INSTITUTT FOR BIOOKONOMI</t>
@@ -1520,51 +2043,51 @@
     <t>Piedmont, Италия
   45.192669, 7.623273
 ,   
   Valencia, Испания
   39.455223, -0.363917
 ,   
   Friesland province, Нидерландия
   53.12641089444084, 5.827955204627835</t>
   </si>
   <si>
     <t>PROSPER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/prosper</t>
   </si>
   <si>
     <t>Bio-based plastics offer an eco-friendly alternative to fossil-based ones, with the potential for efficient recycling through chemical depolymerisation. However, sorting them from other packaging materials and recycling is still a challenge.The PROSPER project addresses this challenge by demonstrating the technically and financially viable sorting and recycling of bio-based plastics in packaging. The project integrates these plastics into current waste management practices and implements policy tools like Extended Producer Responsibility (EPR) systems. PROSPER seeks to boost demand for bio-based plastics by highlighting both their recyclability as well as their sustainable origins. Additionally, by mobilising stakeholders across the bio-based plastics supply chain, PROSPER works on promoting the sorting and recycling of bioplastics at an industrial scale.</t>
   </si>
   <si>
     <t>Plastic and composites</t>
   </si>
   <si>
     <t>€ 7 498 855,25</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, DMTR CONSULTING SRL, SUEZ, EUROPEAN BIOECONOMY BUREAU, FUNDACIO UNIVERSITARIA BALMES, BIO-TEC BIOLOGISCHE NATURVERPACKUNGEN GMBH &amp; CO.KG, FUTERRO , EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, A2A SPA, ASOCIACION DE INVESTIGACION DE LA INDUSTRIA DEL JUGUETE CONEXAS Y AFINES, SUEZ RV FRANCE, STICHTING NATIONAAL TESTCENTRUM CIRCULAIRE PLASTICS, ENVICO RESEARCH SL, PolyPerception, A2A AMBIENTE SPA, FCC MEDIO AMBIENTE SAU, PROCTER &amp; GAMBLE SERVICES COMPANY NV, STICHTING WAGENINGEN RESEARCH</t>
+    <t>NOVAMONT SPA, HILO IMPACT SRL, SUEZ, EUROPEAN BIOECONOMY BUREAU, FUNDACIO UNIVERSITARIA BALMES, BIO-TEC BIOLOGISCHE NATURVERPACKUNGEN GMBH &amp; CO.KG, FUTERRO , EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, A2A SPA, ASOCIACION DE INVESTIGACION DE LA INDUSTRIA DEL JUGUETE CONEXAS Y AFINES, SUEZ RV FRANCE, STICHTING NATIONAAL TESTCENTRUM CIRCULAIRE PLASTICS, ENVICO RESEARCH SL, PolyPerception, A2A AMBIENTE SPA, FCC MEDIO AMBIENTE SAU, PROCTER &amp; GAMBLE SERVICES COMPANY NV, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Italy, France, Belgium, Spain, Germany, Netherlands</t>
   </si>
   <si>
     <t>https://prosperbioplastics.eu</t>
   </si>
   <si>
     <t>To be decided, Белгия
   51.02996155243123, 4.878317431155315
 ,   
   To be decided, Испания
   40.887015527265774, -2.7133230369493138</t>
   </si>
   <si>
     <t>PROMOFER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/promofer</t>
   </si>
   <si>
     <t>Known as biodegradable or renewable materials, bioplastics are one of the most in-demand bio-based products. However, there is a need to improve the material’s properties and broaden its application areas to meet the market demands.PROMOFER aims to address this issue by producing high-value bioplastics applications from two kinds of feedstock - lignocellulosic biomass and food industry waste - and improving fermentation processes, as well as downstream purification. The circular bio-based products resulting from these processes can be used in geotextile net, coated paper packaging, and technical textile applications in the fashion industry.</t>
   </si>
   <si>
     <t>Food industry sidestreams, Lignin &amp; wood residues</t>
@@ -1576,53 +2099,50 @@
     <t>STICHTING PDC RESEARCH FOUNDATION, NOVAMONT SPA, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, VEGEA SRL, PAQUES BIOMATERIALS BV, BIO BASE EUROPE PILOT PLANT VZW, ELLINIKI ETAIREIA ANAPTYXIS VIOMAZAS (EL.E.A.VIOM.), RIGHT-CLICK, CELIGNIS LIMITED, GESTION AMBIENTAL DE CASTILLA-LA MANCHA SA, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, INSTITUTO REGIONAL DE INVESTIGACION Y DESARROLLO AGROALIMENTARIO Y FORESTAL DE CASTILLA-LA MANCHA</t>
   </si>
   <si>
     <t>Netherlands, Italy, Ireland, Spain, Belgium, Greece, France</t>
   </si>
   <si>
     <t>https://promofer-project.eu/</t>
   </si>
   <si>
     <t>Albacete, Испания
   38.99413332026191, -1.8600315330120116</t>
   </si>
   <si>
     <t>pHYBi</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phybi</t>
   </si>
   <si>
     <t>In Europe, the potential for cultivating industrial crops as bioeconomy feedstock lies in degraded, polluted, and saline soils, rendering them unsuitable for food crop production. Amidst the challenges confronting Europe's bioeconomy, with approximately 80% of land dedicated to settlements, agriculture, and infrastructure, the pHYBi project directly tackles the critical issue of sourcing sustainable feedstock without competing with food crop cultivation. The purpose of pHYBi is two-fold: first, to combine soil phytoremediation with lignocellulosic biomass valorisation in a circular economy model for high-value-added applications in the textile industry; and second, to establish a replicable framework for sustainable industrial crop production on degraded lands. The project proposes specific case studies involving the cultivation of woody and herbaceous crops in polluted and salt-affected soils. Additionally, pHYBi will develop and validate various strategies that involve fungi and bacteria inocula and organic and inorganic (nano) amendments to improve crop health and growth, as well as to ensure that phytomanagement practices result in improved soil conditions and ecosystem restoration. Furthermore, pHYBi emphasises social innovation, engaging stakeholders across the value chain to foster acceptance and adoption of the bio-based products. The project aims not only to address immediate challenges, but also to pave the way for broader adoption of sustainable practices in Europe's bioeconomy.</t>
   </si>
   <si>
     <t>€ 4 991 538,75</t>
   </si>
   <si>
-    <t>IDENER RESEARCH &amp; DEVELOPMENT AIE</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYTOWELT GREENTECHNOLOGIES GMBH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, UNIVERSIDAD DE BURGOS, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, STEINBEIS 2I GMBH, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE OVIEDO, UNIVERSITE MARIE ET LOUIS PASTEUR, DIGITAL INNOVATION HUB ON LIVESTOCK ENVIRONMENT AGRICULTURE &amp; FOREST</t>
   </si>
   <si>
     <t>Croatia, Germany, Italy, Spain, France</t>
   </si>
   <si>
     <t>http://www.phybi.eu</t>
   </si>
   <si>
     <t>OptiForValue</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/optiforvalue</t>
   </si>
   <si>
     <t>Forests and forestry play a crucial role in the European bioeconomy. They can act as a vital catalyst in enhancing European competitiveness, reducing reliance on non-renewable and unsustainable resources, and promoting circular production processes. However, climate change is threatening the health of forests with a negative environmental and economic impact. OptiForValue aims to optimise forest value chain management to increase their value, competitiveness and sustainability, as well as forest resilience.</t>
   </si>
   <si>
     <t>€ 4 997 361,25</t>
   </si>
   <si>
     <t>LUONNONVARAKESKUS</t>
   </si>
   <si>
     <t>LINNEUNIVERSITETET, KOMPETENZZENTRUM HOLZ GMBH, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, ERNST AND YOUNG DENKSTATT EOOD, HELSINGIN YLIOPISTO, CREATIVE OPTIMIZATION SWEDEN AB, TECHNISCHE UNIVERSITAET MUENCHEN, ERINN INNOVATION LIMITED, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, SVERIGES LANTBRUKSUNIVERSITET, FINNOS OY, UNIVERSITAET FUER BODENKULTUR WIEN, OY ARBONAUT LTD, PONSSE OYJ, METSATEHO OY, STIFTELSEN SKOGSBRUKETS FORSKNINGSINSTITUT - SKOGFORSK</t>
@@ -1644,53 +2164,50 @@
   </si>
   <si>
     <t>€ 6 609 475,50</t>
   </si>
   <si>
     <t>STICHTING PDC RESEARCH FOUNDATION, DBFZ DEUTSCHES BIOMASSEFORSCHUNGSZENTRUM GEMEINNUTZIGE GMBH, UNIVERSITEIT GENT, LESAFFRE INTERNATIONAL, BIO BASE EUROPE PILOT PLANT VZW, ADIDAS AG, MEVALDI B.V., CENTRE DE RESSOURCES TECHNOLOGIQUES EN CHIMIE ASBL-CERTECH, FIBENOL IMAVERE OU, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA</t>
   </si>
   <si>
     <t>Netherlands, Germany, Belgium, Spain, France, Estonia, Switzerland, Italy</t>
   </si>
   <si>
     <t>https://nextstep-cbe.com/</t>
   </si>
   <si>
     <t>Leipzig, Германия
   51.33994600983542, 12.373544701875467</t>
   </si>
   <si>
     <t>MANUREFINERY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/manurefinery</t>
   </si>
   <si>
     <t>While livestock is an extremely important activity for the European rural economy, it has a significant environmental impact due to the billion tonnes of manure produced annually.  MANUREFINERY will develop a smart, modular, mobile, and sustainable small-scale decentralised biorefinery that converts livestock manure into bio-based feed and fertiliser with the aim to improve the use of manure and control NH3 emissions. The project will create seven new value chains in the livestock sector, producing seven bioingredients from any type of manure.The MANUREFINERY solution has a high scalability and replicability potential through:Advanced thermo- and bio-chemical modular and mobile feedstock conversion units.Digital twin and data science for multicriteria decision-making and process optimisation, upscaling and replicability.Economic, social, environmental sustainability and circularity assessment framework.Strategies to boost the engagement of livestock stakeholders and enhance social acceptance of the solution.New sustainable and replicable business models for income diversification in the livestock sector.MANUREFINERY will run TRL 6-7 level demonstrations in two pig farms in Romania and Spain, a cow farm in Slovenia and a poultry farm in Romania, thus promoting sustainable bioeconomy in these countries.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Organic waste</t>
   </si>
   <si>
     <t>€ 7 236 512,50</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DE ARAGON</t>
   </si>
   <si>
     <t>KMETIJSKI INSTITUT SLOVENIJE - AGRICULTURAL INSTITUTE OF SLOVENIA, GUASCOR ENERGY R&amp;D SA, UNIVERSIDAD DE VALLADOLID, WAGRALIM, UNIVERSIDAD DE ZARAGOZA, UNIVERSITEIT GENT, DETRICON, UNION EUROPEENNE DU COMMERCE DU BETAIL ET DE LA VIANDE, UNIVERSITA DEGLI STUDI DI FIRENZE, TECHNOLOGIES VIO - ENERGEIAS IDIOTIKI KEFALAIOUCHIKI ETAIREIA, COMPANIA GENERAL DE COMPRAS AGROPECUARIAS SLU, COLSEN, ADVIESBURO VOOR MILIEUTECHNIEK BV, SYSPRO AUTOMATION SL, FERTINAGRO BIOTECH SL, HYDROHM, AGROVALLFARM, SLU, BIOEAST HUB CR, Z. U., INSTITUTUL NATIONAL DE CERCETARI ECONOMICE COSTIN C KIRITESCU, ENCO SRL, DENVER COM SRL, CELIGNIS LIMITED, INTERPROD INVEST SRL</t>
   </si>
   <si>
     <t>Slovenia, Spain, Belgium, France, United Kingdom, Italy, Greece, Netherlands, Czechia, Romania, Ireland</t>
   </si>
   <si>
     <t>Castile and Leon region, Испания
   42.169337, -4.761084
 ,   
   Mengeš, Словения
   46.180840, 14.570965
 ,   
   Bacu, Румъния
   44.117791, 25.827638
 ,   
   Peris, Румъния
   44.678768, 25.996976</t>
@@ -1833,51 +2350,51 @@
   <si>
     <t>COMPANIA OLEICOLA DE REFINACION Y ENVASADO SA, KEUKEN &amp; DE KONING BV, SYENSQO LABORATOIRE DU FUTUR SAS, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, ETHNICON METSOVION POLYTECHNION, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, BIO BASE EUROPE PILOT PLANT VZW, LIPIDOS SANTIGA SA, UNIVERSITA DI PISA, PROIONTA GIS VOIOU ANONYMOS VIOMICHANIKI EMPORIKI ETAIREIA, RIJKSUNIVERSITEIT GRONINGEN, CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS, GECCO BIOTECH BV, LAVANTIA NATURE SL, ENCO SRL, SPECIALTY OPERATIONS FRANCE, PROCESS DESIGN CENTER BV, ROELMI HPC SRL</t>
   </si>
   <si>
     <t>Spain, Netherlands, France, Greece, Belgium, Italy</t>
   </si>
   <si>
     <t>https://www.flexizyme.eu/</t>
   </si>
   <si>
     <t>BIOPYRANIA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biopyrania</t>
   </si>
   <si>
     <t>The European automotive and energy industries are facing the challenge of creating sustainable alternatives to fossil fuel-based products with a low environmental impact and high durability, recyclability, and safety. BIOPYRANIA offers an innovative solution to these challenges by developing synthesised bio-based pyrazine monomers via fermentative processes from European second-generation woody biomass. Expanding on previous studies of pyrazine-based polyesters at Maastricht University, BIOPYRANIA shows that incorporating pyrazines into materials results in improved properties. By leveraging these properties, the project aims to develop sustainable polyamide (PA) and polybenzimidazole (PBI) polymers for high-performance applications in automotive electrification and green hydrogen production.With the increase of automotive electrification, lightweight and high-performance materials like BIOPYRANIA polyamides are crucial. Simultaneously, the green energy sector demands clean hydrogen production, and BIOPYRANIA aims to improve anion exchange membranes with pyrazine-based polybenzimidazoles, to meet 22% of the global ’final energy‘ demand. Recycling will boost their circularity profile, while digital methodologies and comprehensive studies will support and accelerate these advancements.</t>
   </si>
   <si>
     <t>€ 4 999 785,00</t>
   </si>
   <si>
     <t>UNIVERSITEIT MAASTRICHT</t>
   </si>
   <si>
-    <t>ReSolved Technologies B.V., CENTRO RICERCHE FIAT SCPA, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, INNOVATION IN RESEARCH &amp; ENGINEERING SOLUTIONS, BIOG3D IKE, BIO BASE EUROPE PILOT PLANT VZW, HYDROLITE LTD, ARKEMA FRANCE SA, FIBENOL IMAVERE OU, B4PLASTICS, ENCO SRL, UNIVERSITAT DES SAARLANDES</t>
+    <t>ReSolved Technologies B.V., CENTRO RICERCHE FIAT SCPA, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, INNOVATION IN RESEARCH &amp; ENGINEERING SOLUTIONS, BIOG3D MONOPROSOPI I.K.E., BIO BASE EUROPE PILOT PLANT VZW, HYDROLITE LTD, ARKEMA FRANCE SA, FIBENOL IMAVERE OU, B4PLASTICS, ENCO SRL, UNIVERSITAT DES SAARLANDES</t>
   </si>
   <si>
     <t>Netherlands, Italy, Spain, Belgium, Greece, Israel, France, Estonia, Germany</t>
   </si>
   <si>
     <t>https://biopyraniaproject.eu/</t>
   </si>
   <si>
     <t>BIONEER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioneer</t>
   </si>
   <si>
     <t>As the fourth largest industry in the EU, the chemical sector is a crucial contributor to the European economy. However, it relies heavily on fossil fuels, and the limited number of existing bio-based platform chemicals are derived from sugar, starch, and oil crops, which also have a high environmental impact and deviate resources from food production. Currently however, fossil-derived chemicals have a wider range of functionalities when compared to the current bio-based chemicals.BIONEER is changing the landscape of the chemical industry by using low-cost, sustainably sourced, lignocellulosic biomass as feedstock to produce novel platform chemicals, such as liquid compounds used in the personal care and coatings sectors. It aims to widen the range of bio-based building blocks and platform molecules by demonstrating the scaled-up synthesis of a range of novel molecules and polymers from lignocellulosic biomass.With this, BIONEER building blocks made from sustainably sourced biomass will replace toxic and less environmentally friendly fossil-based building blocks, mainly bisphenol A and its derivates. </t>
   </si>
   <si>
     <t>€ 7 499 999,85</t>
   </si>
   <si>
     <t>SINTEF AS</t>
   </si>
   <si>
     <t>POLITECHNIKA POZNANSKA, LUNDS UNIVERSITET, REMMERS INDUSTRIELACKE GMBH, AIO TECH OU, METGEN OY, TETRA PAK PROCESSING SYSTEMS AKTIEBOLAG, KANSAI HELIOS SLOVENIJA DOO, UNIVERSITY OF LIMERICK, PNO INNOVATION SRL, EVONIK OPERATIONS GMBH, CELIGNIS LIMITED, CHALMERS TEKNISKA HOGSKOLA AB</t>
   </si>
@@ -2091,51 +2608,51 @@
   <si>
     <t>TEHNOLOSKI FAKULTET NOVI SAD, ISQ&amp;CTAG AUTOMOTIVE TECHNOLOGIES, LDA, CENTIMFE CENTRO TECNOLOGICO DA INDUSTRIA DE MOLDES E FERRAMENTAS ESPECIAIS, IDENER RESEARCH &amp; DEVELOPMENT AIE, IBER-OLEFF - COMPONENTES TECNICOS EM PLASTICO SA, CHIRALVISION BV, BOBO CHOSES SL, FUNDACIO EURECAT, BONLEX EUROPE SRL, MAX-PLANCK-GESELLSCHAFT ZUR FORDERUNG DER WISSENSCHAFTEN EV, NSBPROJECT SRL, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
   </si>
   <si>
     <t>Serbia, Portugal, Spain, Netherlands, Italy, Germany, Latvia</t>
   </si>
   <si>
     <t>https://polymers-5b.eu/</t>
   </si>
   <si>
     <t>CIRCLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/circle</t>
   </si>
   <si>
     <t>The CIRCLE consortium aims to boost bio-based chemical production in Europe by valorising food waste streams. The project will upgrade the capacity of an existing biogas plant to transform food waste streams and other biomasses into high-value bio-based chemicals and intermediates such as lactic acid (LA) and its derived products, including polylactic acid (PLA)-based ones.</t>
   </si>
   <si>
     <t>€ 16 977 024,75</t>
   </si>
   <si>
     <t>TRIPLE W LTD</t>
   </si>
   <si>
-    <t>FONDAZIONE ICONS, SULAPAC OY, Orgaworld Nederland B.V., BIO BASE EUROPE PILOT PLANT VZW, VAMIX, FRIESLANDCAMPINA NEDERLAND BV, ZERO EMISSIONS ENGINEERING BV, DAVINES Spa, ECOVER CO-ORDINATION CENTER, FIBENOL IMAVERE OU, 3PLW, TIPA CORP LTD, LG CHEM EUROPE GMBH, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, VOLKSWAGEN AKTIENGESELLSCHAFT</t>
+    <t>FONDAZIONE ICONS, SULAPAC OY, Orgaworld Nederland B.V., BIO BASE EUROPE PILOT PLANT VZW, VAMIX, FRIESLANDCAMPINA NEDERLAND BV, ZERO EMISSIONS ENGINEERING BV, DAVINES Spa, ECOVER CO-ORDINATION CENTER, FIBENOL IMAVERE OU, TRIPLEW, TIPA CORP LTD, LG CHEM EUROPE GMBH, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, VOLKSWAGEN AKTIENGESELLSCHAFT</t>
   </si>
   <si>
     <t>Italy, Finland, Netherlands, Switzerland, Belgium, Israel, Estonia, Germany, Greece, South Korea</t>
   </si>
   <si>
     <t>https://circle-flagship.eu/</t>
   </si>
   <si>
     <t>Amsterdam, Нидерландия
   52.361556292668375, 4.879925364141459</t>
   </si>
   <si>
     <t>BioINSouth</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioinsouth</t>
   </si>
   <si>
     <t>Bioeconomy has the potential to generate new green jobs in rural and coastal regions. However, the expansion of this sector must be balanced with environmental considerations to ensure a sustainable growth. The BioINSouth project aims to assist decision makers in southern European regions with integrating ecological limits into their bioeconomy strategies and roadmaps. Through the development of guidelines and digital tools, the project seeks to foster circular bio-based activities while minimising environmental impact.  BioINSouth targets to enhance regional competitiveness and innovation in the bio-based sectors of Southern Mediterranean European regions. By establishing regional HUBs in eight European regions (Campania - Italy, Andalusia and Asturias - Spain, Centro - Portugal, Nouvelle-Aquitaine - France, Peloponnese - Greece, Cyprus and Slovenia) and engaging a diverse range of stakeholders, including policymakers, public authorities, SMEs, and civil society, we foster collaboration and data sharing through Multi-Actor Regional Groups (MARGs).  The HUBs will facilitate collaboration and knowledge exchange, thereby enhancing regional competitiveness and innovation while also contributing to the EU's fair and green transition. Valuable know-how on the creation of the HUBs and the registration of policies, as well as insights to aid replication will be available through additional cooperation with Czech Republic (BIO EAST HUB), Turkey, and Argentina through the Advisory Committee, to create replicable models for sustainable bioeconomy development in southern Europe. </t>
   </si>
   <si>
     <t>2024-06-01
   2027-05-31</t>
   </si>
   <si>
@@ -2239,53 +2756,50 @@
   <si>
     <t>HORIZON-JU-CBE-2022</t>
   </si>
   <si>
     <t>AVANZARE INNOVACION TECNOLOGICA SL</t>
   </si>
   <si>
     <t>ENSATEC SL, CENTRO RICERCHE FIAT SCPA, POLYMERIS, NATUREPLAST, ANGEL RUIZ IBANEZ S.A., SAFRAN SA, ASOCIACION PARA LA PROMOCION, INVESTIGACION, DESARROLLO E INNOVACION TECNOLOGICA DE LA INDUSTRIA DEL CALZADO Y CONEXAS DE LA RIOJA, FUNDACION CENTRO TECNOLOGICO DE MIRANDA DE EBRO, ARKEMA FRANCE SA, CENTRE TECHNOLOGIQUE NOUVELLE-AQUITAINE COMPOSITES &amp; MATERIAUX AVANCES, MNLT INNOVATIONS IKE</t>
   </si>
   <si>
     <t>Spain, Italy, France, Greece</t>
   </si>
   <si>
     <t>https://www.thermofire-project.eu/</t>
   </si>
   <si>
     <t>SynoProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/synoprotein</t>
   </si>
   <si>
     <t>SynoProtein aims to develop and demonstrate a carbon-negative process that converts residues from sawmills into single-cell proteins for fish feed, as well as producing biochar for animal feed. Furthermore, for every dry tonne of sawmill by-product that it processes, the system can capture the equivalent of 1.97 tonnes of CO2. By transforming low-value by-products into high-value bio-products, SynoProtein will provide a sustainable alternative protein source to soybean, cultivation of which is energy and climate intensive, and wild fish protein, resources of which are limited. It will thus help to meet future protein demand, while addressing negative environmental impacts of and adding value to of sawmill residue management and aquaculture. </t>
   </si>
   <si>
-    <t>Biogenic gaseous carbon</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-09-01
   2028-02-29</t>
   </si>
   <si>
     <t>€ 4 995 504,75</t>
   </si>
   <si>
     <t>WAI ENVIRONMENTAL SOLUTIONS AS</t>
   </si>
   <si>
     <t>SINTEF ENERGI AS, DECHEMA GESELLSCHAFT FUR CHEMISCHETECHNIK UND BIOTECHNOLOGIE, SKRETTING AQUACULTURE RESEARCH CENTRE AS, NOFIMA AS, RISE RESEARCH INSTITUTES OF SWEDEN AB, SINTEF AS, BERGENE HOLM AS, HOEGSKOLAN I BORAS, DANMARKS TEKNISKE UNIVERSITET, AERBIO A/S, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, AERBIO BV</t>
   </si>
   <si>
     <t>Norway, Germany, Sweden, Denmark, Netherlands</t>
   </si>
   <si>
     <t>https://synoprotein.eu/</t>
   </si>
   <si>
     <t>Vestfold, Норвегия
   59.278527756175535, 10.417633291976086</t>
   </si>
   <si>
     <t>SYLPLANT</t>
   </si>
@@ -2368,50 +2882,53 @@
   <si>
     <t>2023-09-01
   2027-08-31</t>
   </si>
   <si>
     <t>€ 4 468 890,75</t>
   </si>
   <si>
     <t>RIGAS TEHNISKA UNIVERSITATE, INSTITUT ZA CELULOZO IN PAPIR, ADLER-WERK LACKFABRIK JOHANNBERGHOFFER GMBH &amp; CO KG, HOLZFORSCHUNG AUSTRIA OSTERREICHISCHE GESELLSCHAFT FUR HOLZFORSCHUNG, CLIC INNOVATION OY, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, METSALIITTO OSUUSKUNTA, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, GORICANE TOVARNA PAPIRJA MEDVODE DD, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
   </si>
   <si>
     <t>Latvia, Slovenia, Austria, Finland, Germany, Spain, Luxembourg, /
 Türkiye</t>
   </si>
   <si>
     <t>https://superbark.eu/</t>
   </si>
   <si>
     <t>ROBOCOOP-EU</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/robocoop-eu</t>
   </si>
   <si>
     <t>Large-scale roll-out of the bioeconomy requires the establishment of new cooperative business models involving primary producers and other stakeholders. Implemented in three regions – Extremadura, Spain; Apulia, Italy; and West Macedonia, Greece – ROBOCOOP-EU proposes circular regional business models for the use of waste streams from three agricultural sectors: grape, olive and stone fruit cultivation. The project will organise living labs, where stakeholders from along the bio-based value chain will work together to design and develop a profitable, zero-waste, multi-feedstock, industrial-scale biorefinery. This will offer new business opportunities for small and medium-scale farms and cooperatives, leading to a more diverse portfolio of bio-based products, a smaller ecological footprint and increased revenues and social impact. </t>
+  </si>
+  <si>
+    <t>Completed</t>
   </si>
   <si>
     <t>€ 4 751 936,41</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE EXTREMADURA</t>
   </si>
   <si>
     <t>LA ENOLOGICA EXTREMENA SA, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INTERNET OF FOOD ALLIANCE SUPPORT OFFICE IKE, ETHNICON METSOVION POLYTECHNION, FUNDACION FUNDECYT - PARQUE CIENTIFICO Y TECNOLOGICO DE EXTREMADURA, NATAC BIOTECH SL, SAT SATIBA, BIO BASE EUROPE PILOT PLANT VZW, AGRUPACION DE COOPERATIVAS VALLE DEL JERTE SOCIEDAD COOPERATIVA LIMITADA, KOKKALIARIS IOANNIS, TROIL VEGAS ALTAS SOCIEDAD COOPERATIVA DE ULTERIOR GRADO, AGROTIKOS SYNETAIRISMOS VELVENTOU H DIMITRA, FUNDACION CENTRO DE EXCELENCIA EN INVESTIGACION DE MEDICAMENTOS INNOVADORES EN ANDALUCIA, ARION ILAC SANAYI TICARET ANONIM SIRKETI, CENTRO INTERNAZIONALE DI ALTISTUDI AGRONOMICI MEDITERRANEI, SIEC BADAWCZA LUKASIEWICZ INSTYTUT NOWYCH SYNTEZ CHEMICZNYCH, CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS, ROELMI HPC SRL</t>
   </si>
   <si>
     <t>Spain, Belgium, Greece, United Kingdom, /
 Türkiye, Italy, Poland, Netherlands</t>
   </si>
   <si>
     <t>REDYSIGN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/redysign</t>
   </si>
   <si>
     <t>Thanks to the development and implementation of several innovative technologies with a strong focus on the efficient use of energy, water and chemicals, REDYSIGN will thoroughly redesign a ubiquitous, complex, multi-material product, – the fresh meat packaging used by millions of people every day – to make it fully bio-based, smart and recyclable at conventional paper recycling mills. To achieve this goal, every intermediate product in the packaging – the tray, the barrier coating, the absorbent pad and the transparent film – will be made almost exclusively of wood constituents (fibres, micro/nanofibres, lignin and sugars which have been chemically or enzymatically modified) and integrated with two food quality sensors: one to detect rotting, one to detect breaks in the cold chain. Two innovations are being implemented to enhance recycling efficiency. The first involves using specific identification markers to sort bio-contaminated products accurately. This improves the overall effectiveness of the recycling process. The second innovation is the utilization of advanced oxidation treatments, which not only sanitize the materials but also reduce energy consumption, making the recycling process more environmentally friendly. </t>
   </si>
   <si>
     <t>Cellulose, Lignin &amp; wood residues</t>
@@ -2828,53 +3345,50 @@
 Türkiye</t>
   </si>
   <si>
     <t>https://countless-project.eu/</t>
   </si>
   <si>
     <t>Mol, Белгия
   51.20659409202555, 5.11743549820123</t>
   </si>
   <si>
     <t>Zelcor</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zelcor</t>
   </si>
   <si>
     <t>Lignocellulosic feedstocks (dry matter plant biomass) are commonly used in the production of biofuels and bio-based chemicals. However, a major disadvantage of these feedstocks is the presence of substantial amounts of lignin, an aromatic polymer that is difficult to break down. This so called "recalcitrance" means lignocellulosic feedstock is often considered primarily as a waste product, utilised to produce energy through burning.
 The Zelcor project intends to demonstrate the feasibility of transforming lignocellulose recalcitrant side streams (lignocellulosic residues from ethanol production, lignins dissolved during pulping and lignin-like humins formed by sugars conversion) into high added-value bio-based products, including fine chemicals. This will be achieved by combining chemical and enzymatic catalysis with insect-based bioconversion.
 Demonstrating of the project's feasibility will be performed by process scaling-up, formulation of end-product prototypes and value chain sustainability and safety assessment.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-02-28</t>
   </si>
   <si>
-    <t>Completed</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 5 256 993,00</t>
   </si>
   <si>
     <t>H2020-BBI-PPP-2015-02</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE L ENVIRONNEMENT INDUSTRIEL ET DES RISQUES - INERIS, ARTERRA BIOSCIENCE SPA, INSTITUT NATIONAL DES SCIENCES APPLIQUEES DE TOULOUSE, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, AALTO KORKEAKOULUSAATIO SR, YNSECT, BIOME TECHNOLOGIES PLC, TEREOS PARTICIPATIONS, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, UNIVERSITE PARIS XII VAL DE MARNE, UNIVERSITY OF WARWICK, UNIVERSITE D'AIX MARSEILLE, Quantis Sarl, SABIC PETROCHEMICALS BV, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>United Kingdom, France, Italy, Germany, Netherlands, Finland, Switzerland</t>
   </si>
   <si>
     <t>http://zelcor.eu/</t>
   </si>
   <si>
     <t>SusBind</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susbind</t>
   </si>
   <si>
     <t>Currently, wood boards such as Particle Board (PB) and Medium Density Fibreboard (MDF) rely on the use of fossil-based binders, mainly formaldehyde-based binders. Although there has been a great deal of investigation into potential alternatives, to date none of the bio-based alternatives have performed satisfactorily on an industrial scale.
@@ -3007,53 +3521,50 @@
   </si>
   <si>
     <t>UNIVERSITE DE FRANCHE-COMTE</t>
   </si>
   <si>
     <t>CERA APS, WILSON BENESCH LTD, UNIVERSITE DIJON BOURGOGNE, UNIVERSITE DE TECHNOLOGIE DE TARBES, UNIVERSITY OF DERBY, ECOLE NATIONALE SUPERIEURE ARTS INDUSTRIES TEXTILES, MARZOTTO LANE GAETANO MARZOTTO &amp; FIGLI SPA, BIOECONOMY FOR CHANGE, NPSP BV, CERZOO S.R.L., UNIVERSITY OF BRISTOL, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, EADCO GMBH, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS, KATHOLIEKE UNIVERSITEIT LEUVEN, AKZO NOBEL FUNCTIONAL CHEMICALS BV, UNIVERSITA CATTOLICA DEL SACRO CUORE, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT, STOCKHOLMS UNIVERSITET, ECOLE NATIONALE SUPERIEURE DE CHIMIE DE PARIS</t>
   </si>
   <si>
     <t>France, United Kingdom, Italy, Netherlands, Germany, Belgium, Sweden</t>
   </si>
   <si>
     <t>https://www.ssuchy.eu/</t>
   </si>
   <si>
     <t>VEHICLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/vehicle</t>
   </si>
   <si>
     <t>Modern pulp mills seek to valorise as many components as possible from their feedstock. This offers benefits to both the pulp mills – making them more profitable – and society, by reducing the environmental impacts. However, this process faces a number of challenges, including low technology readiness levels and competition from cheap fossil fuels. For second-generation biorefineries, it is vital to overcome these challenges.
 For pulp mills, the main side-stream is hemicellulose-containing process liquors, which have little commercial value, given the difficulties isolating and purifying the hemicellulose carbohydrates. However, the high level of hemicellulose in both hard and soft woods represents a vast untapped carbohydrate resource available for production of high-value products. It also represents a large potential revenue stream for modern biorefineries, helping underpin their long-term viability.
 The VEHICLE project will demonstrate novel biotechnological and non-biotechnological technologies for valorising dilute hemicellulose-containing side-streams from pulp mills.</t>
   </si>
   <si>
-    <t>Cellulose</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-05-01
   2023-04-30</t>
   </si>
   <si>
     <t>€ 5 872 354,13</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2018</t>
   </si>
   <si>
     <t>NOVAMONT SPA, AVANTIUM RENEWABLE POLYMERS BV, FUNDACIO UNIVERSITARIA BALMES, ECOHELIX AB, METGEN OY, MATER-BIOTECH SPA, SPINVERSE  OY, AVANTIUM SUPPORT BV, FIBENOL IMAVERE OU, KEMIRA OYJ</t>
   </si>
   <si>
     <t>Italy, Netherlands, Spain, Sweden, Finland, Estonia</t>
   </si>
   <si>
     <t>http://www.vehicle-project.com</t>
   </si>
   <si>
     <t>Domsjö, Швеция
   63.270736637147614, 18.697304827191928</t>
   </si>
   <si>
     <t>PEFerence</t>
   </si>
@@ -3091,53 +3602,50 @@
   </si>
   <si>
     <t>Oxidative enzymes have the potential to substantially improve the economic and environmental sustainability of biorefineries. However, enzyme-based processes rely on costly and relatively slow enzyme engineering technologies before the industrial implementation of the enzymatic processes can be considered. This has prevented their widespread uptake. The SMARTBOX project is designed to address this perception and to make oxidative biocatalysis an effective approach in biorefining.SMARTBOX will develop an advanced computational engineering platform specifically for oxidative enzymes, capable of automatically screening for improved enzyme variants with a high degree of automation by using e.g. machine learning. This should reduce the time and costs associated with oxidative enzyme engineering by ten-fold compared to the current state of the art approaches.Already during SMARTBOX, the platform is applied to make a number of biorefining processes more sustainable and to create new ways of valorising lignin and carbohydrates. In the long term, this will offer a significant economic opportunity for biorefineries and decrease their environmental impact.</t>
   </si>
   <si>
     <t>2019-05-01
   2023-10-31</t>
   </si>
   <si>
     <t>€ 3 924 163,00</t>
   </si>
   <si>
     <t>COVESTRO DEUTSCHLAND AG, BORREGAARD AS, UNIVERSIDADE NOVA DE LISBOA, UNIVERSITA DEGLI STUDI DI PAVIA, ZYMVOL BIOMODELING SL, B4PLASTICS, RIJKSUNIVERSITEIT GRONINGEN, AVA BIOCHEM BSL AG, Quantis Sarl, KATHOLIEKE UNIVERSITEIT LEUVEN</t>
   </si>
   <si>
     <t>Germany, Norway, Belgium, Portugal, Italy, Spain, Netherlands, Switzerland</t>
   </si>
   <si>
     <t>DEEP PURPLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/deep-purple</t>
   </si>
   <si>
     <t>The EU generates almost 140 million tonnes of urban organic waste every year. Around 75 % of this is incinerated or landfilled and has a major environmental impact. It is also a lost opportunity as much of this waste has the potential to be recycled. The main reason why the various waste streams are not recycled is that current methods of valorisation have low performance, high carbon footprint, and most nutrients are dissipated. The waste streams are also highly heterogeneous and diluted, meaning that efforts to separate them at source are difficult.To address this challenge and recover the potential from these urban waste streams, the DEEP PURPLE project demonstrated a method to transform diluted urban organic waste, including mixed waste streams, the organic fraction of municipal solid waste, wastewater and sewage sludge into a sustainable source of feedstock for various bio-based industries, such as plastics, construction, fertilisers, and personal care and cosmetics.  DEEP PURPLE has implemented a novel multi-platform biorefinery concept (using biomass, cellulose, and biogas as sources) to replace current harmful to the environment practices.  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Organic fraction of municipal solid waste</t>
   </si>
   <si>
     <t>2019-05-01
   2024-04-30</t>
   </si>
   <si>
     <t>€ 6 983 049,99</t>
   </si>
   <si>
     <t>FCC AQUALIA SA</t>
   </si>
   <si>
     <t>NOVAMONT SPA, ASOCIACION ESPANOLA DE NORMALIZACION, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, UNIVERSIDAD DE VALLADOLID, ACTIVATEC LTD, NATUREPLAST, MATER-BIOTECH SPA, AGRO INNOVATION INTERNATIONAL, SEVEROMORAVSKE VODOVODY A KANALIZACE OSTRAVA AS, HIDROTEC TECNOLOGIA DEL AGUA SL, FUNDACION UNIVERSIDAD DE VALLADOLID, BRUNEL UNIVERSITY LONDON, UNIVERSIDAD REY JUAN CARLOS, RNB, S.L, FCC MEDIO AMBIENTE SAU, INVESTORNET-GATE2GROWTH APS, ALCHEMIA-NOVA RESEARCH &amp; INNOVATION GEMEINNUTZIGE GMBH</t>
   </si>
   <si>
     <t>Italy, Spain, United Kingdom, France, Czechia, Denmark, Austria</t>
   </si>
   <si>
     <t>https://deep-purple-project.eu/</t>
   </si>
   <si>
     <t>Linares, Испания
   38.092836977944096, -3.6694621030000802
 ,   
   Madrid, Испания
@@ -3215,53 +3723,50 @@
   </si>
   <si>
     <t>€ 4 156 356,25</t>
   </si>
   <si>
     <t>LUNDS UNIVERSITET, ABS-INTERNATIONAL, NEDERLANDSE ORGANISATIE VOOR TOEGEPAST NATUURWETENSCHAPPELIJK ONDERZOEK TNO, NOVOZYMES A/S, MATIS OHF, REGION MIDTJYLLAND, Fermentationexperts AS, DANMARKS TEKNISKE UNIVERSITET, HORTIMARE AS, SPF OCEAN RAINFOREST, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Sweden, Belgium, Netherlands, Denmark, Iceland, Norway, Faroe Islands</t>
   </si>
   <si>
     <t>https://www.macrocascade.eu/</t>
   </si>
   <si>
     <t>WASEABI</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/waseabi</t>
   </si>
   <si>
     <t>Aquatic biomass processing is a sizeable European industrial sector, with a turnover approaching €30 million and employing more than 120,000 people. However, the sector is facing increasing pressure from rising costs and falling margins. At the same time, existing resources are not being used sustainably, with substantial inefficiency – up to 70 per cent - ending up at best as by-products or side streams, at worst as waste.
 Processes that could exploit these resources more effectively would, therefore, be highly desirable. However, for aquatic biomass to become more widely accepted, it needs to be of consistent quality. This means solving several challenges involving transportation, handling and storage, while the technology for processing needs to be scaled up beyond laboratory level.
 The WASEABI project is designed to solve some of these challenges and allow more effective exploitation of aquatic resources. It will develop solutions for storage and sorting as well as decision tools that will secure an efficient, sustainable supply system from typical European aquaculture, fisheries and aquatic processing industries. This will provide the opportunity to valorise these into potentially marketable products.</t>
   </si>
   <si>
-    <t>Fishery by-product</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 3 197 397,00</t>
   </si>
   <si>
     <t>DANMARKS TEKNISKE UNIVERSITET</t>
   </si>
   <si>
     <t>UNIVERSITEIT GENT, FBCD AS, SWEDEN PELAGIC AB, BARNA SA, JEKA FISH A/S, PESCADOS MARCELINO, S.L., NUTRITION SCIENCES, FUNDACION AZTI - AZTI FUNDAZIOA, ALFA LAVAL TECHNOLOGIES AB, EIT FOOD CLC SOUTH S.L., ROYAL GREENLAND SEAFOOD A/S, CHALMERS TEKNISKA HOGSKOLA AB</t>
   </si>
   <si>
     <t>Belgium, Denmark, Sweden, Spain, France</t>
   </si>
   <si>
     <t>https://www.waseabi.eu/</t>
   </si>
   <si>
     <t>LIBRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/libre</t>
   </si>
   <si>
     <t>The global carbon fibre based composites market is worth an estimated €25 bn. However, using fossil resources to produce the main precursor for carbon fibre, polyacrylonitrile, has limited production capability and high costs. In addition, it depends on finite resources. This means that the development of an alternative source of polyacrylonitrile, using innovative and novel bio-industrial feedstocks and processes, has huge potential to deliver an economic win-win.
 The LIBRE project will utilise lignin-rich side stream feedstock from the pulp and paper industry, blended with a biopolymer precursor fibre, to create a more resource-efficient and sustainable carbon fibre production process.
 The ultimate aim of the LIBRE project is to create carbon fibre materials with a superior structure that will open up potential new markets.</t>
   </si>
@@ -3598,53 +4103,50 @@
 ,   
   Avaldsnes, Норвегия
   59.33647663626069, 5.30108972690765
 ,   
   Melle, Белгия
   50.99541336452855, 3.8173095846547787</t>
   </si>
   <si>
     <t>EXCornsEED</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/excornseed</t>
   </si>
   <si>
     <t>The EXCornsEED project will combine chemistry, biology, engineering and biotechnology tools and expertise to develop and validate processes for recovering a range of bioactive compounds from bioethanol and biodiesel refinery sidestreams, specifically corn oil from bio-ethanol and rapeseed meal.
 It will valorise the potential of the sidestreams of these two growing sectors at a time when changes in legislation on liquid biofuels are likely to strongly increase demand for biofuels will maximise the value of biofuels production and make them increasingly competitive.</t>
   </si>
   <si>
     <t>2018-06-01
   2023-02-28</t>
   </si>
   <si>
     <t>€ 4 259 297,00</t>
   </si>
   <si>
-    <t>UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA</t>
-[...1 lines deleted...]
-  <si>
     <t>DANONE GLOBAL RESEARCH &amp; INNOVATION CENTER BV, ENVIRAL AS, PNO DIGITAL SRL, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, DR LAURANNE SOCIETA A RESPONSABILITA LIMITATA, BIOZOON GMBH, INSTITUTUL NATIONAL DE CERCETARE DEZVOLTARE PENTRU CHIMIE SI PETROCHIMIE ICECHIM, HIGHCHEM SRO, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, CONSIGLIO PER LA RICERCA IN AGRICOLTURA E L'ANALISI DELL'ECONOMIA AGRARIA, CELABOR SCRL, PROCTER &amp; GAMBLE SERVICES COMPANY NV</t>
   </si>
   <si>
     <t>Netherlands, Slovakia, Italy, Spain, Germany, Romania, Switzerland, Belgium</t>
   </si>
   <si>
     <t>http://www.excornseed.eu</t>
   </si>
   <si>
     <t>AQUABIOPROFIT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/aquabioprofit</t>
   </si>
   <si>
     <t>Across Europe, hundreds of thousands of tons of marine side-stream products such as fish heads, backbones and intestines are discarded.The AQUABIOPRO-FIT project aims to convert residual biomass and industry side streams into ingredients for food, feed and other high value markets.The AQUABIOPRO-FIT project is expected to cover Technology Readiness Levels (TRL) 3 and 5.</t>
   </si>
   <si>
     <t>2018-04-01
   2022-12-31</t>
   </si>
   <si>
     <t>€ 3 349 527,00</t>
   </si>
   <si>
@@ -3682,53 +4184,50 @@
     <t>UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, LIVEGREEN SOCIETA AGRICOLA SRL, GREENSEA SAS</t>
   </si>
   <si>
     <t>Ireland, Italy, France</t>
   </si>
   <si>
     <t>https://www.spiralg.eu/</t>
   </si>
   <si>
     <t>Meze, Франция
   43.4357348556332, 3.6031393217288565
 ,   
   Arborea, Италия
   39.77442428887859, 8.579520876004686</t>
   </si>
   <si>
     <t>TECH4EFFECT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tech4effect</t>
   </si>
   <si>
     <t>As we strive for a genuinely circular economy, greater efficiency in how we manage our renewable resources becomes increasingly important. This is particularly true of Europe’s forests – a major source of sustainable materials and essential to Europe’s ambitions as a leading bioeconomy.
 Increased biomass demand generates a need for more accessible forests to maintain a sustainable supply and maximise the value of this resource. TECH4EFFECT aims to deploy technological advances to advance forest management to a new level. The project will increase efficiencies including both lowering the cost and the environmental impact of harvesting from forests.
 By developing a state-of-the-art knowledge-based decision-support system aimed at increasing efficiency, TECH4EFFCT will offer a novel way to exploit the increasing amounts of data generated in modern forestry. TECH4EFFECT seeks to implement the developed efficiency management tool in five participating countries.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sustainable forestry</t>
   </si>
   <si>
     <t>2016-10-01
   2021-06-30</t>
   </si>
   <si>
     <t>€ 4 999 902,50</t>
   </si>
   <si>
     <t>KURATORIUM FUR WALDARBEIT UND FORSTTECHNIK (KWF) GMBH, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, OESTERREICHISCHE BUNDESFORSTE AG, UNIVERSITY OF THE SUNSHINE COAST, GEORG-AUGUST-UNIVERSITAT GOTTINGEN STIFTUNG OFFENTLICHEN RECHTS, CO NA I BO, KOBENHAVNS UNIVERSITET, EUROPEAN FOREST INSTITUTE, LUONNONVARAKESKUS, LATSCHBACHER GMBH, KONRAD FORSTTECHNIK GMBH, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSITAET FUER BODENKULTUR WIEN, STATSKOG SF, IBENSOFT APS, NORSKOG, RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION (RTDS VEREIN, ENGL. RTDS ASSOCIATION), PONSSE OYJ, SKOVDYRKERFORENINGEN OST AMBA, STELLENBOSCH UNIVERSITY</t>
   </si>
   <si>
     <t>Germany, Norway, Poland, Austria, Australia, Italy, Denmark, Finland, South Africa</t>
   </si>
   <si>
     <t>http://www.tech4effect.eu/</t>
   </si>
   <si>
     <t>GreenProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/greenprotein</t>
   </si>
   <si>
     <t>The economic costs of food waste are reckoned to total around € 705 bn globally. There are also significant hidden environmental and social costs. Meanwhile, the EU imports around 77 percent of its food and feed protein requirements, leaving it economically vulnerable and dependent on unsustainable and expensive animal protein. RuBisCO protein is found in all green vegetables and plants and represents around 50 percent of the total protein content of green leaves.
@@ -5180,51 +5679,51 @@
     <t>Moerstraten, Нидерландия
   51.53993037146844, 4.340439738768195
 ,   
   Ghent, Белгия
   51.13628316307453, 3.7896515797600108</t>
   </si>
   <si>
     <t>BIOnTop</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biontop</t>
   </si>
   <si>
     <t>A significant proportion of used plastics – in some countries more than two-thirds – is either incinerated or sent to landfill; with only a small proportion recycled. If the EU is to realise its ambitions of delivering a genuinely circular economy, this needs to change.
 BIOnTop will develop a range of complementary bio-plastics and coatings, where possible derived from readily-available agro-food by-products, with improved biodegradability properties. It will validate these bioplastics, coatings and biocomposites for use in food and personal care packaging and determine their potential environmental impact and economic feasibility compared with existing products.
 In addition, it will recommend relevant applications for these new bio-based products taking into account the growing consumer and end user demand for more sustainable packaging. It will approach this by reaching out to, consulting with and encouraging an exchange of knowledge with, stakeholders throughout the bio-based value chain.</t>
   </si>
   <si>
     <t>2019-06-01
   2023-05-31</t>
   </si>
   <si>
     <t>€ 4 219 696,74</t>
   </si>
   <si>
-    <t>INNOTECH COEXPAN-EMSUR SL, SIOEN INDUSTRIES NV, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, QUESERIAS ENTREPINARES SA, TOTALENERGIES CORBION BV, PLANET BIOPLASTICS SRL, SILON SRO, UBESOL SL, ROMEI SRL, CONSORZIO INTERUNIVERSITARIO NAZIONALE PER LA SCIENZA E TECNOLOGIA DEI MATERIALI, ARCHA SRL, UNIVERSITA DI PISA, MOVIMENTO CONSUMATORI APS, WEAREBIO OU, HOCHSCHULE ALBSTADT-SIGMARINGEN, OWS RESEARCH FOUNDATION PS, ENCO SRL, EUROPEAN BIOPLASTICS EV, CRISTOBAL MESEGUER SA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA</t>
+    <t>INNOTECH CENTRO DE INNOVACION S L, SIOEN INDUSTRIES NV, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, QUESERIAS ENTREPINARES SA, TOTALENERGIES CORBION BV, PLANET BIOPLASTICS SRL, SILON SRO, UBESOL SL, ROMEI SRL, CONSORZIO INTERUNIVERSITARIO NAZIONALE PER LA SCIENZA E TECNOLOGIA DEI MATERIALI, ARCHA SRL, UNIVERSITA DI PISA, MOVIMENTO CONSUMATORI APS, WEAREBIO OU, HOCHSCHULE ALBSTADT-SIGMARINGEN, OWS RESEARCH FOUNDATION PS, ENCO SRL, EUROPEAN BIOPLASTICS EV, CRISTOBAL MESEGUER SA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Spain, Belgium, Netherlands, Italy, Czechia, Estonia, Germany, Croatia</t>
   </si>
   <si>
     <t>https://biontop.eu</t>
   </si>
   <si>
     <t>PHERA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phera</t>
   </si>
   <si>
     <t>Mating disruption offers an effective solution to pest control and an alternative to current chemical-based insecticides. This approach uses insect sex pheromones to disrupt their reproductive cycles. Unlike chemical-based pesticides, it preserves biodiversity and has no environmental toxicity.
 Although the science of mating disruption has been understood and proven for some 20 years, the cost of pheromone production has been a barrier to its deployment. However, research into production via fermentation methods has been under development for around five years. This will be able to produce pheromones at a fraction of the cost of the synthetic alternatives. The dramatic drop in price will move mating disruption for pest protection out of its current niche of high-value crops and make it affordable and accessible for large-scale row crops.
 Creating an effective biotech-based method for producing pheromones will address this challenge and allow for the wider deployment of this solution. PHERA brings together the required expertise in production and formulation.</t>
   </si>
   <si>
     <t>2020-03-01
   2023-08-31</t>
   </si>
   <si>
     <t>€ 6 402 164,00</t>
   </si>
@@ -5833,53 +6332,50 @@
   </si>
   <si>
     <t>DSM MATERIALS SCIENCE CENTER BV, API EUROPE MONOPROSOPI ETAIREIA PERIORISMENIS EFTHINIS YPIRESION EREVNAS KAI MELETIS STIN VIOTECHNOLOGIA, BORREGAARD AS, BIOCLEAVE LIMITED, NOVASEP PROCESS, PHYTOWELT GREENTECHNOLOGIES GMBH, BIO REFINERY DEVELOPMENT BV, BIOPROCESS PILOT FACILITY BV, METGEN OY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, SUEZ GROUPE, AVANTIUM CHEMICALS BV, ELKEM CARBON AS, VEOLIA ENVIRONMENTAL SERVICES BELUX, SYNVINA CV, DSM V BV, HAVENBEDRIJF ROTTERDAM NV</t>
   </si>
   <si>
     <t>Netherlands, Greece, Norway, United Kingdom, France, Germany, Finland, Belgium</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720710</t>
   </si>
   <si>
     <t>NeoCel</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/neocel</t>
   </si>
   <si>
     <t>As the world’s population increases, it needs more textiles. A source with great potential for long term increase in production volumes are man-made cellulosic fibres.
 The NeoCel project will develop innovative and techno-economically feasible processes for producing high quality textile fibres from reactive high cellulose pulps. It will enhance the use of cellulose from sustainable sources, with a special focus on textiles.
 NeoCel will reduce the environmental impact and occupational health issues relating to man-made cellulose fibre production and promote sustainably produced, good quality man-made cellulosic fibres for the textile and fashion industries.</t>
   </si>
   <si>
     <t>€ 1 934 233,25</t>
   </si>
   <si>
-    <t>RISE RESEARCH INSTITUTES OF SWEDEN AB</t>
-[...1 lines deleted...]
-  <si>
     <t>NOURYON SURFACE CHEMISTRY AB, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, ING. A. MAURER SA, ROAL OY, LIST TECHNOLOGY AG, RE:NEWCELL AB, KATTY FASHION SRL, AB ENZYMES GMBH, Nouryon PULP AND PERFORMANCE CHEMICALS AB, ANDRITZ OY, SOKTAS TEKSTIL SANAYI VE TICARET ANONIM SIRKETI, FOV FABRICS AB, DOMSJO FABRIKER AB, RISE INNVENTIA AB</t>
   </si>
   <si>
     <t>Sweden, Finland, Switzerland, Romania, Germany, /
 Türkiye</t>
   </si>
   <si>
     <t>http://neocel.eu/</t>
   </si>
   <si>
     <t>REFUCOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/refucoat</t>
   </si>
   <si>
     <t>RefuCoat seeks to develop hybrid bio-based high oxygen/water barrier and active coatings to be used in monolayer bio-based packaging (films and trays) as alternative to current metallised and modified atmosphere (MAP) packages.
 Replacing oil-based packaging materials with bio-based ones could give a competitive advantage due to their more sustainable and greener image. Currently, bio-plastics represent about one percent of the about 300 million tonnes of plastic produced annually. But as demand is rising and with more sophisticated materials, applications, and products emerging, the market is already growing by about 20 to 100 percent per year.
 RefuCoat will seek to demonstrate the potential and economic opportunity offered by the use of bio-based polymers, including PHA from food by-products and other commercial bio-polymers</t>
   </si>
   <si>
     <t>2017-06-01
   2020-09-30</t>
   </si>
   <si>
@@ -6874,51 +7370,51 @@
   <si>
     <t>https://oleaf4value.eu/</t>
   </si>
   <si>
     <t>BIOCIRCULARCITIES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biocircularcities</t>
   </si>
   <si>
     <t>While there is an inevitable degree of synergy between the circular economy and the bioeconomy, it does not axiomatically follow that bioeconomy projects are automatically circular. Although both make use of organic waste, and while both make better use of resources, their goals are not identical. The former aims to reduce the use of fossil-based resources through making more use of recycled materials, while the latter looks to switch from fossil-based to bio-based resources. Through aligning the two, there is still room for improvement in the circularity of the bio-based economy.
 However, achieving these efficiencies means recognising that there are myriad actors in bio-based product chains. It also means recognising that their perspectives and priorities on managing biowaste differ. Yet if a circular economy is to become a reality, this common alignment needs to be achieved. This means defining a common strategy that disparate sectors can align with; it will require long term investment from stakeholders – and a regulatory and legislative framework capable of encouraging that, it will require governments at all levels to set policies that make circular bioeconomy approaches economically sustainable. The BIOCIRCULARCITIES project is designed to help identify and develop innovative and comprehensive regulatory frameworks and roadmaps that are well aligned with circular bioeconomy principles. 
 The BIOCIRCULARCITIES project will focus on the interactions between the circular and bio-economies, using insights derived from multi-stakeholder participatory processes. It will consider both supply-side and demand-side aspects of policymaking to maximise the effectiveness. It will determine these through four strands. The first will be by exploring the circular economy potential of unexploited bio-based waste streams generated around three European cities - Barcelona in Spain, Naples in Italy and Pazardzhik in Bulgaria. The second will be to identify and analyse those circular bioeconomy best practices in the EU that could be successful in the pilot areas. Third, opportunities and obstacles to for introducing such processes. It will then use the learnings from the three areas to propose proactive instruments and policy roadmaps that can be applied in a wider European context.</t>
   </si>
   <si>
     <t>2021-10-01
   2023-09-30</t>
   </si>
   <si>
     <t>€ 999 893,75</t>
   </si>
   <si>
     <t>FUNDACIO ENT</t>
   </si>
   <si>
-    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA EESTI AS, ASSOCIATION OF CITIES AND REGIONS FOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
+    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA EESTI AS, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
   </si>
   <si>
     <t>Bulgaria, Italy, Spain, Estonia, Belgium, Luxembourg</t>
   </si>
   <si>
     <t>https://biocircularcities.eu/about/</t>
   </si>
   <si>
     <t>CELEBio</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/celebio</t>
   </si>
   <si>
     <t>The Central Europe LEaders in Bioeconomy (CELEBio) project aims at strengthening the enabling environment for bio-based businesses in eight countries of Central, Eastern and South-Eastern Europe that, according to the EU Innovation Scoreboard, are “moderate or modest innovators” and that register scarcer interest for the activities and opportunities offered by BIC and BBI-JU.
 This goal will be pursued by compiling and sharing fact-based information as well as by promoting networking among stakeholders in a broader regional and continental scope.
 The main objective of CELEBio is therefore to contribute to encourage the uptake of Bioeconomy in Bulgaria, Czech Republic, Croatia, Hungary, Slovak Republic and Slovenia through the elaboration of evidence-based Action Plans for each of the targeted countries, as well as through the dissemination of information on the opportunities offered by BBI. To this end, the CELEBio project team will support the setting-up of a network of BBI info points (BBI Ambassadors). In order to set the grounds for further action in support of the uptake of bio-based technologies and facilitate matchmaking between stakeholders in research and industry, the CELEBio project team will map Bioeconomy stakeholders.</t>
   </si>
   <si>
     <t>2019-06-01
   2020-11-30</t>
   </si>
   <si>
     <t>€ 749 350,00</t>
   </si>
@@ -7312,54 +7808,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R230"/>
+  <dimension ref="A1:R249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R230"/>
+      <selection activeCell="A1" sqref="A1:R249"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2398.272" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="1391.946" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
@@ -7398,12431 +7894,13395 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="1">
-        <v>101292039</v>
+        <v>101290488</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Q2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="R2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="1">
-        <v>101292918</v>
+        <v>101292550</v>
       </c>
       <c r="B3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="E3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="G3" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F3" s="1"/>
-[...6 lines deleted...]
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="J3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L3" s="1" t="s">
+      <c r="M3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="M3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="P3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q3" s="1"/>
-      <c r="R3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="1">
-        <v>101292802</v>
+        <v>101292380</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="1" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q4" s="1"/>
-      <c r="R4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="1">
-        <v>101290652</v>
+        <v>101291992</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="1">
-        <v>101292951</v>
+        <v>101292687</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="M6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="I6" s="1" t="s">
+      <c r="O6" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="J6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="1" t="s">
+      <c r="P6" s="1" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="1">
-        <v>101212806</v>
+        <v>101291928</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="J7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1" t="s">
+      <c r="M7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="O7" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="P7" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="I7" s="1" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1">
-        <v>101214206</v>
+        <v>101286725</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O8" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="P8" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
-        <v>101214432</v>
+        <v>101291202</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
-        <v>101213812</v>
+        <v>101292324</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="Q10" s="1"/>
       <c r="R10" s="1" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
-        <v>101209410</v>
+        <v>101292477</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>56</v>
-[...9 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="R11" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
-        <v>101214199</v>
+        <v>101292536</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
-        <v>101213354</v>
+        <v>101287490</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="H13" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="1" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
-        <v>101214084</v>
+        <v>101292416</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="R14" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
-        <v>101214144</v>
+        <v>101292437</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>79</v>
+        <v>148</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>79</v>
+        <v>148</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
-        <v>101214604</v>
+        <v>101292474</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>157</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>173</v>
+        <v>93</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
-        <v>101214808</v>
+        <v>101292578</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>79</v>
+        <v>166</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>79</v>
+        <v>166</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
-        <v>101214307</v>
+        <v>101292039</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>78</v>
+        <v>158</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="Q18" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="Q18" s="1" t="s">
+        <v>180</v>
+      </c>
       <c r="R18" s="1" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
-        <v>101215161</v>
+        <v>101292326</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>79</v>
+        <v>148</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>79</v>
+        <v>148</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
-        <v>101214288</v>
+        <v>101288362</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>208</v>
+        <v>57</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>211</v>
+        <v>129</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
-        <v>101213148</v>
+        <v>101292918</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
-        <v>101214964</v>
+        <v>101286442</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="H22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="I22" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P22" s="1" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
-        <v>101214605</v>
+        <v>101292802</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F23" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="1" t="s">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>133</v>
+        <v>198</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>133</v>
+        <v>198</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-      <c r="R23" s="1"/>
+        <v>217</v>
+      </c>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
-        <v>101214894</v>
+        <v>101290652</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>246</v>
+        <v>219</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>79</v>
+        <v>198</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>79</v>
+        <v>198</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>251</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="Q24" s="1"/>
+      <c r="R24" s="1"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
-        <v>101213072</v>
+        <v>101292951</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>254</v>
+        <v>225</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>255</v>
+        <v>226</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>111</v>
+        <v>228</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>257</v>
+        <v>157</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>258</v>
+        <v>58</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>142</v>
+        <v>229</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>142</v>
+        <v>229</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>259</v>
+        <v>230</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>261</v>
+        <v>232</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
-        <v>101214268</v>
+        <v>101212806</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>268</v>
+        <v>118</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>270</v>
+        <v>241</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
-        <v>101213069</v>
+        <v>101214206</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>277</v>
+        <v>247</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>278</v>
+        <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H27" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>58</v>
+      </c>
       <c r="I27" s="1" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>281</v>
+        <v>249</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>283</v>
+        <v>251</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>284</v>
+        <v>252</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="R27" s="1"/>
+        <v>253</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
-        <v>101214009</v>
+        <v>101214432</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>291</v>
+        <v>238</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>291</v>
+        <v>238</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>295</v>
+        <v>263</v>
       </c>
       <c r="Q28" s="1" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="R28" s="1"/>
+        <v>264</v>
+      </c>
+      <c r="R28" s="1" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
-        <v>101213143</v>
+        <v>101213812</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>111</v>
+        <v>269</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>300</v>
+        <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>303</v>
+        <v>272</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>304</v>
+        <v>273</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>305</v>
+        <v>274</v>
       </c>
       <c r="Q29" s="1" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="R29" s="1" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
-        <v>101213231</v>
+        <v>101209410</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>46</v>
+        <v>281</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>311</v>
+        <v>282</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>133</v>
+        <v>238</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>133</v>
+        <v>238</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
-        <v>101214981</v>
+        <v>101214199</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>198</v>
+        <v>99</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>320</v>
+        <v>100</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>133</v>
+        <v>291</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>322</v>
+        <v>293</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>324</v>
-[...4 lines deleted...]
-      <c r="R31" s="1"/>
+        <v>295</v>
+      </c>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
-        <v>101214822</v>
+        <v>101213354</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>326</v>
+        <v>297</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>328</v>
+        <v>299</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>329</v>
+        <v>99</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>330</v>
+        <v>100</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>133</v>
+        <v>300</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>133</v>
+        <v>300</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>59</v>
+        <v>302</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
-        <v>101212855</v>
+        <v>101214084</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>99</v>
+        <v>269</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>219</v>
+        <v>291</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>219</v>
+        <v>291</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
-        <v>101214256</v>
+        <v>101214144</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>346</v>
+        <v>317</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>347</v>
+        <v>318</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H34" s="1"/>
+        <v>280</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>319</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>348</v>
+        <v>238</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>348</v>
+        <v>238</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>350</v>
+        <v>67</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>353</v>
-[...1 lines deleted...]
-      <c r="R34" s="1"/>
+        <v>323</v>
+      </c>
+      <c r="R34" s="1" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
-        <v>101213742</v>
+        <v>101214604</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>354</v>
+        <v>325</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>356</v>
+        <v>327</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H35" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>328</v>
+      </c>
       <c r="I35" s="1" t="s">
-        <v>357</v>
+        <v>238</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>357</v>
+        <v>238</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>358</v>
+        <v>329</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>361</v>
+        <v>332</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="R35" s="1"/>
+        <v>333</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>334</v>
+      </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
-        <v>101214076</v>
+        <v>101214808</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>363</v>
+        <v>335</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>364</v>
+        <v>336</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>365</v>
+        <v>337</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>99</v>
+        <v>269</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>366</v>
+        <v>45</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>367</v>
+        <v>338</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>357</v>
+        <v>238</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>357</v>
+        <v>238</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>368</v>
+        <v>339</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>81</v>
+        <v>240</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>369</v>
+        <v>330</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>370</v>
+        <v>340</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>372</v>
+        <v>342</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>373</v>
+        <v>343</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
-        <v>101157688</v>
+        <v>101214307</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>374</v>
+        <v>344</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>320</v>
+        <v>118</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>378</v>
+        <v>347</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>382</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="Q37" s="1"/>
       <c r="R37" s="1" t="s">
-        <v>384</v>
+        <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
-        <v>101157411</v>
+        <v>101215161</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>385</v>
+        <v>352</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>23</v>
+        <v>356</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="K38" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>390</v>
+        <v>358</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>391</v>
+        <v>359</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>392</v>
+        <v>360</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>393</v>
+        <v>361</v>
       </c>
       <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
-        <v>101157652</v>
+        <v>101214288</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>395</v>
+        <v>363</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>396</v>
+        <v>364</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>397</v>
+        <v>269</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>66</v>
+        <v>365</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>78</v>
+        <v>366</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>398</v>
+        <v>291</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>398</v>
+        <v>291</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>399</v>
+        <v>367</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>163</v>
+        <v>368</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>400</v>
+        <v>369</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>401</v>
+        <v>370</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
-        <v>101155925</v>
+        <v>101213148</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>405</v>
+        <v>373</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>330</v>
+        <v>24</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
       <c r="M40" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="P40" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="N40" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q40" s="1" t="s">
-        <v>412</v>
+        <v>380</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>413</v>
+        <v>381</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
-        <v>101157382</v>
+        <v>101214964</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>57</v>
+        <v>385</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>417</v>
+        <v>366</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>418</v>
+        <v>387</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>419</v>
+        <v>388</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>420</v>
+        <v>389</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>421</v>
+        <v>390</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="R41" s="1"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
-        <v>101157488</v>
+        <v>101214605</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>424</v>
+        <v>392</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>426</v>
+        <v>394</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>427</v>
+        <v>258</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>100</v>
+        <v>395</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>218</v>
+        <v>396</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>388</v>
+        <v>291</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>388</v>
+        <v>291</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>430</v>
+        <v>399</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="Q42" s="1" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
-        <v>101156998</v>
+        <v>101214894</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>436</v>
+        <v>99</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>437</v>
+        <v>100</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>398</v>
+        <v>238</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>398</v>
+        <v>238</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>438</v>
+        <v>405</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>439</v>
+        <v>215</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>440</v>
+        <v>406</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>441</v>
+        <v>407</v>
       </c>
       <c r="Q43" s="1" t="s">
-        <v>442</v>
+        <v>408</v>
       </c>
       <c r="R43" s="1" t="s">
-        <v>443</v>
+        <v>409</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
-        <v>101156032</v>
+        <v>101213072</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>444</v>
+        <v>410</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>445</v>
+        <v>411</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>446</v>
+        <v>412</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>66</v>
+        <v>413</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>447</v>
+        <v>414</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>448</v>
+        <v>300</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>448</v>
+        <v>300</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>449</v>
+        <v>415</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>450</v>
+        <v>85</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>451</v>
+        <v>416</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>452</v>
+        <v>417</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="R44" s="1"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
-        <v>101157907</v>
+        <v>101214268</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>455</v>
+        <v>419</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>456</v>
+        <v>420</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>457</v>
+        <v>421</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>66</v>
+        <v>422</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>458</v>
+        <v>423</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="K45" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>459</v>
+        <v>424</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N45" s="1" t="s">
-        <v>221</v>
+        <v>425</v>
       </c>
       <c r="O45" s="1" t="s">
-        <v>460</v>
+        <v>426</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>461</v>
+        <v>427</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>462</v>
+        <v>428</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>463</v>
+        <v>429</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
-        <v>101157239</v>
+        <v>101213069</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>464</v>
+        <v>430</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>465</v>
+        <v>431</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>466</v>
+        <v>432</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>289</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>398</v>
+        <v>434</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>398</v>
+        <v>434</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>468</v>
+        <v>435</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>242</v>
+        <v>436</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>469</v>
+        <v>437</v>
       </c>
       <c r="P46" s="1" t="s">
-        <v>470</v>
+        <v>438</v>
       </c>
       <c r="Q46" s="1" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
-        <v>101156439</v>
+        <v>101214009</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>473</v>
+        <v>440</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>475</v>
+        <v>442</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>289</v>
+        <v>443</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>100</v>
+        <v>237</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>218</v>
+        <v>444</v>
       </c>
       <c r="I47" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="O47" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="J47" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P47" s="1" t="s">
-        <v>479</v>
+        <v>449</v>
       </c>
       <c r="Q47" s="1" t="s">
-        <v>480</v>
+        <v>450</v>
       </c>
       <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
-        <v>101157658</v>
+        <v>101213143</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>481</v>
+        <v>451</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>482</v>
+        <v>452</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>483</v>
+        <v>453</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>427</v>
+        <v>269</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>100</v>
+        <v>454</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>218</v>
+        <v>455</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>388</v>
+        <v>238</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>485</v>
+        <v>129</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
       <c r="P48" s="1" t="s">
-        <v>487</v>
+        <v>458</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="R48" s="1"/>
+        <v>459</v>
+      </c>
+      <c r="R48" s="1" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
-        <v>101157081</v>
+        <v>101213231</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>490</v>
+        <v>462</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="1" t="s">
-        <v>218</v>
+        <v>464</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>398</v>
+        <v>291</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>398</v>
+        <v>291</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>242</v>
+        <v>466</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>493</v>
+        <v>467</v>
       </c>
       <c r="P49" s="1" t="s">
-        <v>494</v>
+        <v>468</v>
       </c>
       <c r="Q49" s="1" t="s">
-        <v>495</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
-        <v>101157679</v>
+        <v>101214981</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>497</v>
+        <v>470</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>498</v>
+        <v>471</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>500</v>
+        <v>355</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>417</v>
+        <v>473</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>388</v>
+        <v>291</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>388</v>
+        <v>291</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L50" s="1" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>504</v>
-[...4 lines deleted...]
-      </c>
+        <v>477</v>
+      </c>
+      <c r="Q50" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
-        <v>101157430</v>
+        <v>101214822</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>507</v>
+        <v>480</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>508</v>
+        <v>481</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>57</v>
+        <v>482</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>23</v>
+        <v>483</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>448</v>
+        <v>291</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>448</v>
+        <v>291</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>509</v>
+        <v>484</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>510</v>
+        <v>93</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="R51" s="1"/>
+        <v>487</v>
+      </c>
+      <c r="R51" s="1" t="s">
+        <v>488</v>
+      </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
-        <v>101157517</v>
+        <v>101212855</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>514</v>
+        <v>489</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>515</v>
+        <v>490</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>111</v>
+        <v>258</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>218</v>
+        <v>492</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="P52" s="1" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
-        <v>101156486</v>
+        <v>101214256</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>523</v>
+        <v>498</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>524</v>
+        <v>499</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="K53" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>528</v>
+        <v>503</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>529</v>
+        <v>504</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
-        <v>101157279</v>
+        <v>101213742</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>279</v>
+        <v>433</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>535</v>
+        <v>510</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>536</v>
+        <v>511</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>537</v>
+        <v>512</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>538</v>
+        <v>513</v>
       </c>
       <c r="P54" s="1" t="s">
-        <v>539</v>
+        <v>514</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>540</v>
+        <v>515</v>
       </c>
       <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
-        <v>101157528</v>
+        <v>101214076</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>541</v>
+        <v>516</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>99</v>
+        <v>258</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>22</v>
+        <v>519</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>23</v>
+        <v>520</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>398</v>
+        <v>510</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>398</v>
+        <v>510</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>544</v>
+        <v>521</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>379</v>
+        <v>240</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>163</v>
+        <v>522</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>545</v>
+        <v>523</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>546</v>
+        <v>524</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="R55" s="1"/>
+        <v>525</v>
+      </c>
+      <c r="R55" s="1" t="s">
+        <v>526</v>
+      </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
-        <v>101157892</v>
+        <v>101157688</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>218</v>
+        <v>473</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>448</v>
+        <v>530</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>448</v>
+        <v>530</v>
       </c>
       <c r="K56" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="R56" s="1"/>
+        <v>536</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
-        <v>101157779</v>
+        <v>101157411</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>557</v>
+        <v>539</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>558</v>
+        <v>540</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>398</v>
+        <v>541</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>398</v>
+        <v>541</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>559</v>
+        <v>542</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>560</v>
+        <v>543</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="P57" s="1" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
       <c r="Q57" s="1" t="s">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="R57" s="1"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
-        <v>101157583</v>
+        <v>101157652</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>65</v>
+        <v>550</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>218</v>
+        <v>118</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>568</v>
+        <v>551</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>568</v>
+        <v>551</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>569</v>
+        <v>552</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>570</v>
+        <v>67</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>572</v>
+        <v>554</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>574</v>
+        <v>556</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
-        <v>101156954</v>
+        <v>101155925</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>575</v>
+        <v>557</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>576</v>
+        <v>558</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>417</v>
+        <v>483</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>578</v>
+        <v>560</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>578</v>
+        <v>560</v>
       </c>
       <c r="K59" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>579</v>
+        <v>561</v>
       </c>
       <c r="M59" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>581</v>
+        <v>563</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>583</v>
+        <v>565</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>584</v>
+        <v>566</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
-        <v>101157636</v>
+        <v>101157382</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>417</v>
+        <v>82</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>388</v>
+        <v>551</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>388</v>
+        <v>551</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="R60" s="1" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
-        <v>101157635</v>
+        <v>101157488</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>397</v>
+        <v>579</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>339</v>
+        <v>24</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>398</v>
+        <v>541</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>398</v>
+        <v>541</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="M61" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>601</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="R61" s="1"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
-        <v>101156960</v>
+        <v>101156998</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>76</v>
+        <v>280</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>46</v>
+        <v>588</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>47</v>
+        <v>589</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>606</v>
+        <v>551</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>606</v>
+        <v>551</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="R62" s="1" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
-        <v>101157840</v>
+        <v>101156032</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>198</v>
+        <v>157</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>467</v>
+        <v>599</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>398</v>
+        <v>600</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>398</v>
+        <v>600</v>
       </c>
       <c r="K63" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L63" s="1" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>617</v>
+        <v>602</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="R63" s="1"/>
+        <v>605</v>
+      </c>
+      <c r="R63" s="1" t="s">
+        <v>606</v>
+      </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
-        <v>101157359</v>
+        <v>101157907</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>99</v>
+        <v>550</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>57</v>
+        <v>157</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>388</v>
+        <v>541</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>388</v>
+        <v>541</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>625</v>
+        <v>377</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
-        <v>101156363</v>
+        <v>101157239</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H65" s="1"/>
+        <v>443</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>619</v>
+      </c>
       <c r="I65" s="1" t="s">
-        <v>633</v>
+        <v>551</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>633</v>
+        <v>551</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>635</v>
+        <v>398</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="Q65" s="1" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="R65" s="1"/>
+        <v>623</v>
+      </c>
+      <c r="R65" s="1" t="s">
+        <v>624</v>
+      </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
-        <v>101157586</v>
+        <v>101156439</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>641</v>
+        <v>627</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>99</v>
+        <v>443</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>642</v>
+        <v>24</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>643</v>
+        <v>600</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>643</v>
+        <v>600</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>379</v>
+        <v>532</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>537</v>
+        <v>50</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="R66" s="1"/>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
-        <v>101160532</v>
+        <v>101157658</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H67" s="1"/>
+        <v>579</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="I67" s="1" t="s">
-        <v>652</v>
+        <v>541</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>652</v>
+        <v>541</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>654</v>
+        <v>532</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>655</v>
+        <v>636</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>656</v>
+        <v>637</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
-        <v>101112370</v>
+        <v>101157081</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>659</v>
+        <v>640</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>660</v>
+        <v>641</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>661</v>
+        <v>642</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>662</v>
+        <v>24</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>664</v>
+        <v>643</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>666</v>
+        <v>398</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>668</v>
+        <v>645</v>
       </c>
       <c r="Q68" s="1" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="R68" s="1"/>
+        <v>646</v>
+      </c>
+      <c r="R68" s="1" t="s">
+        <v>647</v>
+      </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
-        <v>101112345</v>
+        <v>101157679</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>671</v>
+        <v>649</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>672</v>
+        <v>650</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>673</v>
+        <v>146</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>218</v>
+        <v>82</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>674</v>
+        <v>541</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>674</v>
+        <v>541</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>675</v>
+        <v>651</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>676</v>
+        <v>652</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>677</v>
+        <v>653</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      </c>
+        <v>654</v>
+      </c>
+      <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
-        <v>680</v>
+        <v>655</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
-        <v>101112555</v>
+        <v>101157430</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>683</v>
+        <v>658</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>76</v>
+        <v>258</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>684</v>
+        <v>158</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>685</v>
+        <v>600</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>685</v>
+        <v>600</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>686</v>
+        <v>48</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>687</v>
+        <v>659</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>688</v>
+        <v>660</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>689</v>
+        <v>661</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>690</v>
-[...4 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="Q70" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
-        <v>101112434</v>
+        <v>101157517</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>692</v>
+        <v>664</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>693</v>
+        <v>665</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>694</v>
+        <v>666</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>76</v>
+        <v>269</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>695</v>
+        <v>541</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>695</v>
+        <v>541</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>696</v>
+        <v>667</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>697</v>
+        <v>668</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>699</v>
+        <v>670</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>700</v>
+        <v>671</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>701</v>
+        <v>672</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
-        <v>101112447</v>
+        <v>101156486</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>702</v>
+        <v>673</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>703</v>
+        <v>674</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>705</v>
+        <v>118</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>706</v>
+        <v>676</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>706</v>
+        <v>676</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>303</v>
+        <v>678</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>708</v>
+        <v>679</v>
       </c>
       <c r="P72" s="1" t="s">
-        <v>709</v>
+        <v>680</v>
       </c>
       <c r="Q72" s="1" t="s">
-        <v>710</v>
+        <v>681</v>
       </c>
       <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
-        <v>101112407</v>
+        <v>101157279</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>711</v>
+        <v>682</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>712</v>
+        <v>683</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>713</v>
+        <v>684</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G73" s="1"/>
+      <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
         <v>685</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>685</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>714</v>
+        <v>686</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>715</v>
+        <v>687</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>716</v>
+        <v>688</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="Q73" s="1"/>
+        <v>689</v>
+      </c>
+      <c r="Q73" s="1" t="s">
+        <v>690</v>
+      </c>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
-        <v>101112521</v>
+        <v>101157528</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>718</v>
+        <v>691</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>719</v>
+        <v>692</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>720</v>
+        <v>693</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>721</v>
+        <v>158</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>722</v>
+        <v>551</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>722</v>
+        <v>551</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>723</v>
+        <v>694</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>724</v>
+        <v>67</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>725</v>
+        <v>695</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>726</v>
+        <v>696</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>727</v>
+        <v>697</v>
       </c>
       <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
-        <v>101112378</v>
+        <v>101157892</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>728</v>
+        <v>698</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>729</v>
+        <v>699</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>730</v>
+        <v>700</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>731</v>
+        <v>24</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>706</v>
+        <v>600</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>706</v>
+        <v>600</v>
       </c>
       <c r="K75" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>733</v>
+        <v>702</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>734</v>
+        <v>703</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>735</v>
+        <v>704</v>
       </c>
       <c r="Q75" s="1" t="s">
-        <v>736</v>
+        <v>705</v>
       </c>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
-        <v>101112409</v>
+        <v>101157779</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>737</v>
+        <v>706</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>738</v>
+        <v>707</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>739</v>
+        <v>708</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>99</v>
+        <v>258</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>740</v>
+        <v>709</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>741</v>
+        <v>710</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>742</v>
+        <v>711</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>743</v>
+        <v>712</v>
       </c>
       <c r="Q76" s="1" t="s">
-        <v>744</v>
+        <v>713</v>
       </c>
       <c r="R76" s="1" t="s">
-        <v>745</v>
+        <v>714</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
-        <v>101112452</v>
+        <v>101157583</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>746</v>
+        <v>715</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>747</v>
+        <v>716</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>748</v>
+        <v>717</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>749</v>
+        <v>23</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>750</v>
+        <v>24</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>751</v>
+        <v>718</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>751</v>
+        <v>718</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>752</v>
+        <v>719</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>537</v>
+        <v>720</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>753</v>
+        <v>721</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>754</v>
+        <v>722</v>
       </c>
       <c r="Q77" s="1" t="s">
-        <v>755</v>
+        <v>723</v>
       </c>
       <c r="R77" s="1" t="s">
-        <v>756</v>
+        <v>724</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
-        <v>101112072</v>
+        <v>101156954</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>757</v>
+        <v>725</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>758</v>
+        <v>726</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>759</v>
+        <v>727</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>663</v>
+        <v>728</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>663</v>
+        <v>728</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>760</v>
+        <v>729</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>761</v>
+        <v>731</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-      <c r="R78" s="1"/>
+        <v>732</v>
+      </c>
+      <c r="Q78" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="R78" s="1" t="s">
+        <v>734</v>
+      </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
-        <v>101112455</v>
+        <v>101157636</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>763</v>
+        <v>735</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>764</v>
+        <v>736</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>765</v>
+        <v>737</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>397</v>
+        <v>280</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="H79" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="I79" s="1" t="s">
-        <v>706</v>
+        <v>541</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>706</v>
+        <v>541</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>766</v>
+        <v>738</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>767</v>
+        <v>739</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>768</v>
+        <v>740</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>769</v>
+        <v>741</v>
       </c>
       <c r="Q79" s="1" t="s">
-        <v>770</v>
+        <v>742</v>
       </c>
       <c r="R79" s="1" t="s">
-        <v>771</v>
+        <v>743</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
-        <v>101112318</v>
+        <v>101157635</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>772</v>
+        <v>744</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>773</v>
+        <v>745</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>774</v>
+        <v>746</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>289</v>
+        <v>550</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>775</v>
+        <v>492</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>776</v>
+        <v>747</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>485</v>
+        <v>748</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>777</v>
+        <v>749</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-      <c r="R80" s="1"/>
+        <v>750</v>
+      </c>
+      <c r="Q80" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="R80" s="1" t="s">
+        <v>752</v>
+      </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
-        <v>101112581</v>
+        <v>101156960</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>779</v>
+        <v>753</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>780</v>
+        <v>754</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>781</v>
+        <v>755</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>397</v>
+        <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>749</v>
+        <v>99</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>782</v>
+        <v>100</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>783</v>
+        <v>756</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>783</v>
+        <v>756</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>784</v>
+        <v>757</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>242</v>
+        <v>758</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>785</v>
+        <v>759</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="Q81" s="1"/>
+        <v>760</v>
+      </c>
+      <c r="Q81" s="1" t="s">
+        <v>761</v>
+      </c>
       <c r="R81" s="1" t="s">
-        <v>787</v>
+        <v>762</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
-        <v>101112541</v>
+        <v>101157840</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>788</v>
+        <v>763</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>789</v>
+        <v>764</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>790</v>
+        <v>765</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>791</v>
+        <v>619</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>663</v>
+        <v>551</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>792</v>
+        <v>766</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>390</v>
+        <v>767</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>793</v>
+        <v>768</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="Q82" s="1"/>
+        <v>769</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>770</v>
+      </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
-        <v>101111996</v>
+        <v>101157359</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>796</v>
+        <v>772</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>798</v>
+        <v>158</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>799</v>
+        <v>541</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>799</v>
+        <v>541</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>800</v>
+        <v>774</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>59</v>
+        <v>775</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>802</v>
+        <v>777</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>803</v>
-[...1 lines deleted...]
-      <c r="R83" s="1"/>
+        <v>778</v>
+      </c>
+      <c r="R83" s="1" t="s">
+        <v>779</v>
+      </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
-        <v>101112436</v>
+        <v>101156363</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>804</v>
+        <v>780</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>805</v>
+        <v>781</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>806</v>
+        <v>782</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>663</v>
+        <v>783</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>663</v>
+        <v>783</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>807</v>
+        <v>784</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>173</v>
+        <v>785</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>808</v>
+        <v>786</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>809</v>
-[...4 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="Q84" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
-        <v>101112379</v>
+        <v>101157586</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>811</v>
+        <v>789</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>812</v>
+        <v>790</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>813</v>
+        <v>791</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>100</v>
+        <v>355</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>161</v>
+        <v>792</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>816</v>
+        <v>687</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>817</v>
+        <v>795</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-      <c r="R85" s="1"/>
+        <v>796</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="R85" s="1" t="s">
+        <v>798</v>
+      </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
-        <v>101112457</v>
+        <v>101160532</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>279</v>
+        <v>433</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>823</v>
+        <v>803</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>665</v>
+        <v>804</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>824</v>
+        <v>805</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>825</v>
+        <v>806</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>826</v>
+        <v>807</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>827</v>
+        <v>808</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
-        <v>101112476</v>
+        <v>101112370</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>828</v>
+        <v>809</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>829</v>
+        <v>810</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>830</v>
+        <v>811</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>831</v>
+        <v>812</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>783</v>
+        <v>813</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>783</v>
+        <v>813</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>665</v>
+        <v>815</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>833</v>
+        <v>816</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>834</v>
+        <v>817</v>
       </c>
       <c r="P87" s="1" t="s">
-        <v>835</v>
+        <v>818</v>
       </c>
       <c r="Q87" s="1" t="s">
-        <v>836</v>
+        <v>819</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
-        <v>101112453</v>
+        <v>101112345</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>837</v>
+        <v>820</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>838</v>
+        <v>821</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>839</v>
+        <v>822</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>706</v>
+        <v>823</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>706</v>
+        <v>823</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>840</v>
+        <v>824</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>665</v>
+        <v>815</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>270</v>
+        <v>825</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="R88" s="1" t="s">
-        <v>844</v>
+        <v>829</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
-        <v>720303</v>
+        <v>101112555</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>845</v>
+        <v>830</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>846</v>
+        <v>831</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>847</v>
+        <v>832</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>467</v>
+        <v>833</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>848</v>
+        <v>834</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>848</v>
+        <v>834</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>852</v>
+        <v>837</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>853</v>
+        <v>838</v>
       </c>
       <c r="P89" s="1" t="s">
-        <v>854</v>
-[...4 lines deleted...]
-      <c r="R89" s="1"/>
+        <v>839</v>
+      </c>
+      <c r="Q89" s="1"/>
+      <c r="R89" s="1" t="s">
+        <v>840</v>
+      </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
-        <v>792063</v>
+        <v>101112434</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>856</v>
+        <v>841</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>857</v>
+        <v>842</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>858</v>
+        <v>843</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>417</v>
+        <v>356</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>859</v>
+        <v>844</v>
       </c>
       <c r="K90" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="O90" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="P90" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q90" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="L90" s="1" t="s">
-[...17 lines deleted...]
-      <c r="R90" s="1"/>
+      <c r="R90" s="1" t="s">
+        <v>850</v>
+      </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
-        <v>790507</v>
+        <v>101112447</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>101</v>
+        <v>854</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>861</v>
+        <v>815</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>870</v>
+        <v>129</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>871</v>
+        <v>857</v>
       </c>
       <c r="P91" s="1" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
       <c r="Q91" s="1" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
       <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
-        <v>667501</v>
+        <v>101112407</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>877</v>
+        <v>834</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>877</v>
+        <v>834</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>878</v>
+        <v>864</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>879</v>
+        <v>815</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>880</v>
+        <v>865</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>881</v>
+        <v>866</v>
       </c>
       <c r="P92" s="1" t="s">
-        <v>882</v>
-[...3 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
-        <v>669065</v>
+        <v>101112521</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F93" s="1"/>
+      <c r="F93" s="1" t="s">
+        <v>550</v>
+      </c>
       <c r="G93" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>218</v>
+        <v>871</v>
       </c>
       <c r="I93" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="O93" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="P93" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="Q93" s="1" t="s">
         <v>877</v>
-      </c>
-[...22 lines deleted...]
-        <v>891</v>
       </c>
       <c r="R93" s="1"/>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
-        <v>744349</v>
+        <v>101112378</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>198</v>
+        <v>99</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>320</v>
+        <v>881</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>895</v>
+        <v>855</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>895</v>
+        <v>855</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>897</v>
+        <v>815</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>899</v>
+        <v>884</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>900</v>
+        <v>885</v>
       </c>
       <c r="Q94" s="1" t="s">
-        <v>901</v>
+        <v>886</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
-        <v>837866</v>
+        <v>101112409</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>100</v>
+        <v>519</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>905</v>
+        <v>328</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>906</v>
+        <v>813</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>906</v>
+        <v>813</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>907</v>
+        <v>890</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>908</v>
+        <v>815</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>767</v>
+        <v>891</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>909</v>
+        <v>892</v>
       </c>
       <c r="P95" s="1" t="s">
-        <v>910</v>
+        <v>893</v>
       </c>
       <c r="Q95" s="1" t="s">
-        <v>911</v>
+        <v>894</v>
       </c>
       <c r="R95" s="1" t="s">
-        <v>912</v>
+        <v>895</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
-        <v>744409</v>
+        <v>101112452</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>913</v>
+        <v>896</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>914</v>
+        <v>897</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>915</v>
+        <v>898</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>57</v>
+        <v>899</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>417</v>
+        <v>900</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>916</v>
+        <v>901</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>916</v>
+        <v>901</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>917</v>
+        <v>902</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>897</v>
+        <v>815</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>767</v>
+        <v>687</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="P96" s="1" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="Q96" s="1" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="R96" s="1" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
-        <v>837890</v>
+        <v>101112072</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>427</v>
+        <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>925</v>
+        <v>813</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>925</v>
+        <v>813</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>926</v>
+        <v>910</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>908</v>
+        <v>815</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>537</v>
+        <v>874</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>927</v>
+        <v>911</v>
       </c>
       <c r="P97" s="1" t="s">
-        <v>928</v>
+        <v>912</v>
       </c>
       <c r="Q97" s="1"/>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
-        <v>837998</v>
+        <v>101112455</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>929</v>
+        <v>913</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>930</v>
+        <v>914</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>931</v>
+        <v>915</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>397</v>
+        <v>550</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>933</v>
+        <v>855</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>933</v>
+        <v>855</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>908</v>
+        <v>815</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="P98" s="1" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
       <c r="Q98" s="1" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="R98" s="1" t="s">
-        <v>939</v>
+        <v>921</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
-        <v>720726</v>
+        <v>101112318</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>942</v>
+        <v>924</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>76</v>
+        <v>443</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>67</v>
+        <v>925</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>943</v>
+        <v>813</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>943</v>
+        <v>813</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>944</v>
+        <v>926</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>945</v>
+        <v>636</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
       <c r="P99" s="1" t="s">
-        <v>947</v>
-[...3 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
-        <v>669055</v>
+        <v>101112581</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>951</v>
+        <v>931</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>99</v>
+        <v>550</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>198</v>
+        <v>899</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>320</v>
+        <v>932</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>877</v>
+        <v>933</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>877</v>
+        <v>933</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>879</v>
+        <v>815</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>953</v>
+        <v>398</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>954</v>
+        <v>935</v>
       </c>
       <c r="P100" s="1" t="s">
-        <v>955</v>
-[...4 lines deleted...]
-      <c r="R100" s="1"/>
+        <v>936</v>
+      </c>
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1" t="s">
+        <v>937</v>
+      </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
-        <v>720755</v>
+        <v>101112541</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>958</v>
+        <v>939</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>959</v>
+        <v>940</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>47</v>
+        <v>941</v>
       </c>
       <c r="I101" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="O101" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="J101" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P101" s="1" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>944</v>
+      </c>
+      <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
-        <v>837726</v>
+        <v>101111996</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>964</v>
+        <v>945</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>965</v>
+        <v>946</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>966</v>
+        <v>947</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>967</v>
+        <v>948</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>908</v>
+        <v>815</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>969</v>
+        <v>93</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>970</v>
+        <v>951</v>
       </c>
       <c r="P102" s="1" t="s">
-        <v>971</v>
+        <v>952</v>
       </c>
       <c r="Q102" s="1" t="s">
-        <v>972</v>
+        <v>953</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
-        <v>720707</v>
+        <v>101112436</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>973</v>
+        <v>954</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>974</v>
+        <v>955</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>975</v>
+        <v>956</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>218</v>
+        <v>356</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>976</v>
+        <v>813</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>976</v>
+        <v>813</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>977</v>
+        <v>957</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>978</v>
+        <v>330</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>979</v>
+        <v>958</v>
       </c>
       <c r="P103" s="1" t="s">
-        <v>980</v>
-[...4 lines deleted...]
-      <c r="R103" s="1"/>
+        <v>959</v>
+      </c>
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1" t="s">
+        <v>960</v>
+      </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
-        <v>886776</v>
+        <v>101112379</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>982</v>
+        <v>961</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>984</v>
+        <v>963</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>23</v>
+        <v>319</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>985</v>
+        <v>964</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>985</v>
+        <v>964</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>986</v>
+        <v>965</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>987</v>
+        <v>815</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>988</v>
+        <v>966</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>989</v>
+        <v>967</v>
       </c>
       <c r="P104" s="1" t="s">
-        <v>990</v>
-[...6 lines deleted...]
-      </c>
+        <v>968</v>
+      </c>
+      <c r="Q104" s="1"/>
+      <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
-        <v>745586</v>
+        <v>101112457</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>993</v>
+        <v>969</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>994</v>
+        <v>970</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>995</v>
+        <v>971</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>397</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G105" s="1"/>
+      <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>996</v>
+        <v>972</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>996</v>
+        <v>972</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>997</v>
+        <v>973</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>897</v>
+        <v>815</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>998</v>
+        <v>974</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>999</v>
+        <v>975</v>
       </c>
       <c r="P105" s="1" t="s">
-        <v>1000</v>
+        <v>976</v>
       </c>
       <c r="Q105" s="1" t="s">
-        <v>1001</v>
+        <v>977</v>
       </c>
       <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
-        <v>720720</v>
+        <v>101112476</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>1002</v>
+        <v>978</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>1003</v>
+        <v>979</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>1004</v>
+        <v>980</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>76</v>
+        <v>443</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>417</v>
+        <v>981</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>976</v>
+        <v>933</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>976</v>
+        <v>933</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>1005</v>
+        <v>982</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>1006</v>
+        <v>983</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>1007</v>
+        <v>984</v>
       </c>
       <c r="P106" s="1" t="s">
-        <v>1008</v>
-[...4 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="Q106" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
-        <v>887727</v>
+        <v>101112453</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>1010</v>
+        <v>987</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>1011</v>
+        <v>988</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>1012</v>
+        <v>989</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H107" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="I107" s="1" t="s">
-        <v>1013</v>
+        <v>855</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>1013</v>
+        <v>855</v>
       </c>
       <c r="K107" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L107" s="1" t="s">
-        <v>1014</v>
+        <v>990</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>987</v>
+        <v>815</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>1015</v>
+        <v>425</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>1016</v>
+        <v>991</v>
       </c>
       <c r="P107" s="1" t="s">
-        <v>1017</v>
+        <v>992</v>
       </c>
       <c r="Q107" s="1" t="s">
-        <v>1018</v>
-[...1 lines deleted...]
-      <c r="R107" s="1"/>
+        <v>993</v>
+      </c>
+      <c r="R107" s="1" t="s">
+        <v>994</v>
+      </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
-        <v>887474</v>
+        <v>720303</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>1019</v>
+        <v>995</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>1020</v>
+        <v>996</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>1021</v>
+        <v>997</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>47</v>
+        <v>619</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>1022</v>
+        <v>998</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>1022</v>
+        <v>998</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>1023</v>
+        <v>999</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>1024</v>
+        <v>1001</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>1025</v>
+        <v>1002</v>
       </c>
       <c r="P108" s="1" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="Q108" s="1"/>
+        <v>1003</v>
+      </c>
+      <c r="Q108" s="1" t="s">
+        <v>1004</v>
+      </c>
       <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
-        <v>888003</v>
+        <v>792063</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1027</v>
+        <v>1005</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1028</v>
+        <v>1006</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1029</v>
+        <v>1007</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>76</v>
+        <v>269</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1031</v>
+        <v>1009</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>1032</v>
+        <v>272</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1034</v>
+        <v>1012</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1035</v>
-[...3 lines deleted...]
-      </c>
+        <v>1013</v>
+      </c>
+      <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
-        <v>887432</v>
+        <v>790507</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>1037</v>
+        <v>1014</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>1038</v>
+        <v>1015</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>1039</v>
+        <v>1016</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>1040</v>
+        <v>1017</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>1040</v>
+        <v>1017</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>1041</v>
+        <v>1018</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>1042</v>
+        <v>1019</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>1043</v>
+        <v>1020</v>
       </c>
       <c r="P110" s="1" t="s">
-        <v>1044</v>
+        <v>1021</v>
       </c>
       <c r="Q110" s="1" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1022</v>
+      </c>
+      <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
-        <v>887226</v>
+        <v>667501</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1047</v>
+        <v>1023</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>1048</v>
+        <v>1024</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>1049</v>
+        <v>1025</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>1050</v>
+        <v>1026</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>1050</v>
+        <v>1026</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>1051</v>
+        <v>1027</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>987</v>
+        <v>1028</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>1052</v>
+        <v>1029</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>1053</v>
+        <v>1030</v>
       </c>
       <c r="P111" s="1" t="s">
-        <v>1054</v>
+        <v>1031</v>
       </c>
       <c r="Q111" s="1" t="s">
-        <v>1055</v>
+        <v>1032</v>
       </c>
       <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
-        <v>745874</v>
+        <v>669065</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1056</v>
+        <v>1033</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1057</v>
+        <v>1034</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1058</v>
+        <v>1035</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>1059</v>
+        <v>1026</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1059</v>
+        <v>1026</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1060</v>
+        <v>1036</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>897</v>
+        <v>1028</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>1061</v>
+        <v>1037</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1062</v>
+        <v>1038</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1063</v>
+        <v>1039</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1040</v>
+      </c>
+      <c r="R112" s="1"/>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
-        <v>887259</v>
+        <v>744349</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>1067</v>
+        <v>1042</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>1068</v>
+        <v>1043</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>76</v>
+        <v>269</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>46</v>
+        <v>355</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>1069</v>
+        <v>473</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>1070</v>
+        <v>1044</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>1070</v>
+        <v>1044</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>1071</v>
+        <v>1045</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>987</v>
+        <v>1046</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>1072</v>
+        <v>1047</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>1073</v>
+        <v>1048</v>
       </c>
       <c r="P113" s="1" t="s">
-        <v>1074</v>
+        <v>1049</v>
       </c>
       <c r="Q113" s="1" t="s">
-        <v>1075</v>
-[...3 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="R113" s="1"/>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
-        <v>792054</v>
+        <v>837866</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1077</v>
+        <v>1051</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>1078</v>
+        <v>1052</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>1079</v>
+        <v>1053</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>76</v>
+        <v>550</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>23</v>
+        <v>136</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>1080</v>
+        <v>1054</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>1080</v>
+        <v>1054</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>1081</v>
+        <v>1055</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>861</v>
+        <v>1056</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>1082</v>
+        <v>917</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="P114" s="1" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="Q114" s="1" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="R114" s="1"/>
+        <v>1059</v>
+      </c>
+      <c r="R114" s="1" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
-        <v>790956</v>
+        <v>744409</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1086</v>
+        <v>1061</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>1087</v>
+        <v>1062</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>76</v>
+        <v>550</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>967</v>
+        <v>82</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>1089</v>
+        <v>1064</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>1089</v>
+        <v>1064</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>1090</v>
+        <v>1065</v>
       </c>
       <c r="M115" s="1" t="s">
-        <v>861</v>
+        <v>1046</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>1091</v>
+        <v>917</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>1092</v>
+        <v>1066</v>
       </c>
       <c r="P115" s="1" t="s">
-        <v>1093</v>
+        <v>1067</v>
       </c>
       <c r="Q115" s="1" t="s">
-        <v>1094</v>
-[...1 lines deleted...]
-      <c r="R115" s="1"/>
+        <v>1068</v>
+      </c>
+      <c r="R115" s="1" t="s">
+        <v>1069</v>
+      </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
-        <v>792257</v>
+        <v>837890</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1095</v>
+        <v>1070</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>1096</v>
+        <v>1071</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>1097</v>
+        <v>1072</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>76</v>
+        <v>579</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>1098</v>
+        <v>1073</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>1098</v>
+        <v>1073</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>1099</v>
+        <v>1074</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>861</v>
+        <v>1056</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>1100</v>
+        <v>687</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>1101</v>
+        <v>1075</v>
       </c>
       <c r="P116" s="1" t="s">
-        <v>1102</v>
-[...6 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
-        <v>720757</v>
+        <v>837998</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>1105</v>
+        <v>1077</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>1106</v>
+        <v>1078</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>1107</v>
+        <v>1079</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>1108</v>
+        <v>550</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H117" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="I117" s="1" t="s">
-        <v>1109</v>
+        <v>1080</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>1109</v>
+        <v>1080</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>1110</v>
+        <v>1081</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>851</v>
+        <v>1056</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>429</v>
+        <v>1082</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>1111</v>
+        <v>1083</v>
       </c>
       <c r="P117" s="1" t="s">
-        <v>1112</v>
+        <v>1084</v>
       </c>
       <c r="Q117" s="1" t="s">
-        <v>1113</v>
-[...1 lines deleted...]
-      <c r="R117" s="1"/>
+        <v>1085</v>
+      </c>
+      <c r="R117" s="1" t="s">
+        <v>1086</v>
+      </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
-        <v>720728</v>
+        <v>720726</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>1114</v>
+        <v>1087</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>1115</v>
+        <v>1088</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>1116</v>
+        <v>1089</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>417</v>
+        <v>58</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>1117</v>
+        <v>1090</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>1117</v>
+        <v>1090</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>1118</v>
+        <v>1091</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>851</v>
+        <v>1000</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>1119</v>
+        <v>1092</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>1120</v>
+        <v>1093</v>
       </c>
       <c r="P118" s="1" t="s">
-        <v>1121</v>
+        <v>1094</v>
       </c>
       <c r="Q118" s="1" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1095</v>
+      </c>
+      <c r="R118" s="1"/>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
-        <v>101023567</v>
+        <v>669055</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>1124</v>
+        <v>1096</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>1125</v>
+        <v>1097</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>1126</v>
+        <v>1098</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>76</v>
+        <v>258</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>673</v>
+        <v>355</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>23</v>
+        <v>473</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>1127</v>
+        <v>1026</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>1127</v>
+        <v>1026</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>1128</v>
+        <v>1099</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>1129</v>
+        <v>1028</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>1130</v>
+        <v>1100</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>1131</v>
+        <v>1101</v>
       </c>
       <c r="P119" s="1" t="s">
-        <v>1132</v>
+        <v>1102</v>
       </c>
       <c r="Q119" s="1" t="s">
-        <v>1133</v>
-[...3 lines deleted...]
-      </c>
+        <v>1103</v>
+      </c>
+      <c r="R119" s="1"/>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
-        <v>101023280</v>
+        <v>720755</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>1135</v>
+        <v>1104</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>1136</v>
+        <v>1105</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>1137</v>
+        <v>1106</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>500</v>
+        <v>99</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>932</v>
+        <v>100</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>1138</v>
+        <v>1090</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>1138</v>
+        <v>1090</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>25</v>
+        <v>863</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>1139</v>
+        <v>1107</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>1140</v>
+        <v>571</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>1141</v>
+        <v>1108</v>
       </c>
       <c r="P120" s="1" t="s">
-        <v>1142</v>
+        <v>1109</v>
       </c>
       <c r="Q120" s="1" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1110</v>
+      </c>
+      <c r="R120" s="1"/>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
-        <v>101022987</v>
+        <v>837726</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1145</v>
+        <v>1111</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>1146</v>
+        <v>1112</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>1147</v>
+        <v>1113</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>218</v>
+        <v>46</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>1148</v>
+        <v>1073</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>1148</v>
+        <v>1073</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>25</v>
+        <v>863</v>
       </c>
       <c r="L121" s="1" t="s">
-        <v>1149</v>
+        <v>1114</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>1129</v>
+        <v>1056</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1150</v>
+        <v>1115</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>1151</v>
+        <v>1116</v>
       </c>
       <c r="P121" s="1" t="s">
-        <v>1152</v>
+        <v>1117</v>
       </c>
       <c r="Q121" s="1" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1118</v>
+      </c>
+      <c r="R121" s="1"/>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
-        <v>837527</v>
+        <v>720707</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1155</v>
+        <v>1119</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1156</v>
+        <v>1120</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>1157</v>
+        <v>1121</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>906</v>
+        <v>1122</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>906</v>
+        <v>1122</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>1158</v>
+        <v>1123</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>908</v>
+        <v>1000</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>303</v>
+        <v>1124</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>1159</v>
+        <v>1125</v>
       </c>
       <c r="P122" s="1" t="s">
-        <v>1160</v>
+        <v>1126</v>
       </c>
       <c r="Q122" s="1" t="s">
-        <v>1161</v>
+        <v>1127</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
-        <v>720719</v>
+        <v>886776</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1162</v>
+        <v>1128</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1163</v>
+        <v>1129</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1164</v>
+        <v>1130</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>397</v>
+        <v>280</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>1165</v>
+        <v>1131</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>1165</v>
+        <v>1131</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>1166</v>
+        <v>1132</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>851</v>
+        <v>1133</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1167</v>
+        <v>1134</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>1168</v>
+        <v>1135</v>
       </c>
       <c r="P123" s="1" t="s">
-        <v>1169</v>
+        <v>1136</v>
       </c>
       <c r="Q123" s="1" t="s">
-        <v>1170</v>
+        <v>1137</v>
       </c>
       <c r="R123" s="1" t="s">
-        <v>1171</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
-        <v>720744</v>
+        <v>745586</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1172</v>
+        <v>1139</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>1173</v>
+        <v>1140</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>1174</v>
+        <v>1141</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>397</v>
+        <v>550</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>1175</v>
+        <v>158</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>1165</v>
+        <v>1142</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>1165</v>
+        <v>1142</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>1176</v>
+        <v>1143</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>851</v>
+        <v>1046</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1177</v>
+        <v>1144</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>1178</v>
+        <v>1145</v>
       </c>
       <c r="P124" s="1" t="s">
-        <v>1179</v>
+        <v>1146</v>
       </c>
       <c r="Q124" s="1" t="s">
-        <v>1180</v>
-[...3 lines deleted...]
-      </c>
+        <v>1147</v>
+      </c>
+      <c r="R124" s="1"/>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
-        <v>887227</v>
+        <v>720720</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>1182</v>
+        <v>1148</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>1183</v>
+        <v>1149</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>1184</v>
+        <v>1150</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>1040</v>
+        <v>1122</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1040</v>
+        <v>1122</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>1185</v>
+        <v>1151</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>49</v>
+        <v>1152</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>1186</v>
+        <v>1153</v>
       </c>
       <c r="P125" s="1" t="s">
-        <v>1187</v>
-[...3 lines deleted...]
-      </c>
+        <v>1154</v>
+      </c>
+      <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
-        <v>1189</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
-        <v>837583</v>
+        <v>887727</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>1190</v>
+        <v>1156</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>1191</v>
+        <v>1157</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>1192</v>
+        <v>1158</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G126" s="1"/>
+      <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>1194</v>
+        <v>1159</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1194</v>
+        <v>1159</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>1195</v>
+        <v>1160</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>908</v>
+        <v>1133</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>1196</v>
+        <v>1161</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>1197</v>
+        <v>1162</v>
       </c>
       <c r="P126" s="1" t="s">
-        <v>1198</v>
+        <v>1163</v>
       </c>
       <c r="Q126" s="1" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>1164</v>
+      </c>
+      <c r="R126" s="1"/>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
-        <v>744310</v>
+        <v>887474</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>1201</v>
+        <v>1165</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>1202</v>
+        <v>1166</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>1203</v>
+        <v>1167</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F127" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H127" s="1" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>1204</v>
+        <v>1168</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>1204</v>
+        <v>1168</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>686</v>
+        <v>863</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>1205</v>
+        <v>1169</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>897</v>
+        <v>1133</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>1206</v>
+        <v>1170</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>1207</v>
+        <v>1171</v>
       </c>
       <c r="P127" s="1" t="s">
-        <v>1208</v>
-[...3 lines deleted...]
-      </c>
+        <v>1172</v>
+      </c>
+      <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
-        <v>887191</v>
+        <v>888003</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>1210</v>
+        <v>1173</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>1211</v>
+        <v>1174</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>1212</v>
+        <v>1175</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>427</v>
+        <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H128" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I128" s="1" t="s">
-        <v>985</v>
+        <v>1176</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>985</v>
+        <v>1176</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>1213</v>
+        <v>1177</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>987</v>
+        <v>1133</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1214</v>
+        <v>1178</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>1215</v>
+        <v>1179</v>
       </c>
       <c r="P128" s="1" t="s">
-        <v>1216</v>
+        <v>1180</v>
       </c>
       <c r="Q128" s="1" t="s">
-        <v>1217</v>
-[...1 lines deleted...]
-      <c r="R128" s="1"/>
+        <v>1181</v>
+      </c>
+      <c r="R128" s="1" t="s">
+        <v>1182</v>
+      </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
-        <v>887674</v>
+        <v>887432</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1218</v>
+        <v>1183</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1219</v>
+        <v>1184</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1220</v>
+        <v>1185</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>99</v>
+        <v>258</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>1221</v>
+        <v>158</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>1222</v>
+        <v>1186</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>1222</v>
+        <v>1186</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>686</v>
+        <v>863</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>1223</v>
+        <v>1187</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>987</v>
+        <v>1133</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>688</v>
+        <v>1188</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>1224</v>
+        <v>1189</v>
       </c>
       <c r="P129" s="1" t="s">
-        <v>1225</v>
+        <v>1190</v>
       </c>
       <c r="Q129" s="1" t="s">
-        <v>1226</v>
+        <v>1191</v>
       </c>
       <c r="R129" s="1" t="s">
-        <v>1227</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
-        <v>745246</v>
+        <v>887226</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>1228</v>
+        <v>1193</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>1229</v>
+        <v>1194</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>1230</v>
+        <v>1195</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>111</v>
+        <v>228</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>320</v>
+        <v>24</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>1232</v>
+        <v>1197</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>897</v>
+        <v>1133</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>303</v>
+        <v>1198</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>1233</v>
+        <v>1199</v>
       </c>
       <c r="P130" s="1" t="s">
-        <v>1234</v>
+        <v>1200</v>
       </c>
       <c r="Q130" s="1" t="s">
-        <v>1235</v>
-[...3 lines deleted...]
-      </c>
+        <v>1201</v>
+      </c>
+      <c r="R130" s="1"/>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
-        <v>837771</v>
+        <v>745874</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>1237</v>
+        <v>1202</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>1238</v>
+        <v>1203</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>1239</v>
+        <v>1204</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>932</v>
+        <v>24</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1240</v>
+        <v>1205</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1240</v>
+        <v>1205</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>1241</v>
+        <v>1206</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>908</v>
+        <v>1046</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>1242</v>
+        <v>1207</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>1243</v>
+        <v>1208</v>
       </c>
       <c r="P131" s="1" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="Q131" s="1"/>
+        <v>1209</v>
+      </c>
+      <c r="Q131" s="1" t="s">
+        <v>1210</v>
+      </c>
       <c r="R131" s="1" t="s">
-        <v>1245</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
-        <v>887070</v>
+        <v>887259</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>1246</v>
+        <v>1212</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>1247</v>
+        <v>1213</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>1248</v>
+        <v>1214</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H132" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>1215</v>
+      </c>
       <c r="I132" s="1" t="s">
-        <v>1249</v>
+        <v>1216</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>1249</v>
+        <v>1216</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>1250</v>
+        <v>1217</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>987</v>
+        <v>1133</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>359</v>
+        <v>1218</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>1251</v>
+        <v>1219</v>
       </c>
       <c r="P132" s="1" t="s">
-        <v>1252</v>
+        <v>1220</v>
       </c>
       <c r="Q132" s="1" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="R132" s="1"/>
+        <v>1221</v>
+      </c>
+      <c r="R132" s="1" t="s">
+        <v>1222</v>
+      </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
-        <v>887917</v>
+        <v>792054</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>1254</v>
+        <v>1223</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>1255</v>
+        <v>1224</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>1256</v>
+        <v>1225</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>1257</v>
+        <v>1226</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>1257</v>
+        <v>1226</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L133" s="1" t="s">
-        <v>1258</v>
+        <v>1227</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>1259</v>
+        <v>150</v>
       </c>
       <c r="O133" s="1" t="s">
-        <v>1260</v>
+        <v>1228</v>
       </c>
       <c r="P133" s="1" t="s">
-        <v>1261</v>
+        <v>1229</v>
       </c>
       <c r="Q133" s="1" t="s">
-        <v>1262</v>
+        <v>1230</v>
       </c>
       <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
-        <v>837750</v>
+        <v>790956</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1263</v>
+        <v>1231</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1264</v>
+        <v>1232</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1265</v>
+        <v>1233</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1266</v>
+        <v>1234</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1266</v>
+        <v>1234</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1267</v>
+        <v>1235</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1268</v>
+        <v>1236</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1269</v>
+        <v>1237</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1270</v>
+        <v>1238</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1271</v>
-[...3 lines deleted...]
-      </c>
+        <v>1239</v>
+      </c>
+      <c r="R134" s="1"/>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
-        <v>720695</v>
+        <v>792257</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1273</v>
+        <v>1240</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1274</v>
+        <v>1241</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>1275</v>
+        <v>1242</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F135" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G135" s="1" t="s">
+      <c r="H135" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="H135" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I135" s="1" t="s">
-        <v>1276</v>
+        <v>1243</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1276</v>
+        <v>1243</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>1277</v>
+        <v>1244</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>851</v>
+        <v>1010</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>1278</v>
+        <v>1245</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>1279</v>
+        <v>1246</v>
       </c>
       <c r="P135" s="1" t="s">
-        <v>1280</v>
+        <v>1247</v>
       </c>
       <c r="Q135" s="1" t="s">
-        <v>1281</v>
+        <v>1248</v>
       </c>
       <c r="R135" s="1" t="s">
-        <v>1282</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
-        <v>101023306</v>
+        <v>720757</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>1283</v>
+        <v>1250</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>1284</v>
+        <v>1251</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>1285</v>
+        <v>1252</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H136" s="1" t="s">
         <v>23</v>
       </c>
+      <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>1286</v>
+        <v>1253</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>1286</v>
+        <v>1253</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>1287</v>
+        <v>1254</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>1288</v>
+        <v>581</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>1289</v>
+        <v>1255</v>
       </c>
       <c r="P136" s="1" t="s">
-        <v>1290</v>
+        <v>1256</v>
       </c>
       <c r="Q136" s="1" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1257</v>
+      </c>
+      <c r="R136" s="1"/>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
-        <v>745785</v>
+        <v>720728</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1293</v>
+        <v>1258</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1294</v>
+        <v>1259</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1295</v>
+        <v>1260</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>397</v>
+        <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>932</v>
+        <v>82</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1296</v>
+        <v>1261</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1296</v>
+        <v>1261</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1297</v>
+        <v>1262</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>897</v>
+        <v>1000</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>1298</v>
+        <v>1263</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1299</v>
+        <v>1264</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1300</v>
+        <v>1265</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1301</v>
+        <v>1266</v>
       </c>
       <c r="R137" s="1" t="s">
-        <v>1302</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
-        <v>792021</v>
+        <v>101023567</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1303</v>
+        <v>1268</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1304</v>
+        <v>1269</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1305</v>
+        <v>1270</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>467</v>
+        <v>158</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1306</v>
+        <v>1271</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1306</v>
+        <v>1271</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>1307</v>
+        <v>1272</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>861</v>
+        <v>1273</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>114</v>
+        <v>1274</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>1308</v>
+        <v>1275</v>
       </c>
       <c r="P138" s="1" t="s">
-        <v>1309</v>
+        <v>1276</v>
       </c>
       <c r="Q138" s="1" t="s">
-        <v>1310</v>
+        <v>1277</v>
       </c>
       <c r="R138" s="1" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
-        <v>838104</v>
+        <v>101023280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>1312</v>
+        <v>1279</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>1313</v>
+        <v>1280</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>1314</v>
+        <v>1281</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>417</v>
+        <v>147</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>1315</v>
+        <v>1282</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>1315</v>
+        <v>1282</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>1316</v>
+        <v>1283</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>908</v>
+        <v>1273</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1317</v>
+        <v>1284</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>1318</v>
+        <v>1285</v>
       </c>
       <c r="P139" s="1" t="s">
-        <v>1319</v>
+        <v>1286</v>
       </c>
       <c r="Q139" s="1" t="s">
-        <v>1320</v>
+        <v>1287</v>
       </c>
       <c r="R139" s="1" t="s">
-        <v>1321</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
-        <v>745746</v>
+        <v>101022987</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>1322</v>
+        <v>1289</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>1323</v>
+        <v>1290</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>1324</v>
+        <v>1291</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>932</v>
+        <v>24</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>1325</v>
+        <v>1292</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>1325</v>
+        <v>1292</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>849</v>
+        <v>48</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>1326</v>
+        <v>1293</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>897</v>
+        <v>1273</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>1327</v>
+        <v>1294</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>1328</v>
+        <v>1295</v>
       </c>
       <c r="P140" s="1" t="s">
-        <v>1329</v>
+        <v>1296</v>
       </c>
       <c r="Q140" s="1" t="s">
-        <v>1330</v>
+        <v>1297</v>
       </c>
       <c r="R140" s="1" t="s">
-        <v>1331</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
-        <v>745012</v>
+        <v>837527</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1332</v>
+        <v>1299</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>1333</v>
+        <v>1300</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>1334</v>
+        <v>1301</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>99</v>
+        <v>443</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1325</v>
+        <v>1054</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1325</v>
+        <v>1054</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L141" s="1" t="s">
-        <v>1335</v>
+        <v>1302</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>897</v>
+        <v>1056</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>1336</v>
+        <v>129</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>1337</v>
+        <v>1303</v>
       </c>
       <c r="P141" s="1" t="s">
-        <v>1338</v>
+        <v>1304</v>
       </c>
       <c r="Q141" s="1" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1305</v>
+      </c>
+      <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
-        <v>887407</v>
+        <v>720719</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1341</v>
+        <v>1306</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>1342</v>
+        <v>1307</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>1343</v>
+        <v>1308</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>99</v>
+        <v>550</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>78</v>
+        <v>158</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1249</v>
+        <v>1309</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1249</v>
+        <v>1309</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>1344</v>
+        <v>1310</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>724</v>
+        <v>1311</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>1345</v>
+        <v>1312</v>
       </c>
       <c r="P142" s="1" t="s">
-        <v>1346</v>
+        <v>1313</v>
       </c>
       <c r="Q142" s="1" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="R142" s="1"/>
+        <v>1314</v>
+      </c>
+      <c r="R142" s="1" t="s">
+        <v>1315</v>
+      </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
-        <v>887711</v>
+        <v>720744</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>1348</v>
+        <v>1316</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>1349</v>
+        <v>1317</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>1350</v>
+        <v>1318</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>289</v>
+        <v>550</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>22</v>
+        <v>355</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>101</v>
+        <v>1319</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1050</v>
+        <v>1309</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1050</v>
+        <v>1309</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>1351</v>
+        <v>1320</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>537</v>
+        <v>1321</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>1352</v>
+        <v>1322</v>
       </c>
       <c r="P143" s="1" t="s">
-        <v>1353</v>
+        <v>1323</v>
       </c>
       <c r="Q143" s="1" t="s">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="R143" s="1"/>
+        <v>1324</v>
+      </c>
+      <c r="R143" s="1" t="s">
+        <v>1325</v>
+      </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
-        <v>709746</v>
+        <v>887227</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1355</v>
+        <v>1326</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1356</v>
+        <v>1327</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1357</v>
+        <v>1328</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H144" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="H144" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I144" s="1" t="s">
-        <v>1359</v>
+        <v>1186</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1359</v>
+        <v>1186</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>1360</v>
+        <v>1329</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>1361</v>
+        <v>1133</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>1362</v>
+        <v>215</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>1363</v>
+        <v>1330</v>
       </c>
       <c r="P144" s="1" t="s">
-        <v>1364</v>
+        <v>1331</v>
       </c>
       <c r="Q144" s="1" t="s">
-        <v>1365</v>
+        <v>1332</v>
       </c>
       <c r="R144" s="1" t="s">
-        <v>1366</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
-        <v>669029</v>
+        <v>837583</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>1367</v>
+        <v>1334</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>1368</v>
+        <v>1335</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>1369</v>
+        <v>1336</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>99</v>
+        <v>280</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>57</v>
+        <v>482</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>67</v>
+        <v>1337</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>877</v>
+        <v>1338</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>877</v>
+        <v>1338</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L145" s="1" t="s">
-        <v>1370</v>
+        <v>1339</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>879</v>
+        <v>1056</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>598</v>
+        <v>1340</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>1371</v>
+        <v>1341</v>
       </c>
       <c r="P145" s="1" t="s">
-        <v>1372</v>
+        <v>1342</v>
       </c>
       <c r="Q145" s="1" t="s">
-        <v>1373</v>
+        <v>1343</v>
       </c>
       <c r="R145" s="1" t="s">
-        <v>1374</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
-        <v>887648</v>
+        <v>744310</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1375</v>
+        <v>1345</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>1376</v>
+        <v>1346</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>1377</v>
+        <v>1347</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>122</v>
+        <v>258</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>458</v>
+        <v>158</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>1050</v>
+        <v>1348</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>1050</v>
+        <v>1348</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>1378</v>
+        <v>1349</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>987</v>
+        <v>1046</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1379</v>
+        <v>1350</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>1380</v>
+        <v>1351</v>
       </c>
       <c r="P146" s="1" t="s">
-        <v>1381</v>
+        <v>1352</v>
       </c>
       <c r="Q146" s="1" t="s">
-        <v>1382</v>
+        <v>1353</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
-        <v>744330</v>
+        <v>887191</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1383</v>
+        <v>1354</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1384</v>
+        <v>1355</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1385</v>
+        <v>1356</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>99</v>
+        <v>579</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>1325</v>
+        <v>1131</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1325</v>
+        <v>1131</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1386</v>
+        <v>1357</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>897</v>
+        <v>1133</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>1387</v>
+        <v>1358</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1388</v>
+        <v>1359</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1389</v>
+        <v>1360</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1390</v>
-[...3 lines deleted...]
-      </c>
+        <v>1361</v>
+      </c>
+      <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
-        <v>709606</v>
+        <v>887674</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1392</v>
+        <v>1362</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>1393</v>
+        <v>1363</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>1394</v>
+        <v>1364</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>1395</v>
+        <v>258</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>417</v>
+        <v>1365</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>1396</v>
+        <v>1366</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>1396</v>
+        <v>1366</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>1397</v>
+        <v>1367</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>1361</v>
+        <v>1133</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>1398</v>
+        <v>837</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>1399</v>
+        <v>1368</v>
       </c>
       <c r="P148" s="1" t="s">
-        <v>1400</v>
+        <v>1369</v>
       </c>
       <c r="Q148" s="1" t="s">
-        <v>1401</v>
+        <v>1370</v>
       </c>
       <c r="R148" s="1" t="s">
-        <v>1402</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
-        <v>792061</v>
+        <v>745246</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>1403</v>
+        <v>1372</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>1404</v>
+        <v>1373</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>1405</v>
+        <v>1374</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>111</v>
+        <v>269</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>218</v>
+        <v>473</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>1406</v>
+        <v>1375</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>1406</v>
+        <v>1375</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>1407</v>
+        <v>1376</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>861</v>
+        <v>1046</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>570</v>
+        <v>129</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>1408</v>
+        <v>1377</v>
       </c>
       <c r="P149" s="1" t="s">
-        <v>1409</v>
+        <v>1378</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1410</v>
+        <v>1379</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1411</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
-        <v>886567</v>
+        <v>837771</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>1412</v>
+        <v>1381</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>1413</v>
+        <v>1382</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>1414</v>
+        <v>1383</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>66</v>
+        <v>146</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>458</v>
+        <v>147</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>1415</v>
+        <v>1384</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>1415</v>
+        <v>1384</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>1416</v>
+        <v>1385</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>987</v>
+        <v>1056</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>59</v>
+        <v>1386</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>1417</v>
+        <v>1387</v>
       </c>
       <c r="P150" s="1" t="s">
-        <v>1418</v>
-[...4 lines deleted...]
-      <c r="R150" s="1"/>
+        <v>1388</v>
+      </c>
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1" t="s">
+        <v>1389</v>
+      </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
-        <v>709557</v>
+        <v>887070</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1420</v>
+        <v>1390</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1421</v>
+        <v>1391</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>1422</v>
+        <v>1392</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G151" s="1"/>
+      <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>1424</v>
+        <v>1393</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>1424</v>
+        <v>1393</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>686</v>
+        <v>863</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>1425</v>
+        <v>1394</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1361</v>
+        <v>1133</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>1426</v>
+        <v>512</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1427</v>
+        <v>1395</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1428</v>
+        <v>1396</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1429</v>
+        <v>1397</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
-        <v>887913</v>
+        <v>887917</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1430</v>
+        <v>1398</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1431</v>
+        <v>1399</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1432</v>
+        <v>1400</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>458</v>
+        <v>24</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>1050</v>
+        <v>1401</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>1050</v>
+        <v>1401</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1433</v>
+        <v>1402</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>987</v>
+        <v>1133</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>163</v>
+        <v>1403</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>1434</v>
+        <v>1404</v>
       </c>
       <c r="P152" s="1" t="s">
-        <v>1435</v>
+        <v>1405</v>
       </c>
       <c r="Q152" s="1" t="s">
-        <v>1436</v>
+        <v>1406</v>
       </c>
       <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
-        <v>887281</v>
+        <v>837750</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1437</v>
+        <v>1407</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>1438</v>
+        <v>1408</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>1439</v>
+        <v>1409</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>1440</v>
+        <v>1410</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>1440</v>
+        <v>1410</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>1441</v>
+        <v>1411</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>987</v>
+        <v>1056</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>114</v>
+        <v>1412</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>1442</v>
+        <v>1413</v>
       </c>
       <c r="P153" s="1" t="s">
-        <v>1443</v>
+        <v>1414</v>
       </c>
       <c r="Q153" s="1" t="s">
-        <v>1444</v>
+        <v>1415</v>
       </c>
       <c r="R153" s="1" t="s">
-        <v>1445</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
-        <v>669105</v>
+        <v>720695</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1446</v>
+        <v>1417</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>1447</v>
+        <v>1418</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>1448</v>
+        <v>1419</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>99</v>
+        <v>258</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>877</v>
+        <v>1420</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>877</v>
+        <v>1420</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>1449</v>
+        <v>1421</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>879</v>
+        <v>1000</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>1119</v>
+        <v>1422</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>1450</v>
+        <v>1423</v>
       </c>
       <c r="P154" s="1" t="s">
-        <v>1451</v>
+        <v>1424</v>
       </c>
       <c r="Q154" s="1" t="s">
-        <v>1452</v>
+        <v>1425</v>
       </c>
       <c r="R154" s="1" t="s">
-        <v>1453</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
-        <v>745591</v>
+        <v>101023306</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1454</v>
+        <v>1427</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>1455</v>
+        <v>1428</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>1456</v>
+        <v>1429</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>1457</v>
+        <v>1430</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>1457</v>
+        <v>1430</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>1458</v>
+        <v>1431</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>897</v>
+        <v>1273</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>1459</v>
+        <v>1432</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>1460</v>
+        <v>1433</v>
       </c>
       <c r="P155" s="1" t="s">
-        <v>1461</v>
+        <v>1434</v>
       </c>
       <c r="Q155" s="1" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="R155" s="1"/>
+        <v>1435</v>
+      </c>
+      <c r="R155" s="1" t="s">
+        <v>1436</v>
+      </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
-        <v>101023190</v>
+        <v>745785</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1463</v>
+        <v>1437</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>1464</v>
+        <v>1438</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>1465</v>
+        <v>1439</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>65</v>
+        <v>550</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>66</v>
+        <v>146</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>447</v>
+        <v>147</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>1466</v>
+        <v>1440</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>1466</v>
+        <v>1440</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>1467</v>
+        <v>1441</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>1129</v>
+        <v>1046</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>59</v>
+        <v>1442</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>1468</v>
+        <v>1443</v>
       </c>
       <c r="P156" s="1" t="s">
-        <v>1469</v>
+        <v>1444</v>
       </c>
       <c r="Q156" s="1" t="s">
-        <v>1470</v>
-[...1 lines deleted...]
-      <c r="R156" s="1"/>
+        <v>1445</v>
+      </c>
+      <c r="R156" s="1" t="s">
+        <v>1446</v>
+      </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
-        <v>745766</v>
+        <v>792021</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1471</v>
+        <v>1447</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1472</v>
+        <v>1448</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1473</v>
+        <v>1449</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>65</v>
+        <v>280</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>467</v>
+        <v>619</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>996</v>
+        <v>1450</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>996</v>
+        <v>1450</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L157" s="1" t="s">
-        <v>1474</v>
+        <v>1451</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>897</v>
+        <v>1010</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>1475</v>
+        <v>272</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>1476</v>
+        <v>1452</v>
       </c>
       <c r="P157" s="1" t="s">
-        <v>1477</v>
+        <v>1453</v>
       </c>
       <c r="Q157" s="1" t="s">
-        <v>1478</v>
+        <v>1454</v>
       </c>
       <c r="R157" s="1" t="s">
-        <v>1479</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
-        <v>101023593</v>
+        <v>838104</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>1480</v>
+        <v>1456</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>1481</v>
+        <v>1457</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>1482</v>
+        <v>1458</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>1466</v>
+        <v>1459</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1466</v>
+        <v>1459</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>1483</v>
+        <v>1460</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>1129</v>
+        <v>1056</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>1484</v>
+        <v>1461</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>1485</v>
+        <v>1462</v>
       </c>
       <c r="P158" s="1" t="s">
-        <v>1486</v>
+        <v>1463</v>
       </c>
       <c r="Q158" s="1" t="s">
-        <v>1487</v>
+        <v>1464</v>
       </c>
       <c r="R158" s="1" t="s">
-        <v>1488</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
-        <v>720743</v>
+        <v>745746</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>1489</v>
+        <v>1466</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1490</v>
+        <v>1467</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>1491</v>
+        <v>1468</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1276</v>
+        <v>1469</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1276</v>
+        <v>1469</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>1492</v>
+        <v>1470</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>851</v>
+        <v>1046</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>1493</v>
+        <v>1471</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>1494</v>
+        <v>1472</v>
       </c>
       <c r="P159" s="1" t="s">
-        <v>1495</v>
+        <v>1473</v>
       </c>
       <c r="Q159" s="1" t="s">
-        <v>1496</v>
+        <v>1474</v>
       </c>
       <c r="R159" s="1" t="s">
-        <v>1497</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
-        <v>745762</v>
+        <v>745012</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1498</v>
+        <v>1476</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>1499</v>
+        <v>1477</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>1500</v>
+        <v>1478</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>1175</v>
+        <v>58</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1501</v>
+        <v>1469</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1501</v>
+        <v>1469</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>1502</v>
+        <v>1479</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>897</v>
+        <v>1046</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>1503</v>
+        <v>1480</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>1504</v>
+        <v>1481</v>
       </c>
       <c r="P160" s="1" t="s">
-        <v>1505</v>
+        <v>1482</v>
       </c>
       <c r="Q160" s="1" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="R160" s="1"/>
+        <v>1483</v>
+      </c>
+      <c r="R160" s="1" t="s">
+        <v>1484</v>
+      </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
-        <v>745789</v>
+        <v>887407</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>1507</v>
+        <v>1485</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>1508</v>
+        <v>1486</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>1509</v>
+        <v>1487</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>111</v>
+        <v>258</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>1510</v>
+        <v>1393</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>1510</v>
+        <v>1393</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L161" s="1" t="s">
-        <v>1511</v>
+        <v>1488</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>897</v>
+        <v>1133</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>1072</v>
+        <v>874</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>1512</v>
+        <v>1489</v>
       </c>
       <c r="P161" s="1" t="s">
-        <v>1513</v>
+        <v>1490</v>
       </c>
       <c r="Q161" s="1" t="s">
-        <v>1514</v>
-[...3 lines deleted...]
-      </c>
+        <v>1491</v>
+      </c>
+      <c r="R161" s="1"/>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
-        <v>668970</v>
+        <v>887711</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>1516</v>
+        <v>1492</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>1517</v>
+        <v>1493</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>1518</v>
+        <v>1494</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>99</v>
+        <v>443</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>721</v>
+        <v>259</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>1519</v>
+        <v>1196</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>1519</v>
+        <v>1196</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L162" s="1" t="s">
-        <v>1520</v>
+        <v>1495</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>879</v>
+        <v>1133</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>1521</v>
+        <v>687</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>1522</v>
+        <v>1496</v>
       </c>
       <c r="P162" s="1" t="s">
-        <v>1523</v>
+        <v>1497</v>
       </c>
       <c r="Q162" s="1" t="s">
-        <v>1524</v>
+        <v>1498</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
-        <v>745578</v>
+        <v>709746</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1525</v>
+        <v>1499</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>1526</v>
+        <v>1500</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>1527</v>
+        <v>1501</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>417</v>
+        <v>1502</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>1528</v>
+        <v>1503</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>1528</v>
+        <v>1503</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>1529</v>
+        <v>1504</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>897</v>
+        <v>1505</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>59</v>
+        <v>1506</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>1530</v>
+        <v>1507</v>
       </c>
       <c r="P163" s="1" t="s">
-        <v>1531</v>
+        <v>1508</v>
       </c>
       <c r="Q163" s="1" t="s">
-        <v>1532</v>
-[...1 lines deleted...]
-      <c r="R163" s="1"/>
+        <v>1509</v>
+      </c>
+      <c r="R163" s="1" t="s">
+        <v>1510</v>
+      </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
-        <v>720714</v>
+        <v>669029</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>1533</v>
+        <v>1511</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>1534</v>
+        <v>1512</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>1535</v>
+        <v>1513</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>1536</v>
+        <v>258</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>1537</v>
+        <v>1026</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>1537</v>
+        <v>1026</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>1538</v>
+        <v>1514</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>851</v>
+        <v>1028</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>1539</v>
+        <v>748</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>1540</v>
+        <v>1515</v>
       </c>
       <c r="P164" s="1" t="s">
-        <v>1541</v>
+        <v>1516</v>
       </c>
       <c r="Q164" s="1" t="s">
-        <v>1542</v>
+        <v>1517</v>
       </c>
       <c r="R164" s="1" t="s">
-        <v>1543</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
-        <v>837761</v>
+        <v>887648</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>1544</v>
+        <v>1519</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>1545</v>
+        <v>1520</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>1546</v>
+        <v>1521</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>397</v>
+        <v>280</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>57</v>
+        <v>157</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>23</v>
+        <v>610</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>1547</v>
+        <v>1196</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1547</v>
+        <v>1196</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>1548</v>
+        <v>1522</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>908</v>
+        <v>1133</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>242</v>
+        <v>1523</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>1549</v>
+        <v>1524</v>
       </c>
       <c r="P165" s="1" t="s">
-        <v>1550</v>
+        <v>1525</v>
       </c>
       <c r="Q165" s="1" t="s">
-        <v>1551</v>
+        <v>1526</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
-        <v>886662</v>
+        <v>744330</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>1552</v>
+        <v>1527</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>1553</v>
+        <v>1528</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>1554</v>
+        <v>1529</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>122</v>
+        <v>258</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>1555</v>
+        <v>1469</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>1555</v>
+        <v>1469</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>1556</v>
+        <v>1530</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>987</v>
+        <v>1046</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1557</v>
+        <v>1531</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>1558</v>
+        <v>1532</v>
       </c>
       <c r="P166" s="1" t="s">
-        <v>1559</v>
+        <v>1533</v>
       </c>
       <c r="Q166" s="1" t="s">
-        <v>1560</v>
+        <v>1534</v>
       </c>
       <c r="R166" s="1" t="s">
-        <v>1561</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
-        <v>792070</v>
+        <v>709606</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1562</v>
+        <v>1536</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>1563</v>
+        <v>1537</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>1564</v>
+        <v>1538</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>65</v>
+        <v>1539</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>218</v>
+        <v>82</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>1565</v>
+        <v>1540</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>1565</v>
+        <v>1540</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L167" s="1" t="s">
-        <v>1566</v>
+        <v>1541</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>861</v>
+        <v>1505</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>816</v>
+        <v>1542</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1567</v>
+        <v>1543</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1568</v>
+        <v>1544</v>
       </c>
       <c r="Q167" s="1" t="s">
-        <v>1569</v>
-[...1 lines deleted...]
-      <c r="R167" s="1"/>
+        <v>1545</v>
+      </c>
+      <c r="R167" s="1" t="s">
+        <v>1546</v>
+      </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
-        <v>668128</v>
+        <v>792061</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1570</v>
+        <v>1547</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>1571</v>
+        <v>1548</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>1572</v>
+        <v>1549</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>122</v>
+        <v>269</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>1519</v>
+        <v>1550</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>1519</v>
+        <v>1550</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L168" s="1" t="s">
-        <v>1573</v>
+        <v>1551</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>879</v>
+        <v>1010</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>1574</v>
+        <v>720</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>1575</v>
+        <v>1552</v>
       </c>
       <c r="P168" s="1" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-      <c r="R168" s="1"/>
+        <v>1553</v>
+      </c>
+      <c r="Q168" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="R168" s="1" t="s">
+        <v>1555</v>
+      </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
-        <v>720739</v>
+        <v>886567</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1577</v>
+        <v>1556</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1578</v>
+        <v>1557</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1579</v>
+        <v>1558</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>397</v>
+        <v>228</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>218</v>
+        <v>610</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>1580</v>
+        <v>1559</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>1580</v>
+        <v>1559</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L169" s="1" t="s">
-        <v>1581</v>
+        <v>1560</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>851</v>
+        <v>1133</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>1582</v>
+        <v>93</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>1583</v>
+        <v>1561</v>
       </c>
       <c r="P169" s="1" t="s">
-        <v>1584</v>
+        <v>1562</v>
       </c>
       <c r="Q169" s="1" t="s">
-        <v>1585</v>
-[...3 lines deleted...]
-      </c>
+        <v>1563</v>
+      </c>
+      <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
-        <v>745450</v>
+        <v>709557</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1587</v>
+        <v>1564</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>1588</v>
+        <v>1565</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>1589</v>
+        <v>1566</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="F170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>101</v>
+        <v>1567</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>1590</v>
+        <v>1568</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>1590</v>
+        <v>1568</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="L170" s="1" t="s">
-        <v>1591</v>
+        <v>1569</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>897</v>
+        <v>1505</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1592</v>
+        <v>1570</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>1593</v>
+        <v>1571</v>
       </c>
       <c r="P170" s="1" t="s">
-        <v>1594</v>
+        <v>1572</v>
       </c>
       <c r="Q170" s="1" t="s">
-        <v>1595</v>
+        <v>1573</v>
       </c>
       <c r="R170" s="1"/>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
-        <v>887501</v>
+        <v>887913</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>1596</v>
+        <v>1574</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>1597</v>
+        <v>1575</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>1598</v>
+        <v>1576</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H171" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>610</v>
+      </c>
       <c r="I171" s="1" t="s">
-        <v>1599</v>
+        <v>1196</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>1599</v>
+        <v>1196</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L171" s="1" t="s">
-        <v>1600</v>
+        <v>1577</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>987</v>
+        <v>1133</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>1601</v>
+        <v>67</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>1602</v>
+        <v>1578</v>
       </c>
       <c r="P171" s="1" t="s">
-        <v>1603</v>
+        <v>1579</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1604</v>
+        <v>1580</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
-        <v>836884</v>
+        <v>887281</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>1605</v>
+        <v>1581</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>1606</v>
+        <v>1582</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>1607</v>
+        <v>1583</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>397</v>
+        <v>280</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1608</v>
+        <v>1584</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1608</v>
+        <v>1584</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L172" s="1" t="s">
-        <v>1609</v>
+        <v>1585</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>908</v>
+        <v>1133</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>816</v>
+        <v>272</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>1610</v>
+        <v>1586</v>
       </c>
       <c r="P172" s="1" t="s">
-        <v>1611</v>
+        <v>1587</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1612</v>
-[...1 lines deleted...]
-      <c r="R172" s="1"/>
+        <v>1588</v>
+      </c>
+      <c r="R172" s="1" t="s">
+        <v>1589</v>
+      </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
-        <v>101023200</v>
+        <v>669105</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1613</v>
+        <v>1590</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>1614</v>
+        <v>1591</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>1615</v>
+        <v>1592</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H173" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I173" s="1" t="s">
-        <v>1616</v>
+        <v>1026</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>1616</v>
+        <v>1026</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L173" s="1" t="s">
-        <v>1617</v>
+        <v>1593</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>1129</v>
+        <v>1028</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>1618</v>
+        <v>1263</v>
       </c>
       <c r="O173" s="1" t="s">
-        <v>1619</v>
+        <v>1594</v>
       </c>
       <c r="P173" s="1" t="s">
-        <v>1620</v>
+        <v>1595</v>
       </c>
       <c r="Q173" s="1" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="R173" s="1"/>
+        <v>1596</v>
+      </c>
+      <c r="R173" s="1" t="s">
+        <v>1597</v>
+      </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
-        <v>837276</v>
+        <v>745591</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>1622</v>
+        <v>1598</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>1623</v>
+        <v>1599</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>1624</v>
+        <v>1600</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>1625</v>
+        <v>1601</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>1625</v>
+        <v>1601</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L174" s="1" t="s">
-        <v>1626</v>
+        <v>1602</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>908</v>
+        <v>1046</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>1627</v>
+        <v>1603</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>1628</v>
+        <v>1604</v>
       </c>
       <c r="P174" s="1" t="s">
-        <v>1629</v>
+        <v>1605</v>
       </c>
       <c r="Q174" s="1" t="s">
-        <v>1630</v>
+        <v>1606</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
-        <v>838120</v>
+        <v>101023190</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1631</v>
+        <v>1607</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>1632</v>
+        <v>1608</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>1633</v>
+        <v>1609</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>1634</v>
+        <v>599</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L175" s="1" t="s">
-        <v>1635</v>
+        <v>1611</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>908</v>
+        <v>1273</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>1636</v>
+        <v>93</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>1637</v>
+        <v>1612</v>
       </c>
       <c r="P175" s="1" t="s">
-        <v>1638</v>
+        <v>1613</v>
       </c>
       <c r="Q175" s="1" t="s">
-        <v>1639</v>
-[...3 lines deleted...]
-      </c>
+        <v>1614</v>
+      </c>
+      <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
-        <v>792050</v>
+        <v>745766</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1641</v>
+        <v>1615</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1642</v>
+        <v>1616</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1643</v>
+        <v>1617</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>76</v>
+        <v>228</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>417</v>
+        <v>619</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1644</v>
+        <v>1142</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1644</v>
+        <v>1142</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L176" s="1" t="s">
-        <v>1645</v>
+        <v>1618</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>861</v>
+        <v>1046</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>419</v>
+        <v>1619</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>1646</v>
+        <v>1620</v>
       </c>
       <c r="P176" s="1" t="s">
-        <v>1647</v>
+        <v>1621</v>
       </c>
       <c r="Q176" s="1" t="s">
-        <v>1648</v>
-[...1 lines deleted...]
-      <c r="R176" s="1"/>
+        <v>1622</v>
+      </c>
+      <c r="R176" s="1" t="s">
+        <v>1623</v>
+      </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
-        <v>744311</v>
+        <v>101023593</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>1649</v>
+        <v>1624</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>1650</v>
+        <v>1625</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>1651</v>
+        <v>1626</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>1590</v>
+        <v>1610</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>1590</v>
+        <v>1610</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L177" s="1" t="s">
-        <v>1652</v>
+        <v>1627</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>897</v>
+        <v>1273</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1288</v>
+        <v>1628</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>1653</v>
+        <v>1629</v>
       </c>
       <c r="P177" s="1" t="s">
-        <v>1654</v>
+        <v>1630</v>
       </c>
       <c r="Q177" s="1" t="s">
-        <v>1655</v>
-[...1 lines deleted...]
-      <c r="R177" s="1"/>
+        <v>1631</v>
+      </c>
+      <c r="R177" s="1" t="s">
+        <v>1632</v>
+      </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
-        <v>838056</v>
+        <v>720743</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>1656</v>
+        <v>1633</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>1657</v>
+        <v>1634</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>1658</v>
+        <v>1635</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>397</v>
+        <v>258</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1608</v>
+        <v>1420</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1608</v>
+        <v>1420</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L178" s="1" t="s">
-        <v>1659</v>
+        <v>1636</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>908</v>
+        <v>1000</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1660</v>
+        <v>1637</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>1661</v>
+        <v>1638</v>
       </c>
       <c r="P178" s="1" t="s">
-        <v>1662</v>
+        <v>1639</v>
       </c>
       <c r="Q178" s="1" t="s">
-        <v>1663</v>
-[...1 lines deleted...]
-      <c r="R178" s="1"/>
+        <v>1640</v>
+      </c>
+      <c r="R178" s="1" t="s">
+        <v>1641</v>
+      </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
-        <v>837715</v>
+        <v>745762</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1664</v>
+        <v>1642</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1665</v>
+        <v>1643</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>1666</v>
+        <v>1644</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>65</v>
+        <v>550</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>66</v>
+        <v>355</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>447</v>
+        <v>1319</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>1547</v>
+        <v>1645</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>1547</v>
+        <v>1645</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>1667</v>
+        <v>1646</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>908</v>
+        <v>1046</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>59</v>
+        <v>1647</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>1668</v>
+        <v>1648</v>
       </c>
       <c r="P179" s="1" t="s">
-        <v>1669</v>
+        <v>1649</v>
       </c>
       <c r="Q179" s="1" t="s">
-        <v>1670</v>
+        <v>1650</v>
       </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
-        <v>887398</v>
+        <v>745789</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>1671</v>
+        <v>1651</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>1672</v>
+        <v>1652</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>1673</v>
+        <v>1653</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>218</v>
+        <v>259</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>1050</v>
+        <v>1654</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>1050</v>
+        <v>1654</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>1674</v>
+        <v>1655</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>987</v>
+        <v>1046</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>1592</v>
+        <v>1218</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>1675</v>
+        <v>1656</v>
       </c>
       <c r="P180" s="1" t="s">
-        <v>1676</v>
+        <v>1657</v>
       </c>
       <c r="Q180" s="1" t="s">
-        <v>1677</v>
-[...1 lines deleted...]
-      <c r="R180" s="1"/>
+        <v>1658</v>
+      </c>
+      <c r="R180" s="1" t="s">
+        <v>1659</v>
+      </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
-        <v>792004</v>
+        <v>668970</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>1678</v>
+        <v>1660</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>1679</v>
+        <v>1661</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>1680</v>
+        <v>1662</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>111</v>
+        <v>258</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>218</v>
+        <v>871</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>1681</v>
+        <v>1663</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1681</v>
+        <v>1663</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>1682</v>
+        <v>1664</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>861</v>
+        <v>1028</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>1683</v>
+        <v>1665</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>1684</v>
+        <v>1666</v>
       </c>
       <c r="P181" s="1" t="s">
-        <v>1685</v>
+        <v>1667</v>
       </c>
       <c r="Q181" s="1" t="s">
-        <v>1686</v>
+        <v>1668</v>
       </c>
       <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
-        <v>792195</v>
+        <v>745578</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1687</v>
+        <v>1669</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1688</v>
+        <v>1670</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>1689</v>
+        <v>1671</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>467</v>
+        <v>82</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>1080</v>
+        <v>1672</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>1080</v>
+        <v>1672</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>1690</v>
+        <v>1673</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>861</v>
+        <v>1046</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>1691</v>
+        <v>93</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>1692</v>
+        <v>1674</v>
       </c>
       <c r="P182" s="1" t="s">
-        <v>1693</v>
+        <v>1675</v>
       </c>
       <c r="Q182" s="1" t="s">
-        <v>1694</v>
-[...3 lines deleted...]
-      </c>
+        <v>1676</v>
+      </c>
+      <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
-        <v>745718</v>
+        <v>720714</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>1696</v>
+        <v>1677</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>1697</v>
+        <v>1678</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>1698</v>
+        <v>1679</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>397</v>
+        <v>1680</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>905</v>
+        <v>158</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>1590</v>
+        <v>1681</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>1590</v>
+        <v>1681</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L183" s="1" t="s">
-        <v>1699</v>
+        <v>1682</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>897</v>
+        <v>1000</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>1660</v>
+        <v>1683</v>
       </c>
       <c r="O183" s="1" t="s">
-        <v>1700</v>
+        <v>1684</v>
       </c>
       <c r="P183" s="1" t="s">
-        <v>1701</v>
+        <v>1685</v>
       </c>
       <c r="Q183" s="1" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="R183" s="1"/>
+        <v>1686</v>
+      </c>
+      <c r="R183" s="1" t="s">
+        <v>1687</v>
+      </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
-        <v>745828</v>
+        <v>837761</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>1703</v>
+        <v>1688</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>1704</v>
+        <v>1689</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>1705</v>
+        <v>1690</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>99</v>
+        <v>550</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>932</v>
+        <v>158</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>1706</v>
+        <v>1691</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>1706</v>
+        <v>1691</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L184" s="1" t="s">
-        <v>1707</v>
+        <v>1692</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>897</v>
+        <v>1056</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>1708</v>
+        <v>398</v>
       </c>
       <c r="O184" s="1" t="s">
-        <v>1709</v>
+        <v>1693</v>
       </c>
       <c r="P184" s="1" t="s">
-        <v>1710</v>
-[...1 lines deleted...]
-      <c r="Q184" s="1"/>
+        <v>1694</v>
+      </c>
+      <c r="Q184" s="1" t="s">
+        <v>1695</v>
+      </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
-        <v>101023342</v>
+        <v>886662</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>1711</v>
+        <v>1696</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>1712</v>
+        <v>1697</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>1713</v>
+        <v>1698</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>65</v>
+        <v>280</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H185" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I185" s="1" t="s">
-        <v>1714</v>
+        <v>1699</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>1714</v>
+        <v>1699</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>1715</v>
+        <v>1700</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>724</v>
+        <v>1701</v>
       </c>
       <c r="O185" s="1" t="s">
-        <v>1716</v>
+        <v>1702</v>
       </c>
       <c r="P185" s="1" t="s">
-        <v>1717</v>
+        <v>1703</v>
       </c>
       <c r="Q185" s="1" t="s">
-        <v>1718</v>
-[...1 lines deleted...]
-      <c r="R185" s="1"/>
+        <v>1704</v>
+      </c>
+      <c r="R185" s="1" t="s">
+        <v>1705</v>
+      </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
-        <v>792049</v>
+        <v>792070</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>1719</v>
+        <v>1706</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>1720</v>
+        <v>1707</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>1721</v>
+        <v>1708</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>111</v>
+        <v>228</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>1634</v>
+        <v>24</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>1681</v>
+        <v>1709</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>1681</v>
+        <v>1709</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L186" s="1" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>861</v>
+        <v>1010</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>1723</v>
+        <v>966</v>
       </c>
       <c r="O186" s="1" t="s">
-        <v>1724</v>
+        <v>1711</v>
       </c>
       <c r="P186" s="1" t="s">
-        <v>1725</v>
+        <v>1712</v>
       </c>
       <c r="Q186" s="1" t="s">
-        <v>1726</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="R186" s="1"/>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
-        <v>101023334</v>
+        <v>668128</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>1728</v>
+        <v>1714</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1729</v>
+        <v>1715</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>1730</v>
+        <v>1716</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>427</v>
+        <v>280</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H187" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>118</v>
+      </c>
       <c r="I187" s="1" t="s">
-        <v>1466</v>
+        <v>1663</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>1466</v>
+        <v>1663</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>1731</v>
+        <v>1717</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>1129</v>
+        <v>1028</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>1732</v>
+        <v>1718</v>
       </c>
       <c r="O187" s="1" t="s">
-        <v>1733</v>
+        <v>1719</v>
       </c>
       <c r="P187" s="1" t="s">
-        <v>1734</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
-        <v>720710</v>
+        <v>720739</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>1736</v>
+        <v>1721</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>1737</v>
+        <v>1722</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>1738</v>
+        <v>1723</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>99</v>
+        <v>550</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>218</v>
+        <v>24</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1739</v>
+        <v>1724</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>1739</v>
+        <v>1724</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L188" s="1" t="s">
-        <v>1740</v>
+        <v>1725</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>851</v>
+        <v>1000</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>1741</v>
+        <v>1726</v>
       </c>
       <c r="O188" s="1" t="s">
-        <v>1742</v>
+        <v>1727</v>
       </c>
       <c r="P188" s="1" t="s">
-        <v>1743</v>
+        <v>1728</v>
       </c>
       <c r="Q188" s="1" t="s">
-        <v>1744</v>
-[...1 lines deleted...]
-      <c r="R188" s="1"/>
+        <v>1729</v>
+      </c>
+      <c r="R188" s="1" t="s">
+        <v>1730</v>
+      </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
-        <v>720729</v>
+        <v>745450</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1745</v>
+        <v>1731</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1746</v>
+        <v>1732</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>1747</v>
+        <v>1733</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>218</v>
+        <v>259</v>
       </c>
       <c r="I189" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="J189" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="K189" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L189" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="M189" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N189" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="O189" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="P189" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="Q189" s="1" t="s">
         <v>1739</v>
-      </c>
-[...22 lines deleted...]
-        <v>1752</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
-        <v>745791</v>
+        <v>887501</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>1753</v>
+        <v>1740</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>1754</v>
+        <v>1741</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>1755</v>
+        <v>1742</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>397</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>1756</v>
+        <v>1743</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>1756</v>
+        <v>1743</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L190" s="1" t="s">
-        <v>1757</v>
+        <v>1744</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>897</v>
+        <v>1133</v>
       </c>
       <c r="N190" s="1" t="s">
-        <v>242</v>
+        <v>1745</v>
       </c>
       <c r="O190" s="1" t="s">
-        <v>1758</v>
+        <v>1746</v>
       </c>
       <c r="P190" s="1" t="s">
-        <v>1759</v>
+        <v>1747</v>
       </c>
       <c r="Q190" s="1" t="s">
-        <v>1760</v>
+        <v>1748</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
-        <v>668953</v>
+        <v>836884</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>1761</v>
+        <v>1749</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>1762</v>
+        <v>1750</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>1763</v>
+        <v>1751</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>76</v>
+        <v>550</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>1764</v>
+        <v>1752</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>1764</v>
+        <v>1752</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L191" s="1" t="s">
-        <v>1765</v>
+        <v>1753</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>879</v>
+        <v>1056</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>303</v>
+        <v>966</v>
       </c>
       <c r="O191" s="1" t="s">
-        <v>1766</v>
+        <v>1754</v>
       </c>
       <c r="P191" s="1" t="s">
-        <v>1767</v>
+        <v>1755</v>
       </c>
       <c r="Q191" s="1" t="s">
-        <v>1768</v>
+        <v>1756</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
-        <v>745695</v>
+        <v>101023200</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>1769</v>
+        <v>1757</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>1770</v>
+        <v>1758</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>1771</v>
+        <v>1759</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
-        <v>1772</v>
+        <v>1760</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1772</v>
+        <v>1760</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L192" s="1" t="s">
-        <v>1773</v>
+        <v>1761</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>897</v>
+        <v>1273</v>
       </c>
       <c r="N192" s="1" t="s">
-        <v>1774</v>
+        <v>1762</v>
       </c>
       <c r="O192" s="1" t="s">
-        <v>1775</v>
+        <v>1763</v>
       </c>
       <c r="P192" s="1" t="s">
-        <v>1776</v>
+        <v>1764</v>
       </c>
       <c r="Q192" s="1" t="s">
-        <v>1777</v>
+        <v>1765</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
-        <v>745668</v>
+        <v>837276</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1778</v>
+        <v>1766</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1779</v>
+        <v>1767</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>1780</v>
+        <v>1768</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>76</v>
+        <v>258</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>1781</v>
+        <v>1769</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1781</v>
+        <v>1769</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L193" s="1" t="s">
-        <v>1782</v>
+        <v>1770</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>897</v>
+        <v>1056</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>1024</v>
+        <v>1771</v>
       </c>
       <c r="O193" s="1" t="s">
-        <v>1783</v>
+        <v>1772</v>
       </c>
       <c r="P193" s="1" t="s">
-        <v>1784</v>
+        <v>1773</v>
       </c>
       <c r="Q193" s="1" t="s">
-        <v>1785</v>
+        <v>1774</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
-        <v>837863</v>
+        <v>838120</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>1786</v>
+        <v>1775</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>1787</v>
+        <v>1776</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>1788</v>
+        <v>1777</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>417</v>
+        <v>1778</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1789</v>
+        <v>1752</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1789</v>
+        <v>1752</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L194" s="1" t="s">
-        <v>1790</v>
+        <v>1779</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>908</v>
+        <v>1056</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>1791</v>
+        <v>1780</v>
       </c>
       <c r="O194" s="1" t="s">
-        <v>1792</v>
+        <v>1781</v>
       </c>
       <c r="P194" s="1" t="s">
-        <v>1793</v>
+        <v>1782</v>
       </c>
       <c r="Q194" s="1" t="s">
-        <v>1794</v>
-[...1 lines deleted...]
-      <c r="R194" s="1"/>
+        <v>1783</v>
+      </c>
+      <c r="R194" s="1" t="s">
+        <v>1784</v>
+      </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
-        <v>792261</v>
+        <v>792050</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1795</v>
+        <v>1785</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1796</v>
+        <v>1786</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>1797</v>
+        <v>1787</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>397</v>
+        <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>1798</v>
+        <v>82</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1799</v>
+        <v>1788</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1799</v>
+        <v>1788</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L195" s="1" t="s">
-        <v>1800</v>
+        <v>1789</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>861</v>
+        <v>1010</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>1801</v>
+        <v>571</v>
       </c>
       <c r="O195" s="1" t="s">
-        <v>1802</v>
+        <v>1790</v>
       </c>
       <c r="P195" s="1" t="s">
-        <v>1803</v>
+        <v>1791</v>
       </c>
       <c r="Q195" s="1" t="s">
-        <v>1804</v>
+        <v>1792</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
-        <v>745839</v>
+        <v>744311</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1805</v>
+        <v>1793</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1806</v>
+        <v>1794</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>1807</v>
+        <v>1795</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>198</v>
+        <v>45</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>1808</v>
+        <v>158</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>1809</v>
+        <v>1734</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>1809</v>
+        <v>1734</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L196" s="1" t="s">
-        <v>1810</v>
+        <v>1796</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>897</v>
+        <v>1046</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1167</v>
+        <v>1432</v>
       </c>
       <c r="O196" s="1" t="s">
-        <v>1811</v>
+        <v>1797</v>
       </c>
       <c r="P196" s="1" t="s">
-        <v>1812</v>
+        <v>1798</v>
       </c>
       <c r="Q196" s="1" t="s">
-        <v>1813</v>
+        <v>1799</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
-        <v>720715</v>
+        <v>838056</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1814</v>
+        <v>1800</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1815</v>
+        <v>1801</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>1816</v>
+        <v>1802</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>76</v>
+        <v>550</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>339</v>
+        <v>259</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1817</v>
+        <v>1752</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1817</v>
+        <v>1752</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L197" s="1" t="s">
-        <v>1818</v>
+        <v>1803</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>851</v>
+        <v>1056</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>270</v>
+        <v>1804</v>
       </c>
       <c r="O197" s="1" t="s">
-        <v>1819</v>
+        <v>1805</v>
       </c>
       <c r="P197" s="1" t="s">
-        <v>1820</v>
+        <v>1806</v>
       </c>
       <c r="Q197" s="1" t="s">
-        <v>1821</v>
+        <v>1807</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
-        <v>887115</v>
+        <v>837715</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1822</v>
+        <v>1808</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1823</v>
+        <v>1809</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>1824</v>
+        <v>1810</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>329</v>
+        <v>157</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>1193</v>
+        <v>599</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1825</v>
+        <v>1691</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1825</v>
+        <v>1691</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L198" s="1" t="s">
-        <v>1826</v>
+        <v>1811</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>987</v>
+        <v>1056</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>724</v>
+        <v>93</v>
       </c>
       <c r="O198" s="1" t="s">
-        <v>1827</v>
+        <v>1812</v>
       </c>
       <c r="P198" s="1" t="s">
-        <v>1828</v>
+        <v>1813</v>
       </c>
       <c r="Q198" s="1" t="s">
-        <v>1829</v>
+        <v>1814</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
-        <v>101023664</v>
+        <v>887398</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1830</v>
+        <v>1815</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1831</v>
+        <v>1816</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>1832</v>
+        <v>1817</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>99</v>
+        <v>228</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>339</v>
+        <v>24</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1714</v>
+        <v>1196</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1714</v>
+        <v>1196</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L199" s="1" t="s">
-        <v>1833</v>
+        <v>1818</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>537</v>
+        <v>1736</v>
       </c>
       <c r="O199" s="1" t="s">
-        <v>1834</v>
+        <v>1819</v>
       </c>
       <c r="P199" s="1" t="s">
-        <v>1835</v>
+        <v>1820</v>
       </c>
       <c r="Q199" s="1" t="s">
-        <v>1836</v>
-[...3 lines deleted...]
-      </c>
+        <v>1821</v>
+      </c>
+      <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
-        <v>720736</v>
+        <v>792004</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1838</v>
+        <v>1822</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1839</v>
+        <v>1823</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>1840</v>
+        <v>1824</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>397</v>
+        <v>269</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1841</v>
+        <v>1825</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1841</v>
+        <v>1825</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L200" s="1" t="s">
-        <v>1842</v>
+        <v>1826</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>851</v>
+        <v>1010</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>1843</v>
+        <v>1827</v>
       </c>
       <c r="O200" s="1" t="s">
-        <v>1844</v>
+        <v>1828</v>
       </c>
       <c r="P200" s="1" t="s">
-        <v>1845</v>
+        <v>1829</v>
       </c>
       <c r="Q200" s="1" t="s">
-        <v>1846</v>
+        <v>1830</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
-        <v>745737</v>
+        <v>792195</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1847</v>
+        <v>1831</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1848</v>
+        <v>1832</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>1849</v>
+        <v>1833</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>397</v>
+        <v>443</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>23</v>
+        <v>619</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>895</v>
+        <v>1226</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>895</v>
+        <v>1226</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L201" s="1" t="s">
-        <v>1850</v>
+        <v>1834</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>897</v>
+        <v>1010</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>1851</v>
+        <v>1835</v>
       </c>
       <c r="O201" s="1" t="s">
-        <v>1852</v>
+        <v>1836</v>
       </c>
       <c r="P201" s="1" t="s">
-        <v>1853</v>
+        <v>1837</v>
       </c>
       <c r="Q201" s="1" t="s">
-        <v>1854</v>
-[...1 lines deleted...]
-      <c r="R201" s="1"/>
+        <v>1838</v>
+      </c>
+      <c r="R201" s="1" t="s">
+        <v>1839</v>
+      </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
-        <v>668467</v>
+        <v>745718</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1855</v>
+        <v>1840</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1856</v>
+        <v>1841</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1857</v>
+        <v>1842</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>65</v>
+        <v>550</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1858</v>
+        <v>1734</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1858</v>
+        <v>1734</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L202" s="1" t="s">
-        <v>1859</v>
+        <v>1843</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>879</v>
+        <v>1046</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>1015</v>
+        <v>1804</v>
       </c>
       <c r="O202" s="1" t="s">
-        <v>1860</v>
+        <v>1844</v>
       </c>
       <c r="P202" s="1" t="s">
-        <v>1861</v>
+        <v>1845</v>
       </c>
       <c r="Q202" s="1" t="s">
-        <v>1862</v>
+        <v>1846</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
-        <v>745622</v>
+        <v>745828</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1863</v>
+        <v>1847</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1864</v>
+        <v>1848</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>1865</v>
+        <v>1849</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>76</v>
+        <v>258</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>47</v>
+        <v>147</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1866</v>
+        <v>1850</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1866</v>
+        <v>1850</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L203" s="1" t="s">
-        <v>1867</v>
+        <v>1851</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>897</v>
+        <v>1046</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>1868</v>
+        <v>1852</v>
       </c>
       <c r="O203" s="1" t="s">
-        <v>1869</v>
+        <v>1853</v>
       </c>
       <c r="P203" s="1" t="s">
-        <v>1870</v>
-[...3 lines deleted...]
-      </c>
+        <v>1854</v>
+      </c>
+      <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
-        <v>720708</v>
+        <v>101023342</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1873</v>
+        <v>1856</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>1874</v>
+        <v>1857</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>122</v>
+        <v>228</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
-        <v>1841</v>
+        <v>1858</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1841</v>
+        <v>1858</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L204" s="1" t="s">
-        <v>1875</v>
+        <v>1859</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>851</v>
+        <v>1273</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>1876</v>
+        <v>874</v>
       </c>
       <c r="O204" s="1" t="s">
-        <v>1877</v>
+        <v>1860</v>
       </c>
       <c r="P204" s="1" t="s">
-        <v>1878</v>
+        <v>1861</v>
       </c>
       <c r="Q204" s="1" t="s">
-        <v>1879</v>
+        <v>1862</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
-        <v>790440</v>
+        <v>792049</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1880</v>
+        <v>1863</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1881</v>
+        <v>1864</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>1882</v>
+        <v>1865</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>65</v>
+        <v>269</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>57</v>
+        <v>355</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>23</v>
+        <v>1778</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1883</v>
+        <v>1825</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1883</v>
+        <v>1825</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L205" s="1" t="s">
-        <v>1884</v>
+        <v>1866</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>861</v>
+        <v>1010</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>724</v>
+        <v>1867</v>
       </c>
       <c r="O205" s="1" t="s">
-        <v>1885</v>
+        <v>1868</v>
       </c>
       <c r="P205" s="1" t="s">
-        <v>1886</v>
+        <v>1869</v>
       </c>
       <c r="Q205" s="1" t="s">
-        <v>1887</v>
-[...1 lines deleted...]
-      <c r="R205" s="1"/>
+        <v>1870</v>
+      </c>
+      <c r="R205" s="1" t="s">
+        <v>1871</v>
+      </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
-        <v>887075</v>
+        <v>101023334</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1888</v>
+        <v>1872</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1889</v>
+        <v>1873</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>1890</v>
+        <v>1874</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>65</v>
+        <v>579</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
-        <v>1891</v>
+        <v>1610</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1891</v>
+        <v>1610</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L206" s="1" t="s">
-        <v>1892</v>
+        <v>1875</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>987</v>
+        <v>1273</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>724</v>
+        <v>1876</v>
       </c>
       <c r="O206" s="1" t="s">
-        <v>1893</v>
+        <v>1877</v>
       </c>
       <c r="P206" s="1" t="s">
-        <v>1894</v>
+        <v>1878</v>
       </c>
       <c r="Q206" s="1" t="s">
-        <v>1895</v>
+        <v>1879</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
-        <v>720712</v>
+        <v>720710</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1896</v>
+        <v>1880</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1897</v>
+        <v>1881</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1898</v>
+        <v>1882</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>1108</v>
+        <v>258</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H207" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="I207" s="1" t="s">
-        <v>1841</v>
+        <v>1883</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1841</v>
+        <v>1883</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L207" s="1" t="s">
-        <v>1899</v>
+        <v>1884</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>851</v>
+        <v>1000</v>
       </c>
       <c r="N207" s="1" t="s">
-        <v>485</v>
+        <v>1885</v>
       </c>
       <c r="O207" s="1" t="s">
-        <v>1900</v>
+        <v>1886</v>
       </c>
       <c r="P207" s="1" t="s">
-        <v>1901</v>
+        <v>1887</v>
       </c>
       <c r="Q207" s="1" t="s">
-        <v>1902</v>
+        <v>1888</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
-        <v>720297</v>
+        <v>720729</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1903</v>
+        <v>1889</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1904</v>
+        <v>1890</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>1905</v>
+        <v>1891</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>99</v>
+        <v>443</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>320</v>
+        <v>24</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1817</v>
+        <v>1883</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1817</v>
+        <v>1883</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L208" s="1" t="s">
-        <v>1906</v>
+        <v>1892</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>851</v>
+        <v>1000</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>816</v>
+        <v>120</v>
       </c>
       <c r="O208" s="1" t="s">
-        <v>1907</v>
+        <v>1893</v>
       </c>
       <c r="P208" s="1" t="s">
-        <v>1908</v>
+        <v>1894</v>
       </c>
       <c r="Q208" s="1" t="s">
-        <v>1909</v>
+        <v>1895</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
-        <v>720685</v>
+        <v>745791</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1910</v>
+        <v>1896</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1911</v>
+        <v>1897</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>1912</v>
+        <v>1898</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H209" s="1"/>
+        <v>550</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I209" s="1" t="s">
-        <v>1841</v>
+        <v>1899</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1841</v>
+        <v>1899</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L209" s="1" t="s">
-        <v>1913</v>
+        <v>1900</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>851</v>
+        <v>1046</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>1914</v>
+        <v>398</v>
       </c>
       <c r="O209" s="1" t="s">
-        <v>1915</v>
+        <v>1901</v>
       </c>
       <c r="P209" s="1" t="s">
-        <v>1916</v>
+        <v>1902</v>
       </c>
       <c r="Q209" s="1" t="s">
-        <v>1917</v>
+        <v>1903</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
-        <v>720732</v>
+        <v>668953</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1918</v>
+        <v>1904</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1919</v>
+        <v>1905</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>1920</v>
+        <v>1906</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H210" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I210" s="1" t="s">
-        <v>1921</v>
+        <v>1907</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1921</v>
+        <v>1907</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L210" s="1" t="s">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>851</v>
+        <v>1028</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>359</v>
+        <v>129</v>
       </c>
       <c r="O210" s="1" t="s">
-        <v>1923</v>
+        <v>1909</v>
       </c>
       <c r="P210" s="1" t="s">
-        <v>1924</v>
+        <v>1910</v>
       </c>
       <c r="Q210" s="1" t="s">
-        <v>1925</v>
+        <v>1911</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
-        <v>669003</v>
+        <v>745695</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1926</v>
+        <v>1912</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1927</v>
+        <v>1913</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>1928</v>
+        <v>1914</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F211" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H211" s="1" t="s">
-        <v>1929</v>
+        <v>100</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1930</v>
+        <v>1915</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1930</v>
+        <v>1915</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L211" s="1" t="s">
-        <v>1931</v>
+        <v>1916</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>879</v>
+        <v>1046</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>221</v>
+        <v>1917</v>
       </c>
       <c r="O211" s="1" t="s">
-        <v>1932</v>
+        <v>1918</v>
       </c>
       <c r="P211" s="1" t="s">
-        <v>1933</v>
+        <v>1919</v>
       </c>
       <c r="Q211" s="1" t="s">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
-        <v>745754</v>
+        <v>745668</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1935</v>
+        <v>1921</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1936</v>
+        <v>1922</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>1937</v>
+        <v>1923</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>996</v>
+        <v>1924</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>996</v>
+        <v>1924</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L212" s="1" t="s">
-        <v>1938</v>
+        <v>1925</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>897</v>
+        <v>1046</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>135</v>
+        <v>1170</v>
       </c>
       <c r="O212" s="1" t="s">
-        <v>1939</v>
+        <v>1926</v>
       </c>
       <c r="P212" s="1" t="s">
-        <v>1940</v>
+        <v>1927</v>
       </c>
       <c r="Q212" s="1" t="s">
-        <v>1941</v>
+        <v>1928</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
-        <v>101023202</v>
+        <v>837863</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1942</v>
+        <v>1929</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1943</v>
+        <v>1930</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>1944</v>
+        <v>1931</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="H213" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="I213" s="1" t="s">
-        <v>1945</v>
+        <v>1932</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1945</v>
+        <v>1932</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L213" s="1" t="s">
-        <v>1946</v>
+        <v>1933</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>1129</v>
+        <v>1056</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>816</v>
+        <v>1934</v>
       </c>
       <c r="O213" s="1" t="s">
-        <v>1947</v>
+        <v>1935</v>
       </c>
       <c r="P213" s="1" t="s">
-        <v>1948</v>
+        <v>1936</v>
       </c>
       <c r="Q213" s="1" t="s">
-        <v>1949</v>
+        <v>1937</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
-        <v>101023225</v>
+        <v>792261</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1951</v>
+        <v>1939</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>1952</v>
+        <v>1940</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>76</v>
+        <v>550</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>417</v>
+        <v>1941</v>
       </c>
       <c r="I214" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="K214" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L214" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="M214" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O214" s="1" t="s">
         <v>1945</v>
       </c>
-      <c r="J214" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P214" s="1" t="s">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q214" s="1" t="s">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
-        <v>101022370</v>
+        <v>745839</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1958</v>
+        <v>1948</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1959</v>
+        <v>1949</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>65</v>
+        <v>228</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>198</v>
+        <v>355</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>467</v>
+        <v>1951</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>1961</v>
+        <v>1952</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1961</v>
+        <v>1952</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L215" s="1" t="s">
-        <v>1962</v>
+        <v>1953</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>1129</v>
+        <v>1046</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>560</v>
+        <v>1311</v>
       </c>
       <c r="O215" s="1" t="s">
-        <v>1963</v>
+        <v>1954</v>
       </c>
       <c r="P215" s="1" t="s">
-        <v>1964</v>
+        <v>1955</v>
       </c>
       <c r="Q215" s="1" t="s">
-        <v>1965</v>
+        <v>1956</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
-        <v>745719</v>
+        <v>720715</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1966</v>
+        <v>1957</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1967</v>
+        <v>1958</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>1968</v>
+        <v>1959</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H216" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>492</v>
+      </c>
       <c r="I216" s="1" t="s">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L216" s="1" t="s">
-        <v>1970</v>
+        <v>1961</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>897</v>
+        <v>1000</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>1971</v>
+        <v>425</v>
       </c>
       <c r="O216" s="1" t="s">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="P216" s="1" t="s">
-        <v>1973</v>
+        <v>1963</v>
       </c>
       <c r="Q216" s="1" t="s">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
-        <v>101023260</v>
+        <v>887115</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1975</v>
+        <v>1965</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1976</v>
+        <v>1966</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>1977</v>
+        <v>1967</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H217" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>1337</v>
+      </c>
       <c r="I217" s="1" t="s">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L217" s="1" t="s">
-        <v>1979</v>
+        <v>1969</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>1980</v>
+        <v>874</v>
       </c>
       <c r="O217" s="1" t="s">
-        <v>1981</v>
+        <v>1970</v>
       </c>
       <c r="P217" s="1" t="s">
-        <v>1982</v>
+        <v>1971</v>
       </c>
       <c r="Q217" s="1" t="s">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
-        <v>790157</v>
+        <v>101023664</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>76</v>
+        <v>258</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>417</v>
+        <v>492</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1987</v>
+        <v>1858</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1987</v>
+        <v>1858</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L218" s="1" t="s">
-        <v>1988</v>
+        <v>1976</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>861</v>
+        <v>1273</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>1989</v>
+        <v>687</v>
       </c>
       <c r="O218" s="1" t="s">
-        <v>1990</v>
+        <v>1977</v>
       </c>
       <c r="P218" s="1" t="s">
-        <v>1991</v>
+        <v>1978</v>
       </c>
       <c r="Q218" s="1" t="s">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="R218" s="1"/>
+        <v>1979</v>
+      </c>
+      <c r="R218" s="1" t="s">
+        <v>1980</v>
+      </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
-        <v>101023381</v>
+        <v>720736</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H219" s="1"/>
+        <v>550</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I219" s="1" t="s">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L219" s="1" t="s">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N219" s="1" t="s">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="O219" s="1" t="s">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="P219" s="1" t="s">
-        <v>2000</v>
+        <v>1988</v>
       </c>
       <c r="Q219" s="1" t="s">
-        <v>2001</v>
+        <v>1989</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
-        <v>792236</v>
+        <v>745737</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H220" s="1"/>
+        <v>550</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I220" s="1" t="s">
-        <v>2005</v>
+        <v>1044</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>2005</v>
+        <v>1044</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L220" s="1" t="s">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>861</v>
+        <v>1046</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="O220" s="1" t="s">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="P220" s="1" t="s">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="Q220" s="1" t="s">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
-        <v>745667</v>
+        <v>668467</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>2012</v>
+        <v>1999</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H221" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>259</v>
+      </c>
       <c r="I221" s="1" t="s">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L221" s="1" t="s">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>897</v>
+        <v>1028</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>537</v>
+        <v>1161</v>
       </c>
       <c r="O221" s="1" t="s">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="P221" s="1" t="s">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="Q221" s="1" t="s">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
-        <v>745623</v>
+        <v>745622</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H222" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="I222" s="1" t="s">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L222" s="1" t="s">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>897</v>
+        <v>1046</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>1052</v>
+        <v>2011</v>
       </c>
       <c r="O222" s="1" t="s">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="P222" s="1" t="s">
-        <v>2025</v>
+        <v>2013</v>
       </c>
       <c r="Q222" s="1" t="s">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
-        <v>101023685</v>
+        <v>720708</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>2027</v>
+        <v>2015</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>2028</v>
+        <v>2016</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>2029</v>
+        <v>2017</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>397</v>
+        <v>280</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H223" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="I223" s="1" t="s">
-        <v>2030</v>
+        <v>1984</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>2030</v>
+        <v>1984</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L223" s="1" t="s">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>242</v>
+        <v>2019</v>
       </c>
       <c r="O223" s="1" t="s">
-        <v>2032</v>
+        <v>2020</v>
       </c>
       <c r="P223" s="1" t="s">
-        <v>2033</v>
+        <v>2021</v>
       </c>
       <c r="Q223" s="1" t="s">
-        <v>2034</v>
-[...3 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
-        <v>792221</v>
+        <v>790440</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>2036</v>
+        <v>2023</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>2037</v>
+        <v>2024</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>2038</v>
+        <v>2025</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H224" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="I224" s="1" t="s">
-        <v>2039</v>
+        <v>2026</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>2039</v>
+        <v>2026</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L224" s="1" t="s">
-        <v>2040</v>
+        <v>2027</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>861</v>
+        <v>1010</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>2041</v>
+        <v>874</v>
       </c>
       <c r="O224" s="1" t="s">
-        <v>2042</v>
+        <v>2028</v>
       </c>
       <c r="P224" s="1" t="s">
-        <v>2043</v>
+        <v>2029</v>
       </c>
       <c r="Q224" s="1" t="s">
-        <v>2044</v>
+        <v>2030</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
-        <v>720762</v>
+        <v>887075</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>2045</v>
+        <v>2031</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>2046</v>
+        <v>2032</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>2047</v>
+        <v>2033</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H225" s="1"/>
+        <v>228</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>619</v>
+      </c>
       <c r="I225" s="1" t="s">
-        <v>2048</v>
+        <v>2034</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>2048</v>
+        <v>2034</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L225" s="1" t="s">
-        <v>2049</v>
+        <v>2035</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>851</v>
+        <v>1133</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>2050</v>
+        <v>874</v>
       </c>
       <c r="O225" s="1" t="s">
-        <v>2051</v>
+        <v>2036</v>
       </c>
       <c r="P225" s="1" t="s">
-        <v>2052</v>
+        <v>2037</v>
       </c>
       <c r="Q225" s="1" t="s">
-        <v>2053</v>
+        <v>2038</v>
       </c>
       <c r="R225" s="1"/>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" s="1">
-        <v>101023256</v>
+        <v>720712</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>2054</v>
+        <v>2039</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>2055</v>
+        <v>2040</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>2056</v>
+        <v>2041</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H226" s="1"/>
       <c r="I226" s="1" t="s">
-        <v>2057</v>
+        <v>1984</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>2057</v>
+        <v>1984</v>
       </c>
       <c r="K226" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L226" s="1" t="s">
-        <v>2058</v>
+        <v>2042</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="O226" s="1" t="s">
-        <v>2059</v>
+        <v>2043</v>
       </c>
       <c r="P226" s="1" t="s">
-        <v>2060</v>
+        <v>2044</v>
       </c>
       <c r="Q226" s="1" t="s">
-        <v>2061</v>
+        <v>2045</v>
       </c>
       <c r="R226" s="1"/>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" s="1">
-        <v>101023516</v>
+        <v>720297</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>2062</v>
+        <v>2046</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>2063</v>
+        <v>2047</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>2064</v>
+        <v>2048</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="H227" s="1"/>
+        <v>258</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>473</v>
+      </c>
       <c r="I227" s="1" t="s">
-        <v>2065</v>
+        <v>1960</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>2065</v>
+        <v>1960</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L227" s="1" t="s">
-        <v>2066</v>
+        <v>2049</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>1129</v>
+        <v>1000</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>2067</v>
+        <v>966</v>
       </c>
       <c r="O227" s="1" t="s">
-        <v>2068</v>
+        <v>2050</v>
       </c>
       <c r="P227" s="1" t="s">
-        <v>2069</v>
+        <v>2051</v>
       </c>
       <c r="Q227" s="1" t="s">
-        <v>2070</v>
+        <v>2052</v>
       </c>
       <c r="R227" s="1"/>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" s="1">
-        <v>838087</v>
+        <v>720685</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>2071</v>
+        <v>2053</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>2072</v>
+        <v>2054</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>2073</v>
+        <v>2055</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>279</v>
+        <v>433</v>
       </c>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
-        <v>2074</v>
+        <v>1984</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>2074</v>
+        <v>1984</v>
       </c>
       <c r="K228" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L228" s="1" t="s">
-        <v>2075</v>
+        <v>2056</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>908</v>
+        <v>1000</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>2076</v>
+        <v>2057</v>
       </c>
       <c r="O228" s="1" t="s">
-        <v>2077</v>
+        <v>2058</v>
       </c>
       <c r="P228" s="1" t="s">
-        <v>2078</v>
+        <v>2059</v>
       </c>
       <c r="Q228" s="1" t="s">
-        <v>2079</v>
+        <v>2060</v>
       </c>
       <c r="R228" s="1"/>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" s="1">
-        <v>837858</v>
+        <v>720732</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>2080</v>
+        <v>2061</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>2081</v>
+        <v>2062</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>2082</v>
+        <v>2063</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>279</v>
+        <v>433</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="L229" s="1" t="s">
-        <v>2084</v>
+        <v>2065</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>908</v>
+        <v>1000</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>2007</v>
+        <v>512</v>
       </c>
       <c r="O229" s="1" t="s">
-        <v>2085</v>
+        <v>2066</v>
       </c>
       <c r="P229" s="1" t="s">
-        <v>2086</v>
+        <v>2067</v>
       </c>
       <c r="Q229" s="1" t="s">
-        <v>2087</v>
+        <v>2068</v>
       </c>
       <c r="R229" s="1"/>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" s="1">
+        <v>669003</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="K230" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L230" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="M230" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="O230" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="P230" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="Q230" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="R230" s="1"/>
+    </row>
+    <row r="231" spans="1:18">
+      <c r="A231" s="1">
+        <v>745754</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K231" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L231" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="M231" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="O231" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="P231" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="Q231" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="R231" s="1"/>
+    </row>
+    <row r="232" spans="1:18">
+      <c r="A232" s="1">
+        <v>101023202</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H232" s="1"/>
+      <c r="I232" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K232" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L232" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="M232" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N232" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="O232" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="P232" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="Q232" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="R232" s="1"/>
+    </row>
+    <row r="233" spans="1:18">
+      <c r="A233" s="1">
+        <v>101023225</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="J233" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K233" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L233" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="M233" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="O233" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="P233" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="Q233" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="R233" s="1"/>
+    </row>
+    <row r="234" spans="1:18">
+      <c r="A234" s="1">
+        <v>101022370</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J234" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="K234" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L234" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="M234" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="O234" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="P234" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="Q234" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="R234" s="1"/>
+    </row>
+    <row r="235" spans="1:18">
+      <c r="A235" s="1">
+        <v>745719</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G235" s="1"/>
+      <c r="H235" s="1"/>
+      <c r="I235" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="J235" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="K235" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L235" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="M235" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N235" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="O235" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="P235" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="Q235" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="R235" s="1"/>
+    </row>
+    <row r="236" spans="1:18">
+      <c r="A236" s="1">
+        <v>101023260</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G236" s="1"/>
+      <c r="H236" s="1"/>
+      <c r="I236" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="J236" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="K236" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L236" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="M236" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="O236" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="P236" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="Q236" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="R236" s="1"/>
+    </row>
+    <row r="237" spans="1:18">
+      <c r="A237" s="1">
+        <v>790157</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="K237" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L237" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="M237" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="O237" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="P237" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="Q237" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="R237" s="1"/>
+    </row>
+    <row r="238" spans="1:18">
+      <c r="A238" s="1">
+        <v>101023381</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G238" s="1"/>
+      <c r="H238" s="1"/>
+      <c r="I238" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="K238" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L238" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="M238" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N238" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="O238" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="P238" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="Q238" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="R238" s="1"/>
+    </row>
+    <row r="239" spans="1:18">
+      <c r="A239" s="1">
+        <v>792236</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G239" s="1"/>
+      <c r="H239" s="1"/>
+      <c r="I239" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="K239" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L239" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="M239" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="O239" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="P239" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="Q239" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="R239" s="1"/>
+    </row>
+    <row r="240" spans="1:18">
+      <c r="A240" s="1">
+        <v>745667</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G240" s="1"/>
+      <c r="H240" s="1"/>
+      <c r="I240" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="K240" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L240" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="M240" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N240" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="O240" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="P240" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="Q240" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="R240" s="1"/>
+    </row>
+    <row r="241" spans="1:18">
+      <c r="A241" s="1">
+        <v>745623</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G241" s="1"/>
+      <c r="H241" s="1"/>
+      <c r="I241" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K241" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L241" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="M241" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N241" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="O241" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="P241" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="Q241" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="R241" s="1"/>
+    </row>
+    <row r="242" spans="1:18">
+      <c r="A242" s="1">
+        <v>101023685</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H242" s="1"/>
+      <c r="I242" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="K242" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L242" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="M242" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="O242" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="P242" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="Q242" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="R242" s="1" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="243" spans="1:18">
+      <c r="A243" s="1">
+        <v>792221</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G243" s="1"/>
+      <c r="H243" s="1"/>
+      <c r="I243" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="J243" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="K243" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L243" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="M243" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="O243" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="P243" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="Q243" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="R243" s="1"/>
+    </row>
+    <row r="244" spans="1:18">
+      <c r="A244" s="1">
+        <v>720762</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G244" s="1"/>
+      <c r="H244" s="1"/>
+      <c r="I244" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="K244" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L244" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="M244" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="N244" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="O244" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="P244" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="Q244" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="R244" s="1"/>
+    </row>
+    <row r="245" spans="1:18">
+      <c r="A245" s="1">
+        <v>101023256</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="K245" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L245" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="M245" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N245" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="O245" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="P245" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="Q245" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="R245" s="1"/>
+    </row>
+    <row r="246" spans="1:18">
+      <c r="A246" s="1">
+        <v>101023516</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G246" s="1"/>
+      <c r="H246" s="1"/>
+      <c r="I246" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="K246" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L246" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="M246" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N246" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="O246" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="P246" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="Q246" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="R246" s="1"/>
+    </row>
+    <row r="247" spans="1:18">
+      <c r="A247" s="1">
+        <v>838087</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G247" s="1"/>
+      <c r="H247" s="1"/>
+      <c r="I247" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K247" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L247" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="M247" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="O247" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="P247" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="Q247" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="R247" s="1"/>
+    </row>
+    <row r="248" spans="1:18">
+      <c r="A248" s="1">
+        <v>837858</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G248" s="1"/>
+      <c r="H248" s="1"/>
+      <c r="I248" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J248" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K248" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L248" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="M248" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="O248" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="P248" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="Q248" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="R248" s="1"/>
+    </row>
+    <row r="249" spans="1:18">
+      <c r="A249" s="1">
         <v>837811</v>
       </c>
-      <c r="B230" s="1" t="s">
-[...43 lines deleted...]
-      <c r="R230" s="1"/>
+      <c r="B249" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G249" s="1"/>
+      <c r="H249" s="1"/>
+      <c r="I249" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="K249" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="L249" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="M249" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="O249" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="P249" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="Q249" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="R249" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">