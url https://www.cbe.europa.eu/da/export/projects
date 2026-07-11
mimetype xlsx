--- v0 (2026-06-13)
+++ v1 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2244">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -93,184 +93,198 @@
     <t>V-FOREST</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/v-forest</t>
   </si>
   <si>
     <t>Currently, only a small portion of the valuable forest wood biomass is used to its full potential in Europe. Pests, storms, fires, and other disturbances lead to damaged, low-value, or heterogeneous material that is often left unused. This highlights the need for innovative, sustainable, and economically viable valorisation pathways capable of transforming underutilised forest biomass into higher-value bio-based products and applications.V-FOREST aims to develop woody biomass transformation approaches tailored for decentralised, mobile, and small-scale units that can be deployed at or near biomass sources. These units will support the efficient conversion of low-value biomass, including damaged wood (from storms, wind, and fire) and contaminated wood (from pest infestation), into high-value bio-based ingredients for cosmetic products.To ensure sustainable and responsible biomass sourcing, the project will collaborate closely with forest managers in Romsilva, in Romania, whose input will be vital for aligning biomass removal practices with biodiversity conservation and soil health protection.</t>
   </si>
   <si>
     <t>Research &amp; Innovation Action</t>
   </si>
   <si>
     <t>Food, feed &amp; cosmetics</t>
   </si>
   <si>
     <t>Forestry waste</t>
   </si>
   <si>
     <t>Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>2026-07-01
   2030-06-30</t>
   </si>
   <si>
-    <t>Upcoming</t>
+    <t>In progress</t>
   </si>
   <si>
     <t>€ 3 207 003,75</t>
   </si>
   <si>
     <t>HORIZON-JU-CBE-2025</t>
   </si>
   <si>
     <t>ABO AKADEMI</t>
   </si>
   <si>
     <t>REGIA NATIONALA A PADURILOR ROMSILVA RA, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, STRATECO OG, CO2 DRY BV, VERTORO BV, Ecomaat OOD</t>
   </si>
   <si>
     <t>Romania, Spain, Austria, Netherlands, Bulgaria, Finland</t>
   </si>
   <si>
     <t>ReTREEaSURE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/retreeasure</t>
   </si>
   <si>
     <t>Forests cover nearly 40% of the EU’s land area, generating 80.7 million tonnes of residues annually, yet only 3% are currently utilised. These residues, rich in fibres, lignin, and bioactive compounds, require region-specific management: they are left onsite in cooler regions to support soil health, removed in drier areas to reduce wildfire risk, and managed in wetter zones to avoid methane emissions and decay. Onsite collection and preprocessing can improve quality, reduce transport, and enable sustainable, local value chains.ReTREEaSURE aims to transform such forestry residues by combining ecological assessments, onsite collection technologies, and a machine learning tool to support sustainable biomass harvesting and reforestation. The project will use underutilised residues such as branches, treetops, bark, and leaves as the main source of feedstock.Beyond residue collection, the project will enable the production of biopolymers, cloth hangers, chemicals, leather alternatives, bio-pigments, bioactive compounds, and sustainable packaging. This approach supports circular bioeconomy pathways, reduces waste, and maximises economic and environmental benefits from forestry residues.</t>
   </si>
   <si>
     <t>Sustainable forestry</t>
   </si>
   <si>
     <t>2026-09-01
   2030-08-31</t>
   </si>
   <si>
+    <t>Upcoming</t>
+  </si>
+  <si>
     <t>€ 3 499 974,25</t>
   </si>
   <si>
     <t>Technological University of the Shannon: Midlands Midwest</t>
   </si>
   <si>
     <t>MANITARIA DIRFYS IKE, ETHNICON METSOVION POLYTECHNION, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., INNOVAPLAST BIYOTEKNOLOJI ANONIM SIRKETI, SFERIKON DOO SREMSKA KAMENICA, KEMIJSKI INSTITUT, INSTITUT ZA MOLEKULARNU GENETIKU I GENETICKO INZENJERSTVO, KELADA PHARMACHEM LIMITED, Green Belt limited</t>
   </si>
   <si>
     <t>Greece, Portugal, /
 Türkiye, Serbia, Slovenia, Ireland</t>
   </si>
   <si>
     <t>ALGANOVA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/alganova</t>
   </si>
   <si>
     <t>The EU protein market remains largely dependent on animal sources, which account for approximately 55% of dietary intake. With global demand rising, meat and dairy production are expected to reach 400 and 800 million tonnes, respectively, by 2050. This model raises environmental and health concerns: livestock production is resource-intensive, requiring approximately 6 kg of plant protein per kg of meat, generating high greenhouse gas emissions and significant water use (up to 2,700 litres per kg of beef). ALGANOVA aims to develop and validate an integrated, computationally assisted, circular biorefinery for the sustainable production of food proteins and functional ingredients from microalgal biomass (Chlorella vulgaris and Dunaliella salina). Using agro-marine by-products and industrial biogenic CO₂ as feedstocks, the project will deliver protein extracts, polyunsaturated fatty acids, and carotenoids through parallel autotrophic and heterotrophic cultivation. By enabling full biomass transformation, ALGANOVA supports the transition towards scalable, resource-efficient and circular food systems in Europe, in line with key EU initiatives such as the Farm to Fork Strategy and Food 2030 Pathway.</t>
   </si>
   <si>
     <t>Innovation Action - Demonstration</t>
   </si>
   <si>
     <t>Agri-food waste</t>
   </si>
   <si>
     <t>Fishery by-product</t>
   </si>
   <si>
     <t>2026-06-01
   2030-05-31</t>
   </si>
   <si>
-    <t>In progress</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 5 665 281,94</t>
   </si>
   <si>
     <t>IDENER RESEARCH &amp; DEVELOPMENT AIE</t>
   </si>
   <si>
     <t>MTU AUSTRALO ALPHA LAB, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ASOCIACION NACIONAL DE FABRICANTES DE CONSERVAS Y PRODUCTOS TRANSFORMADOS DE PESCADOS Y MARISCOS CENTRO NACIONAL DE CONOCIMIENTO Y TECNOLOGIA  PARA LA INDUSTRIA MARINA ACUICOLA Y ALIMENTARIA, RINA CONSULTING SPA, RINA TECH UK LTD, UNIVERSIDADE NOVA DE LISBOA, ALGEMY INGREDIENTS SL, ZERO EMISSIONS ENGINEERING BV, A4F ALGA FUEL SA, CELABOR SCRL, RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>Estonia, Germany, Spain, Italy, United Kingdom, Portugal, Netherlands, Belgium, Sweden</t>
   </si>
   <si>
     <t>RENEWCHEM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/renewchem</t>
   </si>
   <si>
     <t>Despite considerable investments in bioethanol plants across Europe, its use as a fuel has so far not generated sufficient consumer demand.  RenewChem will offer a transformational solution to the bioethanol sector, in need of shifting away from fuel production. The project will deliver the world’s first-of-its-kind industrial-scale facility converting renewable ethanol into long-chain, smart drop-in bio-alcohols. These molecules are smart drop-ins because they are chemically identical to their fossil equivalents, compatible with existing infrastructure and supply chains, yet produced via a cost-competitive and carbon-negative route. They can be used in the production of resins, coatings, adhesives, lubricants, surfactants, and sustainable aviation fuels, among other sectors. By repurposing existing first- and second-generation ethanol capacity sourced from European suppliers, the project will enable the sector to pivot from subsidy dependence into a profitable pillar of Europe’s green industrial transition. </t>
   </si>
   <si>
     <t>Innovation Action – Flagship</t>
   </si>
   <si>
     <t>Sidestreams from industry</t>
   </si>
   <si>
     <t>Dedicated crops</t>
   </si>
   <si>
     <t>€ 20 023 555,55</t>
   </si>
   <si>
     <t>CATALYXX PROCESOS CATALITICOS SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>MAGFI LTD, ARKEMA FRANCE SA, CATALYXX IBERICA, UNIPESSOAL LDA, EVONIK OPERATIONS GMBH</t>
   </si>
   <si>
     <t>Malta, France, Spain, Portugal, Germany</t>
+  </si>
+  <si>
+    <t>Sines, Portugal
+  37.985049002118956, -8.832483666235195</t>
   </si>
   <si>
     <t>TEX4GREEN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tex4green</t>
   </si>
   <si>
     <t>The textile industry remains one of the most polluting and resource-intensive sectors globally. It is heavily reliant on fossil-based chemicals and generating persistent contaminants, causing risks to human and environmental health. However, large-scale adoption of sustainable bio-based alternatives is limited by performance, cost, industrial instability, as well as gaps in recycling and regulatory frameworks. TEX4GREEN aims to directly address this challenge by validating and demonstrating at an industrial scale the development of bio-based alternatives across three critical textile value chains: coatings, surfactants, and dyes and fixing agents. By embedding circular design principles from lignin- and sidestream-based feedstock sourcing to end-of-life, the project will deliver validated solutions for three high-impact market applications: sportswear, interior textiles, and fashion. The solutions will be applied to both synthetic (PET/PA) and natural (cotton, hemp, linen, wool) textiles, ensuring compatibility with existing coating, dyeing, and finishing equipment. The project also integrates end-of-life strategies for both synthetic and natural fabrics, demonstrating fibre-to-fibre and textile-to-nonwoven recycling pathways.  </t>
   </si>
   <si>
     <t>€ 6 978 126,75</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA</t>
   </si>
   <si>
     <t>MEKREO ENGINEERING SOCIEDAD LIMITADA, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, DECATHLON PRODUZIONE ITALIA SRL, FINIPUR NV, HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN HAMBURG, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, DYNAMIC &amp; SECURITY COMPUTATIONS SL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, Holiferm Limited, UNIVERSITEIT MAASTRICHT, POLYTEKS TEKSTIL SANAYI ARASTIRMA VE EGITIM AS, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE CASTILLA - LA MANCHA, MARZOTTO LAB S.R.L., VERTORO BV, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>Spain, Belgium, Italy, Germany, United Kingdom, Netherlands, /
 Türkiye, Croatia</t>
+  </si>
+  <si>
+    <t>Deerlijk, Belgien
+  50.83074010847541, 3.3715043985172737
+,   
+  Desio, Italien
+  45.62649953123592, 9.213657124399052
+,   
+  Valdagno, Italien
+  45.65226671423591, 11.300376978374288</t>
   </si>
   <si>
     <t>BIOSPARK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biospark</t>
   </si>
   <si>
     <t>The bioeconomy is a key driver of sustainable growth in Europe. Despite progress in technological development, education and training in the sector are not keeping up with the industry needs. New skills and a mindset shift across the stakeholder community are required. There is also a need to actively implement the lessons learned, apply policy and educational recommendations, and prepare for future advancements in bioeconomy systems. BIOSPARK will address these challenges by developing and validating demand-driven curricula for the education, training, and reskilling of students and professionals. A network of bio-based educational centres across the 27 EU member states will support mutual learning and knowledge exchange. The project will dedicate strong effort to involving the so-called widening countries, less R&amp;I advanced EU member states, associated countries and outermost regions.  It will also strengthen the European bioeconomy by fostering strong collaborations between universities, research and technology organisations, and industry. </t>
   </si>
   <si>
     <t>Coordination and Support Action</t>
   </si>
   <si>
     <t>2026-10-01
   2029-03-31</t>
   </si>
   <si>
     <t>€ 999 571,25</t>
   </si>
   <si>
     <t>ITA-SUOMEN YLIOPISTO</t>
   </si>
   <si>
     <t>FUNDACJA EDUKACJI I DIALOGU SPOLECZNEGO PRO CIVIS, STICHTING AVANS, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, NATIONAL UNIVERSITY OF IRELAND MAYNOOTH, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, SVERIGES LANTBRUKSUNIVERSITET, FVA SAS DI LOUIS FERRINI &amp; C, INNOVAWOOD ASBL, SUSTAINABLE INNOVATIONS EUROPE SL, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, BIOEAST HUB CR, Z. U., UNIVERSITAET FUER BODENKULTUR WIEN, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, WAGENINGEN UNIVERSITY, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, UNIVERSITAET HOHENHEIM</t>
@@ -583,51 +597,51 @@
   44.41328277898557, 8.278102374869082
 ,   
   Zaragoza, Spanien
   41.601365482436904, -0.6813335314461305</t>
   </si>
   <si>
     <t>SOWISE PLUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sowise-plus</t>
   </si>
   <si>
     <t>Europe faces a strong dependency on imported bio‑based polymers and a limited availability of sustainable, high‑performance alternatives to fossil‑based plastics. Despite significant research progress, few solutions have been demonstrated at an industrial scale using waste‑based feedstock. SOWISE+ addresses this gap by building a first‑of‑its‑kind multipurpose biorefinery for the production of bio‑based polymers, in particular PHBV, biodegradable and biocompatible thermoplastic copolymers, from urban organic waste streams, including post‑consumer absorbent hygiene products (AHPs). The project validates an integrated and scalable industrial process capable of delivering high‑quality, fully biodegradable bio-based polyesters suitable for multiple market applications. Hosted by CONTARINA, a leading municipal waste management operator, the SOWISE+ flagship plant enables urban‑industrial symbiosis by converting heterogeneous urban waste into bio‑based polymers, supporting Europe’s circular bioeconomy, strengthening industrial competitiveness, and reducing reliance on fossil‑based plastics.  </t>
   </si>
   <si>
     <t>2026-07-01
   2031-06-30</t>
   </si>
   <si>
     <t>€ 14 986 706,15</t>
   </si>
   <si>
     <t>CONTARINA SPA</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, FONDAZIONE UNIVERSITA CA FOSCARI VENEZIA, ENA SYMVOULOI ANAPTYXIS G P, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, PEZY GROUP BV, SABIO SRL, CSI, ECORYS BRUSSELS NV, PONIKVE EKO OTOK KRK DOO ZA KOMUNALNE DJELATNOSTI, SMC GROUP SRL, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, BIONANOPHARMA SOCIEDAD LIMITADA, Zdruzenie obci Holeska na triedenie a nakladanie s odpadmi, I FORIA ITALIA SRL, SOPREMA, AQUAINSILICO LDA, RENEWI NEDERLAND BV, NORMEC OWS, SIPHA SOCIETA A RESPONSABILITA LIMITATA</t>
+    <t>NOVAMONT SPA, FONDAZIONE UNIVERSITA CA FOSCARI VENEZIA, ENA SYMVOULOI ANAPTYXIS G P, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, PEZY GROUP BV, SABIO SRL, CSI, ECORYS BRUSSELS NV, PONIKVE EKO OTOK KRK DOO ZA KOMUNALNE DJELATNOSTI, SMC GROUP SRL, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, BIONANOPHARMA SOCIEDAD LIMITADA, Zdruzenie obci Holeska na triedenie a nakladanie s odpadmi, I-FORIA ITALIA SRL, SOPREMA, AQUAINSILICO LDA, RENEWI NEDERLAND BV, NORMEC OWS, SIPHA SOCIETA A RESPONSABILITA LIMITATA</t>
   </si>
   <si>
     <t>Italy, Greece, Portugal, Netherlands, France, Belgium, Croatia, Spain, Slovakia</t>
   </si>
   <si>
     <t>Trevignano, Italien
   45.738539867505814, 12.129116131686622
 ,   
   Lovadina di Spresiano, Italien
   45.75355151929929, 12.27488202427592</t>
   </si>
   <si>
     <t>MycoStruct</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mycostruct</t>
   </si>
   <si>
     <t>Europe relies heavily on meat for protein, with 55–60% coming from meat-based sources while sustainable alternatives remain under 1% of the market. Although fungi-based mycoprotein offers a scalable, nutritious, and low-impact solution, its wider adoption is limited by complex production challenges and reliance on non-sustainable feedstocks. MycoStruct addresses meat alternative challenges by growing structured mycelium in liquid fermentation, achieving whole-cut formats with simple ingredients. This breakthrough avoids ultra-processed food production while delivering superior protein content, exceptional digestibility, and genuine meat-like texture. It uses minimal ingredients without the processing-driven complexity that constrains all existing alternatives. The process starts with corn-based sugar for early tests, then switches to agricultural by-products such as maize starch cake, potato processing wastes, and alfalfa silage. </t>
   </si>
   <si>
     <t>2026-05-01
   2029-04-30</t>
   </si>
   <si>
@@ -2296,54 +2310,54 @@
     <t>€ 4 929 060,00</t>
   </si>
   <si>
     <t>FONDAZIONE ISTITUTO ITALIANO DI TECNOLOGIA</t>
   </si>
   <si>
     <t>BRITE HELLAS SA, CHAINCRAFT BV, TECHNISCHE UNIVERSITAET WIEN, Masarykova univerzita, CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION, CONSIGLIO NAZIONALE DELLE RICERCHE, KRAJETE GMBH, POLITECNICO DI TORINO, CIB-CONSORZIO ITALIANO BIOGAS E GASSIFICAZIONE</t>
   </si>
   <si>
     <t>Greece, Netherlands, Austria, Czechia, Italy</t>
   </si>
   <si>
     <t>https://goodbyo.eu/</t>
   </si>
   <si>
     <t>COPILOT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/copilot</t>
   </si>
   <si>
     <t>With an 18.6 million-strong workforce and over €2 trillion generated annually, the bioeconomy sector offers an important sustainable growth potential. However, bioeconomy innovators struggle to bring ideas from the lab to full-scale production due to the high investment required during the piloting phase, and this lowers the European competitiveness. The COPILOT project addresses this challenge by creating a comprehensive database of open access bioeconomy infrastructures embedded into a self-sustainable platform across Europe. The database will enable faster and cost-effective access to the infrastructure, while fostering collaborations through key services, training, and matchmaking opportunities.The overall aim of the COPILOT project is to unify and interlink the bioeconomy ecosystem, integrating infrastructures, innovators, and enablers into one vibrant community. Moreover, COPILOT’s large consortium composed of clusters or start-up networks, spin-offs, corporations, investors, and public authorities will ensure a broad pool of expertise within the bioeconomy field and will cover all relevant EU regions.  </t>
   </si>
   <si>
     <t>2024-06-01
-  2026-11-30</t>
-[...2 lines deleted...]
-    <t>€ 1 499 576,50</t>
+  2027-01-31</t>
+  </si>
+  <si>
+    <t>€ 1 499 576,25</t>
   </si>
   <si>
     <t>BIO BASE EUROPE PILOT PLANT VZW</t>
   </si>
   <si>
     <t>TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, ASOCIACION CLUSTER FOOD+I, BIOECONOMY FOR CHANGE, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, F6S NETWORK IRELAND LIMITED, BIOEAST HUB CR, Z. U., IRISH BIOECONOMY FOUNDATION, STAJERSKA GOSPODARSKA ZBORNICA FIRM, KNOWLEDGE HUB ZEALAND</t>
   </si>
   <si>
     <t>Finland, Spain, France, Italy, Belgium, Ireland, Czechia, Slovenia, Denmark</t>
   </si>
   <si>
     <t>https://copilot-project.eu/</t>
   </si>
   <si>
     <t>FLEXIZYME</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/flexizyme</t>
   </si>
   <si>
     <t>With a projected market growth of over €5.54 billion by 2027, fatty amines are essential components in numerous industries, including cosmetic products, detergents, and agriculture. However, traditional methods of fatty amines production suffer from drawbacks, such as high energy consumption, toxic catalysts, and environmental concerns. FLEXIZYME aims to revolutionise fatty amines production through biotechnological innovation and sustainable practices by pioneering a biotechnological platform that utilises fat- and protein-rich residues as feedstocks. This approach not only mitigates environmental impact, but it also contributes to a circular economy by repurposing waste materials. One of the key solutions proposed by FLEXIZYME is the use of advanced enzymes, leveraging cutting-edge bioinformatic tools and artificial intelligence to optimise processes. This approach offers advantages over traditional methods, such as higher selectivity, milder reaction conditions, and reduced energy consumption, and it also enables enzymes to be derived from renewable sources and tailored for specific reactions, thereby enhancing overall efficiency and sustainability.</t>
   </si>
   <si>
     <t>€ 4 984 163,75</t>
   </si>
@@ -2884,60 +2898,61 @@
   2027-08-31</t>
   </si>
   <si>
     <t>€ 4 468 890,75</t>
   </si>
   <si>
     <t>RIGAS TEHNISKA UNIVERSITATE, INSTITUT ZA CELULOZO IN PAPIR, ADLER-WERK LACKFABRIK JOHANNBERGHOFFER GMBH &amp; CO KG, HOLZFORSCHUNG AUSTRIA OSTERREICHISCHE GESELLSCHAFT FUR HOLZFORSCHUNG, CLIC INNOVATION OY, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, METSALIITTO OSUUSKUNTA, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, GORICANE TOVARNA PAPIRJA MEDVODE DD, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI</t>
   </si>
   <si>
     <t>Latvia, Slovenia, Austria, Finland, Germany, Spain, Luxembourg, /
 Türkiye</t>
   </si>
   <si>
     <t>https://superbark.eu/</t>
   </si>
   <si>
     <t>ROBOCOOP-EU</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/robocoop-eu</t>
   </si>
   <si>
     <t>Large-scale roll-out of the bioeconomy requires the establishment of new cooperative business models involving primary producers and other stakeholders. Implemented in three regions – Extremadura, Spain; Apulia, Italy; and West Macedonia, Greece – ROBOCOOP-EU proposes circular regional business models for the use of waste streams from three agricultural sectors: grape, olive and stone fruit cultivation. The project will organise living labs, where stakeholders from along the bio-based value chain will work together to design and develop a profitable, zero-waste, multi-feedstock, industrial-scale biorefinery. This will offer new business opportunities for small and medium-scale farms and cooperatives, leading to a more diverse portfolio of bio-based products, a smaller ecological footprint and increased revenues and social impact. </t>
   </si>
   <si>
-    <t>Completed</t>
+    <t>2023-06-01
+  2027-08-31</t>
   </si>
   <si>
     <t>€ 4 751 936,41</t>
   </si>
   <si>
-    <t>UNIVERSIDAD DE EXTREMADURA</t>
-[...2 lines deleted...]
-    <t>LA ENOLOGICA EXTREMENA SA, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INTERNET OF FOOD ALLIANCE SUPPORT OFFICE IKE, ETHNICON METSOVION POLYTECHNION, FUNDACION FUNDECYT - PARQUE CIENTIFICO Y TECNOLOGICO DE EXTREMADURA, NATAC BIOTECH SL, SAT SATIBA, BIO BASE EUROPE PILOT PLANT VZW, AGRUPACION DE COOPERATIVAS VALLE DEL JERTE SOCIEDAD COOPERATIVA LIMITADA, KOKKALIARIS IOANNIS, TROIL VEGAS ALTAS SOCIEDAD COOPERATIVA DE ULTERIOR GRADO, AGROTIKOS SYNETAIRISMOS VELVENTOU H DIMITRA, FUNDACION CENTRO DE EXCELENCIA EN INVESTIGACION DE MEDICAMENTOS INNOVADORES EN ANDALUCIA, ARION ILAC SANAYI TICARET ANONIM SIRKETI, CENTRO INTERNAZIONALE DI ALTISTUDI AGRONOMICI MEDITERRANEI, SIEC BADAWCZA LUKASIEWICZ INSTYTUT NOWYCH SYNTEZ CHEMICZNYCH, CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS, ROELMI HPC SRL</t>
+    <t>CENTRO INTERNAZIONALE DI ALTISTUDI AGRONOMICI MEDITERRANEI</t>
+  </si>
+  <si>
+    <t>LA ENOLOGICA EXTREMENA SA, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INTERNET OF FOOD ALLIANCE SUPPORT OFFICE IKE, ETHNICON METSOVION POLYTECHNION, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, FUNDACION FUNDECYT - PARQUE CIENTIFICO Y TECNOLOGICO DE EXTREMADURA, NATAC BIOTECH SL, SAT SATIBA, UNIVERSIDAD DE EXTREMADURA, BIO BASE EUROPE PILOT PLANT VZW, AGRUPACION DE COOPERATIVAS VALLE DEL JERTE SOCIEDAD COOPERATIVA LIMITADA, KOKKALIARIS IOANNIS, UNIVERSIDAD DE CORDOBA, TROIL VEGAS ALTAS SOCIEDAD COOPERATIVA DE ULTERIOR GRADO, AGROTIKOS SYNETAIRISMOS VELVENTOU H DIMITRA, FUNDACION CENTRO DE EXCELENCIA EN INVESTIGACION DE MEDICAMENTOS INNOVADORES EN ANDALUCIA, ARION ILAC SANAYI TICARET ANONIM SIRKETI, SIEC BADAWCZA LUKASIEWICZ INSTYTUT NOWYCH SYNTEZ CHEMICZNYCH, CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS, ROELMI HPC SRL</t>
   </si>
   <si>
     <t>Spain, Belgium, Greece, United Kingdom, /
 Türkiye, Italy, Poland, Netherlands</t>
   </si>
   <si>
     <t>REDYSIGN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/redysign</t>
   </si>
   <si>
     <t>Thanks to the development and implementation of several innovative technologies with a strong focus on the efficient use of energy, water and chemicals, REDYSIGN will thoroughly redesign a ubiquitous, complex, multi-material product, – the fresh meat packaging used by millions of people every day – to make it fully bio-based, smart and recyclable at conventional paper recycling mills. To achieve this goal, every intermediate product in the packaging – the tray, the barrier coating, the absorbent pad and the transparent film – will be made almost exclusively of wood constituents (fibres, micro/nanofibres, lignin and sugars which have been chemically or enzymatically modified) and integrated with two food quality sensors: one to detect rotting, one to detect breaks in the cold chain. Two innovations are being implemented to enhance recycling efficiency. The first involves using specific identification markers to sort bio-contaminated products accurately. This improves the overall effectiveness of the recycling process. The second innovation is the utilization of advanced oxidation treatments, which not only sanitize the materials but also reduce energy consumption, making the recycling process more environmentally friendly. </t>
   </si>
   <si>
     <t>Cellulose, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>2023-10-01
   2027-09-30</t>
   </si>
   <si>
     <t>€ 4 431 810,25</t>
   </si>
   <si>
@@ -3052,50 +3067,53 @@
   40.39148230275737, -3.6576093537939665
 ,   
   Turku, Finland
   60.422816424696464, 22.277738317273553
 ,   
   Nazareth, Belgien
   50.949194973126176, 3.5824387391130847</t>
   </si>
   <si>
     <t>InnoProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/innoprotein</t>
   </si>
   <si>
     <t>Against the background of a rising global population and the pressure protein production places on natural resources, sustainable production of sufficient quantities of high-quality protein is a huge economic, social and environmental challenge. In this context, the EU is particularly vulnerable as it imports 70% of its protein-rich crops. InnoProtein addresses this challenge by tapping into unexploited sustainable protein sources to accelerate Europe’s moves towards protein self-sufficiency. The project aims to obtain single-cell proteins from sources including microalgae, bacteria and fungi and proteins from insects. They will be used in food, animal feed and non-food bio-based products such as stimulants and plastics within a circular and zero-waste perspective. </t>
   </si>
   <si>
     <t>€ 4 592 391,64</t>
   </si>
   <si>
     <t>ENKOA SYSTEMS SL, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, BIOZOON GMBH, NATURSTOFF-TECHNIK GMBH, SUEROS Y DERIVADOS SL, ZERO EMISSIONS ENGINEERING BV, A4F ALGA FUEL SA, VYZKUMNY USTAV VETERINARNIHO LEKARSTVI, PROMIC SA, TECHNOLOGICAL UNIVERSITY DUBLIN, EUROPEAN FOOD INFORMATION COUNCIL, SCL ITALIA SPA</t>
   </si>
   <si>
     <t>Spain, Portugal, Germany, France, Netherlands, Czechia, Ireland, Belgium, Italy</t>
+  </si>
+  <si>
+    <t>https://innoprotein.eu/</t>
   </si>
   <si>
     <t>HICCUPS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hiccups</t>
   </si>
   <si>
     <t>HICCUPS proposes a resource-efficient way of capturing CO2 emissions from wastewater treatment plants and turning them into bio-based plastics for packaging. As well as being renewable and biodegradable, the plastics have excellent water and gas barrier properties and could be a replacement for fossil-based polyethylene. To demonstrate their potential, they will be used to make products such as paper cups, boxes for takeaway food and sealed plastic trays for perishable food. The project will generate societal impact by raising awareness among policymakers and civil society and creating jobs in innovative fields. The carbon-capture potential of the technology will be assessed as a first step towards commercial-scale development.</t>
   </si>
   <si>
     <t>€ 4 999 970,50</t>
   </si>
   <si>
     <t>AVANTIUM CHEMICALS BV</t>
   </si>
   <si>
     <t>ACCIONA AGUA SA, Walki Group Oy, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, UNIVERSITE DE MONTPELLIER, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, FUNDACION TECNOLOGICA ADVANTX, SINTEF AS, AQUALUNG CARBON CAPTURE AS, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, UNIVERSITEIT VAN AMSTERDAM, UNIVERSITA DEGLI STUDI DI FERRARA</t>
   </si>
   <si>
     <t>Spain, Finland, France, Germany, Netherlands, Norway, Italy</t>
   </si>
   <si>
     <t>https://hiccups.eu/</t>
   </si>
@@ -3262,50 +3280,53 @@
     <t>€ 4 083 971,25</t>
   </si>
   <si>
     <t>AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS</t>
   </si>
   <si>
     <t>KEUKEN &amp; DE KONING BV, FAB SRL, LEIBNIZ INSTITUT FUER KATALYSE EV, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, FUNDACION GAIKER, EXPORT BLUE MARKET SL, MAIER TECHNOLOGY CENTRE S COOP, MAIER SCOOP, UNIVERSIDAD REY JUAN CARLOS, VERTORO BV, COLOROBBIA CONSULTING SRL, PROCESS DESIGN CENTER BV</t>
   </si>
   <si>
     <t>Netherlands, Italy, Switzerland, Germany, Spain</t>
   </si>
   <si>
     <t>BIORADAR</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioradar</t>
   </si>
   <si>
     <t>The BIORADAR project develops indicators and digital monitoring tools that will enable policymakers and investors to gauge the environmental and social impact of bio-based industrial systems. BIORADAR’s outputs will also help incorporate circularity into bio-based supply chains as a design criterion and facilitate the transition from linear fossil-based to circular bio-based systems.Frameworks and metrics formulated under BIORADAR will make it possible to assess carbon emissions and indirect land use change risks of bio-based systems. The project will also explore climate change mitigation opportunities for entire supply chains and develop frameworks for social impact assessments.</t>
   </si>
   <si>
     <t>2023-07-01
   2026-06-30</t>
   </si>
   <si>
+    <t>Completed</t>
+  </si>
+  <si>
     <t>€ 2 873 165,00</t>
   </si>
   <si>
     <t>YAGHMA B.V.</t>
   </si>
   <si>
     <t>HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN HAMBURG, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, KNEIA SL, ASOCIACION EMPRESARIAL CENTRO TECNOLOGICO DE LA ENERGIA Y DEL MEDIO AMBIENTE DE LA REGION DE MURCIA, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, UNI - ENTE ITALIANO DI NORMAZIONE</t>
   </si>
   <si>
     <t>Germany, Italy, Spain, Netherlands</t>
   </si>
   <si>
     <t>https://www.bioradar.org/</t>
   </si>
   <si>
     <t>Bio-LUSH</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio-lush</t>
   </si>
   <si>
     <t>Bio-LUSH aims to extract high-quality fibres from the cell walls of underexploited and widely available European plant resources, including nettles, hemp hurd, seagrass and forestry residues. It then aims to develop an innovative process for refining the fibres and converting them into functional bio-based materials.The project will demonstrate the use of the extracted fibres to manufacture sustainable bio-based products, including edible food packaging, antibacterial textiles and 3D-printable filaments for impact-resistant car interior components. The commercialisation of the materials will be supported by activities to enhance their social acceptance and a dedicated business plan.</t>
   </si>
   <si>
     <t>Cellulose, Crop residues, Lignin &amp; wood residues</t>
@@ -3759,51 +3780,51 @@
   <si>
     <t>https://www.waseabi.eu/</t>
   </si>
   <si>
     <t>LIBRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/libre</t>
   </si>
   <si>
     <t>The global carbon fibre based composites market is worth an estimated €25 bn. However, using fossil resources to produce the main precursor for carbon fibre, polyacrylonitrile, has limited production capability and high costs. In addition, it depends on finite resources. This means that the development of an alternative source of polyacrylonitrile, using innovative and novel bio-industrial feedstocks and processes, has huge potential to deliver an economic win-win.
 The LIBRE project will utilise lignin-rich side stream feedstock from the pulp and paper industry, blended with a biopolymer precursor fibre, to create a more resource-efficient and sustainable carbon fibre production process.
 The ultimate aim of the LIBRE project is to create carbon fibre materials with a superior structure that will open up potential new markets.</t>
   </si>
   <si>
     <t>2016-11-01
   2021-04-30</t>
   </si>
   <si>
     <t>€ 4 566 560,00</t>
   </si>
   <si>
     <t>UNIVERSITY OF LIMERICK</t>
   </si>
   <si>
-    <t>LEIBNIZ-INSTITUT FUR VERBUNDWERKSTOFFE GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, EIRECOMPOSITES TEORANTA, CENTRO RICERCHE FIAT SCPA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, THE UNIVERSITY OF BOLTON, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, C-TECH INNOVATION LIMITED, DRALON GMBH, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>LEIBNIZ-INSTITUT FUR VERBUNDWERKSTOFFE GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, EIRECOMPOSITES TEORANTA, CENTRO RICERCHE FIAT SCPA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, UNIVERSITY OF GREATER MANCHESTER, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, C-TECH INNOVATION LIMITED, DRALON GMBH, CHALMERS TEKNISKA HOGSKOLA AB</t>
   </si>
   <si>
     <t>Germany, Belgium, Ireland, Italy, United Kingdom, Sweden</t>
   </si>
   <si>
     <t>http://www.libre2020.eu</t>
   </si>
   <si>
     <t>BIOBESTicide</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biobesticide</t>
   </si>
   <si>
     <t>In order to meet growing demand, modern farming needs to be both productive and reliable. Among a range of measures, this means ensuring that it is protected against pests. However, growing public concern over the health and environmental impact of chemical pesticides has seen their widespread use re-examined and re-evaluated. As a result, many previously common pesticides are now banned, and new agents face much stricter hurdles to reach the market.
 These changing attitudes to chemical pesticides have led to increasing interest in the so-called ‘biocontrol agents’ (BCA) to provide alternative solutions. These rely on natural enemies to the pests, such as parasitism, predation and other mechanisms for control. The market for such solutions is growing rapidly as a result. However, BCAs are not currently developed for all crops. This is currently the case for Grapevine Trunk Diseases, which are a major cause of the destruction of vineyards. Vineyards, for both edible grapes and wine production, are a major crop in southern Europe and thus in need of a BCA-based solution.
 The BIOBESTicide project will validate and demonstrate the production of an effective and cost-efficient BCA. This will be based on the properties of the fungus Pythium oligandrum, strain I-5180, and its capacity to increase natural plant defences. The fungus will be cultivated on beet pulp and beet molasses, a by-product of sugar production. The project will scale up production of the agent to 10 tonnes per year and test its efficiency in a range of geographical vineyard settings.</t>
   </si>
   <si>
     <t>2020-05-01
   2023-10-31</t>
   </si>
   <si>
     <t>€ 3 069 653,00</t>
   </si>
@@ -5854,51 +5875,51 @@
   <si>
     <t>http://www.resolve-bbi.eu</t>
   </si>
   <si>
     <t>MPowerBIO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mpowerbio</t>
   </si>
   <si>
     <t>Creating the bioeconomy lies at the heart of Europe’s solution to the economic and environmental challenges facing society now and in the future. If Europe is to meet its green ambitions and build self-sufficiency and security in areas such as food supply, it will need to look to its biological resources. It will be key to use these smartly and sustainably.
 However, this transition will not happen spontaneously; it will need to be encouraged and nurtured. The companies that will create the required innovation will need funding and support. Public funding does exist at the EU level – including through initiatives such as the BBI JU – while at the national level there may be grants, loans, equity investments and venture capital, depending on the country. Due to the lack of awareness among project promoters and few support structures put in place for companies seeking investment, many of these tools are underexploited even within the BBI JU community. The key is to build awareness and create clusters. These are already well-positioned and well-networked, helping SMEs to connect, engage and collaborate with other innovation actors, such as large enterprises, research organisations, public authorities and investors.
 To address this, the MPowerBIO project will seek feedback from clusters, SMEs and investors on the challenges facing sourcing investments. To assist, it will build an online platform with digital tools for assessing investment readiness. It will also provide training with ten ‘train the trainer’ events for 90 clusters across the bioeconomy, covering most of Europe, supported by the online platform. MPowerBIO will ensure that clusters become self-supporting, with the ability to maintain these skills within their own organisations. Ultimately, the project will be replicable to other areas.</t>
   </si>
   <si>
     <t>2020-05-01
   2022-11-30</t>
   </si>
   <si>
     <t>€ 1 499 962,38</t>
   </si>
   <si>
     <t>FBCD AS</t>
   </si>
   <si>
-    <t>CONSORZIO ITALBIOTEC, Q-PLAN INTERNATIONAL ADVISORS PC, UDRUZENJE ZA PREDUZETNISTVO I INOVACIJE FOODSCALE HUB, TECH TOUR EUROPE SA, EIT FOOD, TECH TOUR GLOBAL EOOD, SUSTAINABLE INNOVATIONS EUROPE SL, IRISH BIOECONOMY FOUNDATION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV</t>
+    <t>CONSORZIO ITALBIOTEC, Q-PLAN INTERNATIONAL ADVISORS PC, UDRUZENJE ZA PREDUZETNISTVO I INOVACIJE FUTURE SYSTEMS HUB, TECH TOUR EUROPE SA, EIT FOOD, TECH TOUR GLOBAL EOOD, SUSTAINABLE INNOVATIONS EUROPE SL, IRISH BIOECONOMY FOUNDATION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV</t>
   </si>
   <si>
     <t>Italy, Greece, Serbia, Belgium, Denmark, Bulgaria, Spain, Ireland, Germany</t>
   </si>
   <si>
     <t>http://www.mpowerbio.eu</t>
   </si>
   <si>
     <t>USABLE PACKAGING</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/usable-packaging</t>
   </si>
   <si>
     <t>Bioplastics currently hold only a two percent market share in the EU; the remainder is fossil based. In addition, many bioplastics are only partially biodegradable and can’t solve end-of-life issues. They also compete with feedstocks for the food and feed sectors, pushing up costs. The amount of non-biodegradable bio-based plastics on the market is expected to grow as replacements for fossil-based counterparts continue to grow.
 This makes it important to increase the level of biodegradable bioplastics, ideally using different materials. However, many bioplastics lack adequate functional properties for packaging requirements. In addition, the complexity of multilayer packaging limits the bio-degradability and compostability of the whole packaging item.
 To address this, the USABLE PACKAGING project will establish a new value chain for bioplastics. This will be based on low-cost and widely-available feedstock, such as by-products and sidestreams from the food processing industry. It will convert the feedstock into poly-hydroxy-alkanoates (PHA), which can be tuned to specific packaging needs and specifications. This will realise packaging items suitable for replacing fossil-based materials in high-performance packaging while retaining biodegradable characteristics.</t>
   </si>
   <si>
     <t>2019-06-01
   2022-11-30</t>
   </si>
   <si>
     <t>€ 4 813 045,00</t>
   </si>
@@ -6608,51 +6629,51 @@
   </si>
   <si>
     <t>DECHEMA GESELLSCHAFT FUR CHEMISCHETECHNIK UND BIOTECHNOLOGIE, AVECOM, DBFZ DEUTSCHES BIOMASSEFORSCHUNGSZENTRUM GEMEINNUTZIGE GMBH, UNIVERSITEIT GENT, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, BIOPRACT GMBH, IDELUX ENVIRONNEMENT, UNIVERSITAET FUER BODENKULTUR WIEN, LEIBNIZ-INSTITUT FUR AGRARTECHNIK UND BIOOKONOMIE EV, OWS RESEARCH FOUNDATION PS, FIBRES RECHERCHE DEVELOPPEMENT-CONSTRUCTION DURABLE ET ECOMATERIAUX</t>
   </si>
   <si>
     <t>Germany, Belgium, Portugal, Spain, Austria, France</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/887115</t>
   </si>
   <si>
     <t>WASTE2FUNC</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/waste2func</t>
   </si>
   <si>
     <t>With Europe’s admirable aspirations to create a circular economy, the focus increasingly falls on minimising waste and finding new applications for otherwise underexploited or unused resources. Food waste is a particular problem here; some sources estimated that – in 2012 – there were almost 90 million tonnes of food waste generated in the EU. This arose at all stages of the food production chain - primary production, processing, wholesale and retail, food service – as well as from domestic settings. If the EU is to be successful in its ambitions, it urgently needs to address this issue.
 However, developing any effective response will be challenging; the sources of waste – and thus the potential biomass – is scattered across multiple locations, making it difficult to collect. In addition, supply is intermittent and available volumes vary according to a number of influences. This makes it challenging to ensure reliable supplies and establish sustainable supply chains as a result. The upshot is that such waste regularly finds its way to low-value applications such as biofuels or to no-value outcomes such as landfill or incineration, with the subsequent contribution to greenhouse gas emissions.
 To address this problem, the WAST2FUNC project is seeking to create, as a demonstration, a new and sustainable biomass waste supply chain. This will integrate fluctuating supplies of agricultural food crop biomass waste with an industrial food waste supply chain in order to demonstrate the potential for converting this combined stream into lactic acid and microbial biosurfactants as functional ingredients of home and personal care applications. In so doing, it will increase up to ten times as much value from these waste streams, will reducing CO2 emissions by 20% and increasing employment where the waste streams are sourced, in Belgium where the demonstration will take part as well as in the rest of Europe.</t>
   </si>
   <si>
     <t>€ 6 703 878,85</t>
   </si>
   <si>
-    <t>UNIVERSITEIT GENT, NNFCC LIMITED, BIOGAS SOLUTIONS, PEOPLE AGAINST DIRTY UK LIMITED, OP DE BEECK, BOERENBOND PROJECTEN, ECOVER CO-ORDINATION CENTER, CITY UNIVERSITY OF HONG KONG, TRIPLE W LTD, 3PLW, ECOSON RECYCLING, DYNERGY, EVONIK OPERATIONS GMBH, AMPHISTAR, NORMEC OWS, ARCHE</t>
+    <t>UNIVERSITEIT GENT, NNFCC LIMITED, BIOGAS SOLUTIONS, PEOPLE AGAINST DIRTY UK LIMITED, OP DE BEECK, BOERENBOND PROJECTEN, ECOVER CO-ORDINATION CENTER, CITY UNIVERSITY OF HONG KONG, TRIPLE W LTD, TRIPLEW, ECOSON RECYCLING, DYNERGY, EVONIK OPERATIONS GMBH, AMPHISTAR, NORMEC OWS, ARCHE</t>
   </si>
   <si>
     <t>Belgium, United Kingdom, Hong Kong SAR China, Israel, Germany</t>
   </si>
   <si>
     <t>http://www.waste2func.eu</t>
   </si>
   <si>
     <t>Desteldonk, Belgien
   51.13623264472112, 3.7895496535826574
 ,   
   Beveren, Belgien
   51.28271729741916, 4.27669694028768</t>
   </si>
   <si>
     <t>HYPERBIOCOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hyperbiocoat</t>
   </si>
   <si>
     <t>Biodegradable packing seems everywhere, but in fact is not used for a range of demanding applications. For many food products, current materials do not provide the required protection against water vapour, oxygen or flavours. Current solutions demand coatings that are not fully biodegradableHYPERBIOCOAT examines how existing technology can be used to develop biodegradable polymers derived from food processing by-products, which can provide the high levels of protection required for the demanding areas of food, cosmetic and medical device packaging. Ultimately, this would permit packaging without the need for non-biodegradable additives.The project will identify potential biodegradable polymers, characterise their chemical composition and properties and focus on extraction processes that can be scaled up to industrial levels.</t>
   </si>
   <si>
     <t>2016-09-01
@@ -7081,51 +7102,51 @@
   <si>
     <t>https://www.biopen-project.eu/</t>
   </si>
   <si>
     <t>BioeconomyVentures</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioeconomyventures</t>
   </si>
   <si>
     <t>The bioeconomy sector is one of EU’s largest, employing almost 19 million people and generating an annual turnover in excess of €2 trillion. It is also a key strategic sector for the EU in its efforts to establish a genuinely sustainable society, one that makes full use of existing resources. It will also play a key role in realising the EU’s ambitions in the fight against climate change.
 As with many dynamic sectors, the biobased economy attracts a large number of innovative start-ups and businesses. However, the failure rate of such companies is a concern – it can be as high as 90% in this field. Research has shown that that there are two main causes of this high failure rate. One is an inability to access the funding required to remain viable until they gain sufficient momentum or achieve critical mass necessary to survive. The other reason is a lack of the entrepreneurial and leadership talent required to turn a good idea into a sustainable business.
 The BioeconomyVentures project aims to address these issues. It will establish the definitive reference platform for bioeconomy-based start-ups and spinoffs seeking to access finance and business insights. It aims to become the main meeting point for the European bioeconomy through a threefold approach. First, it will establish and leverage the first bioeconomy entrepreneurship ecosystem of its kind, reinforced by an ambassador programme. Second, it will create and validate a methodology for qualifying and quantifying the needs of the start-ups and spin-offs. Third, it will develop and execute a one-stop-shop to act as a main meeting point for stakeholders in the bioeconomy entrepreneurship field. This will offer high-quality services geared to unlocking the innovation potential and uncovering opportunities to build relationships and partnerships that will help fully realise this ambition.</t>
   </si>
   <si>
     <t>2021-05-01
   2023-10-31</t>
   </si>
   <si>
     <t>€ 1 499 312,50</t>
   </si>
   <si>
     <t>IRISH BIOECONOMY FOUNDATION</t>
   </si>
   <si>
-    <t>ALCHEMIA-NOVA GMBH, FUNDACION AITIIP, UDRUZENJE ZA PREDUZETNISTVO I INOVACIJE FOODSCALE HUB, ASOCIACION CLUSTER FOOD+I, BIO BASE EUROPE PILOT PLANT VZW, F6S NETWORK IRELAND LIMITED, REFRAME FOOD ASTIKI MI KERDOSKOPIKI ETAIRIA, F6S NETWORK LIMITED, ENCO SRL, FLANDERS' FOOD, ALCHEMIA-NOVA GREECE IDIOTIKI KEFALAIOUCHIKI ETAIREIA</t>
+    <t>ALCHEMIA-NOVA GMBH, FUNDACION AITIIP, UDRUZENJE ZA PREDUZETNISTVO I INOVACIJE FUTURE SYSTEMS HUB, ASOCIACION CLUSTER FOOD+I, BIO BASE EUROPE PILOT PLANT VZW, F6S NETWORK IRELAND LIMITED, REFRAME FOOD ASTIKI MI KERDOSKOPIKI ETAIRIA, F6S NETWORK LIMITED, ENCO SRL, FLANDERS' FOOD, ALCHEMIA-NOVA GREECE IDIOTIKI KEFALAIOUCHIKI ETAIREIA</t>
   </si>
   <si>
     <t>Austria, Spain, Serbia, Belgium, Ireland, Greece, United Kingdom, Italy</t>
   </si>
   <si>
     <t>https://www.bioeconomyventures.eu/</t>
   </si>
   <si>
     <t>Prolific</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/prolific</t>
   </si>
   <si>
     <t>Agro-industrial residual biomass, side streams and food production by-products such as legumes, fungi and coffee are likely to constitute rich sources of valuable ingredients. Their potential is yet to be fully realised. The Prolific project will apply a range of processing technologies to agro-industrial residues of legumes, fungi and coffee in order to recover significant amounts of proteins/peptides, fibres and other value-added compounds.
 Once extracted by economically and environmentally sustainable protocols, the outputs will undergo enzymatic modification and conditioning techniques in an upscaled, industrially-relevant environment. Ultimately, this will provide viable amounts of the compounds and fractions necessary to produce 16 prototypes for the food, feed, packaging and cosmetic sectors. The Prolific project’s R&amp;D&amp;I activities and partners are streamlined around a core innovation cycle, principally driven by industrial end-users that know precisely what their customers need and the what are the technical and industrial demands of their sector.</t>
   </si>
   <si>
     <t>2018-09-01
   2022-10-31</t>
   </si>
   <si>
     <t>€ 4 672 382,75</t>
   </si>
   <si>
@@ -7165,51 +7186,51 @@
     <t>FUNDACJA EDUKACJI I DIALOGU SPOLECZNEGO PRO CIVIS, TRAKIYSKI UNIVERSITET, STICHTING IHE DELFT INSTITUTE FOR WATER EDUCATION, FBCD AS, MUNSTER TECHNOLOGICAL UNIVERSITY, FVA SAS DI LOUIS FERRINI &amp; C, INSTYTUT BADAN EDUKACYJNYCH - PANSTWOWY INSTYTUT BADAWCZY, CONSIGLIO NAZIONALE DELLE RICERCHE, SUSTAINABLE INNOVATIONS EUROPE SL, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, UNIVERSITAET FUER BODENKULTUR WIEN, IRISH BIOECONOMY FOUNDATION, WAGENINGEN UNIVERSITY, UNIVERSITAT AUTONOMA DE BARCELONA, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, ITA-SUOMEN YLIOPISTO, UNIVERSITAET HOHENHEIM, ZEMEDELSKY VYZKUM, SPOL SRO</t>
   </si>
   <si>
     <t>Poland, Bulgaria, Netherlands, Denmark, Ireland, Italy, Spain, France, Austria, Finland, Germany, Czechia</t>
   </si>
   <si>
     <t>https://biobec.eu/</t>
   </si>
   <si>
     <t>BIOBRIDGES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biobridges</t>
   </si>
   <si>
     <t>In addition to the price tag, public acceptance of bio-based products depends on a variety of factors including their social, economic and environmental impact. Conflicts can emerge where specialised bio economy clusters develop as well as around individual biorefinery plants.The BIOBRIDGES project aims to boost the marketability of bio-based products by establishing close cooperation and partnership between bio-based Industries, brand owners and consumers’ representatives. The ultimate goal is to stimulate and support engagement and interaction among stakeholders, particularly local communities and local authorities and to improve the market acceptance of bio-based products.BIOBRIDGES will design and implement replicable methodologies, procedures and good practices while supporting multi stakeholder interaction, leading to new cross-sector partnerships.</t>
   </si>
   <si>
     <t>2018-09-01
   2020-12-31</t>
   </si>
   <si>
     <t>€ 995 485,00</t>
   </si>
   <si>
-    <t>GLOBAZ, S.A.</t>
+    <t>GLOBAZ SA</t>
   </si>
   <si>
     <t>Q-PLAN INTERNATIONAL ADVISORS PC, PEDAL CONSULTING SRO, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, CIVITTA EESTI AS, ASOCIACION ESPANOLA DE BIOEMPRESAS, FVA SAS DI LOUIS FERRINI &amp; C, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, ECOLOGIC INSTITUT gemeinnützige GmbH</t>
   </si>
   <si>
     <t>Greece, Portugal, Slovakia, Italy, Estonia, Spain, Croatia, Germany</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/792236</t>
   </si>
   <si>
     <t>Pilots4U</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pilots4u</t>
   </si>
   <si>
     <t>A key challenge for the bio-economy is to bring newly developed molecules and techniques from the lab to the market. The main bottleneck in the innovation chain is the step from technology development to deployment. This step has to be performed first in a pilot plant and later in a demonstration plant where a production process can be tested and optimized in an industrial production setting. Pilot- and demo-plants are expensive, require specific expertise to run and most SMEs and also a lot of large companies have no direct access to such facilities. As a result, promising innovation processes can grind to a halt.
 A solution to this problem are ‘open access pilot- and multipurpose demo-infrastructures’. These are infrastructures that are open to all companies and research institutes, and can thus be seen as shared investments in research infrastructure. However, these infrastructures are not well known in Europe. Potential user communities are often unaware of the nature and type of equipment and facilities available.
 Pilots4U aims to address this problem by grouping all European open access bio-economy pilot- and multipurpose demo facilities under one, very visible and easily accessible network. Pilots4U also wants to assess the current and future needs of the European bio-economy, and take the first steps to invest in equipment modules that are judged essential to catalyse the European bio- economy.</t>
   </si>
   <si>
     <t>2017-06-01
   2019-08-31</t>
   </si>
@@ -7313,51 +7334,51 @@
     <t>Finland, Germany, Ireland, Spain, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/792221</t>
   </si>
   <si>
     <t>BIOWAYS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioways</t>
   </si>
   <si>
     <t>The European bio-economy is an exciting prospect; BIOWAYS will provide the materials and activities to engage the public and excite them about its potential.The project will analyse the potential of the sector and identify champions to help increase its visibility. It will also identify and develop a method for ensuring there is ongoing communication on the value of bio-based products. Its other role is to help build constructive dialogue between BIOWAYS and the other bio-based initiatives in Horizon 2020.BIOWAYS will oversee the development of educational materials on the benefits of the bio-economy, while helping to ensure that the BBI JU programme as a whole is implemented effectively.</t>
   </si>
   <si>
     <t>2016-10-01
   2018-09-30</t>
   </si>
   <si>
     <t>€ 965 750,00</t>
   </si>
   <si>
     <t>Q-PLAN INTERNATIONAL ADVISORS PC</t>
   </si>
   <si>
-    <t>GLOBAZ, S.A., PEDAL CONSULTING SRO, CIVITTA EESTI AS, FVA SAS DI LOUIS FERRINI &amp; C, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, INSIGHT PUBLISHERS LIMITED, AINIA</t>
+    <t>GLOBAZ SA, PEDAL CONSULTING SRO, CIVITTA EESTI AS, FVA SAS DI LOUIS FERRINI &amp; C, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, INSIGHT PUBLISHERS LIMITED, AINIA</t>
   </si>
   <si>
     <t>Greece, Portugal, Slovakia, Estonia, Italy, United Kingdom, Spain</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720762</t>
   </si>
   <si>
     <t>OLEAF4VALUE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/oleaf4value</t>
   </si>
   <si>
     <t>Olive groves are a common sight throughout southern Europe, particularly in the Mediterranean countries and in Portugal. While the fruit of the olive tree is a well-known and widely used resource, olive production also creates around 4.5 million tonnes of leaves each year as a by-product. Currently, to avoid problems; these needs to be removed from the fields and the mills and disposed of.  Although rich in potential bio-resources, the leaf mass is notoriously difficult to work with; only around 0.2% of this is currently used for extracts; the remainder is burnt – either in the fields or used for fuel – or fed to animals. However, disposing of them in this way means that a potential 1 million tonnes of bioactive compounds, 1 million tonnes of cellulose and 1.5 million tonnes of lignin are underexploited.
 To address this, the OLEAF4VALUE project has been created to develop a complete valorisation system for these olive leaves. It will extract and isolate high added value bioactive compounds (polyphenols, triterpenoids, essential oils, lipids, lignocellulose) with high-market potential in the food, feed, chemical, nutraceutical, cosmetic and pharmaceutical sectors.
 The project has assembled a consortium to ensure this biomass is fully valorised at all stages of the value chain. This will use advanced, sustainable green extraction and isolation technologies to sequentially separate all fractions and compounds of value while pursuing a zero-waste approach. These will use to develop tailor made products to match end-user market needs from high value sectors; the presence of the large companies in the consortium will ensure the products are properly market oriented. </t>
   </si>
   <si>
     <t>2021-07-01
   2024-06-30</t>
   </si>
   <si>
     <t>€ 4 530 243,00</t>
   </si>
@@ -7425,50 +7446,53 @@
     <t>Masarykova univerzita, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, GOSPODARSKA ZBORNICA SLOVENIJE, ASSOCIATION WWF BULGARIA, BIC BRATISLAVA SPOL SRO, REGIONALIS INFORMACIOS ES FEJLESZTO TUDASKOZPONT KORLATOLT FELELOSSEGU TARSASAG, ENERGETSKI INSTITUT HRVOJE POZAR, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Italy, Czechia, United Kingdom, Slovenia, Bulgaria, Slovakia, Hungary, Croatia, Netherlands</t>
   </si>
   <si>
     <t>https://celebio.eu/</t>
   </si>
   <si>
     <t>LIFT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lift</t>
   </si>
   <si>
     <t>Europe is shifting to an economy that is making greater and more sustainable use of renewable resources. Aside from the clear environmental benefits, embracing wider use of a bioeconomy offers numerous opportunities, including increased European competitiveness, reduced reliance on imports of energy, food and raw materials and new employment opportunities.
 To accelerate this transition to a circular economy, a number of Coordination and Support Actions (CSAs) have been established. These deal with areas such as standardisation, public awareness-raising, foresight and market studies, education, business model and business cases helping establish and grow the industry and boosting market uptake of the products.
 Several of these CSAs are funded through the BBI JU. The role of the LIFT project is to maximise the value and impact of these CSAs by promoting collaboration between stakeholders. It will prove a global overview of the overarching objectives and make recommendations for future effective CSAs.</t>
   </si>
   <si>
     <t>2019-05-01
   2020-04-30</t>
   </si>
   <si>
     <t>€ 249 875,00</t>
+  </si>
+  <si>
+    <t>GLOBAZ, S.A.</t>
   </si>
   <si>
     <t>NOVAMONT SPA, FVA SAS DI LOUIS FERRINI &amp; C, B.T.G. BIOMASS TECHNOLOGY GROUP BV</t>
   </si>
   <si>
     <t>Italy, Portugal, Netherlands</t>
   </si>
   <si>
     <t>http://www.lift-bbi.eu</t>
   </si>
   <si>
     <t>UrBIOfuture</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/urbiofuture</t>
   </si>
   <si>
     <t>The European Union has already made substantial progress in adopting a bio-based economy. However, it cannot afford to stand still; it must continue to advance. To do so requires continued analysis of the specific needs of this industry sector. The UrBIOfuture project has been designed to address this, by boosting education, research and careers in the bio-based industries in order to keep Europe at the forefront of the sector.The project will map industry needs and the skills gap and facilitate interaction between the education sector, academia and industry. Based on its insights and engagement, UrBIOfuture will create a series of promotional events, including train-the-trainer and train-the-student workshops. This will help Europe sustain its leading position in the bio-based sector by ensuring that there are adequate numbers of well-trained and enthusiastic people entering the industry.</t>
   </si>
   <si>
     <t>€ 946 567,65</t>
   </si>
   <si>
     <t>UNIVERSITAT AUTONOMA DE BARCELONA</t>
   </si>
@@ -7976,13311 +8000,13317 @@
       <c r="C3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="1">
         <v>101292380</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>50</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>51</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>52</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="1">
         <v>101291992</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>60</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>62</v>
       </c>
       <c r="Q5" s="1"/>
-      <c r="R5" s="1"/>
+      <c r="R5" s="1" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="1">
         <v>101292687</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q6" s="1"/>
-      <c r="R6" s="1"/>
+      <c r="R6" s="1" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="1">
         <v>101291928</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1">
         <v>101286725</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
         <v>101291202</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
         <v>101292324</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="Q10" s="1"/>
       <c r="R10" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
         <v>101292477</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
         <v>101292536</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
         <v>101287490</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
         <v>101292416</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
         <v>101292437</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
         <v>101292474</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
         <v>101292578</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
         <v>101292039</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
         <v>101292326</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
         <v>101288362</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
         <v>101292918</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
         <v>101286442</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
         <v>101292802</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
         <v>101290652</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
         <v>101292951</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
         <v>101212806</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
         <v>101214206</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="R27" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
         <v>101214432</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="Q28" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="R28" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
         <v>101213812</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="Q29" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="R29" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
         <v>101209410</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
         <v>101214199</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
         <v>101213354</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
         <v>101214084</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
         <v>101214144</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="R34" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
         <v>101214604</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
         <v>101214808</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
         <v>101214307</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
         <v>101215161</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K38" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
         <v>101214288</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
         <v>101213148</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="Q40" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
         <v>101214964</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="R41" s="1"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
         <v>101214605</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="Q42" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
         <v>101214894</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="Q43" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="R43" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
         <v>101213072</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="R44" s="1"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
         <v>101214268</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K45" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N45" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="O45" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
         <v>101213069</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="P46" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="Q46" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
         <v>101214009</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="O47" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="P47" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="Q47" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
         <v>101213143</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="P48" s="1" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="R48" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
         <v>101213231</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="P49" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="Q49" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
         <v>101214981</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L50" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="Q50" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
         <v>101214822</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="R51" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
         <v>101212855</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="P52" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
         <v>101214256</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="K53" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
         <v>101213742</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="P54" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
         <v>101214076</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
         <v>101157688</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="K56" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
         <v>101157411</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="P57" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="Q57" s="1" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="R57" s="1"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
         <v>101157652</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
         <v>101155925</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="K59" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="M59" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
         <v>101157382</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="R60" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
         <v>101157488</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M61" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="R61" s="1"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
         <v>101156998</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="R62" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
         <v>101156032</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K63" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L63" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="R63" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
         <v>101157907</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
         <v>101157239</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="Q65" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="R65" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
         <v>101156439</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N66" s="1" t="s">
         <v>50</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="R66" s="1"/>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
         <v>101157658</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
         <v>101157081</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="Q68" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="R68" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
         <v>101157679</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
         <v>101157430</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="Q70" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
         <v>101157517</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K71" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
         <v>101156486</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="P72" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="Q72" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
         <v>101157279</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="Q73" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
         <v>101157528</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
         <v>101157892</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="K75" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="Q75" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
         <v>101157779</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="Q76" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="R76" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
         <v>101157583</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="Q77" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="R77" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
         <v>101156954</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="Q78" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="R78" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
         <v>101157636</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="Q79" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="R79" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
         <v>101157635</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="Q80" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="R80" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
         <v>101156960</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="Q81" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="R81" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
         <v>101157840</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="Q82" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
         <v>101157359</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="R83" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
         <v>101156363</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="Q84" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
         <v>101157586</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="Q85" s="1" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="R85" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
         <v>101160532</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
         <v>101112370</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="P87" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="Q87" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
         <v>101112345</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="R88" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
         <v>101112555</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="P89" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
         <v>101112434</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="O90" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="P90" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="Q90" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="R90" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
         <v>101112447</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="P91" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="Q91" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
         <v>101112407</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>834</v>
+        <v>865</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>834</v>
+        <v>865</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>863</v>
+        <v>26</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="P92" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
         <v>101112521</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L93" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O93" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="P93" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="Q93" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="R93" s="1"/>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
         <v>101112378</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="Q94" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
         <v>101112409</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="P95" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="Q95" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="R95" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
         <v>101112452</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="P96" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="Q96" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="R96" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
         <v>101112072</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="P97" s="1" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="Q97" s="1"/>
+        <v>914</v>
+      </c>
+      <c r="Q97" s="1" t="s">
+        <v>915</v>
+      </c>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
         <v>101112455</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="P98" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="Q98" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="R98" s="1" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
         <v>101112318</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K99" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="P99" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
         <v>101112581</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="P100" s="1" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="Q100" s="1"/>
       <c r="R100" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
         <v>101112541</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K101" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="O101" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="P101" s="1" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
         <v>101111996</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="P102" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="Q102" s="1" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
         <v>101112436</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="P103" s="1" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="Q103" s="1"/>
       <c r="R103" s="1" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
         <v>101112379</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="P104" s="1" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
         <v>101112457</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>48</v>
+        <v>976</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="P105" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="Q105" s="1" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
         <v>101112476</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="P106" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="Q106" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
         <v>101112453</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="K107" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L107" s="1" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="P107" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="Q107" s="1" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="R107" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
         <v>720303</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="P108" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="Q108" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
         <v>792063</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
         <v>790507</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="P110" s="1" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="Q110" s="1" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
         <v>667501</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="P111" s="1" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="Q111" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
         <v>669065</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="R112" s="1"/>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
         <v>744349</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="P113" s="1" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="Q113" s="1" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="R113" s="1"/>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
         <v>837866</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="P114" s="1" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="Q114" s="1" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="R114" s="1" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
         <v>744409</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="M115" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="P115" s="1" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="Q115" s="1" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="R115" s="1" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
         <v>837890</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="P116" s="1" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
         <v>837998</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="P117" s="1" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="Q117" s="1" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="R117" s="1" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
         <v>720726</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="P118" s="1" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="Q118" s="1" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="R118" s="1"/>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
         <v>669055</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="P119" s="1" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="Q119" s="1" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="R119" s="1"/>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
         <v>720755</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="P120" s="1" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="Q120" s="1" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="R120" s="1"/>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
         <v>837726</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L121" s="1" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="P121" s="1" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="Q121" s="1" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="R121" s="1"/>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
         <v>720707</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="P122" s="1" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="Q122" s="1" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
         <v>886776</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="P123" s="1" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="Q123" s="1" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="R123" s="1" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
         <v>745586</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="P124" s="1" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="Q124" s="1" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="R124" s="1"/>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
         <v>720720</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="P125" s="1" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
         <v>887727</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="P126" s="1" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="Q126" s="1" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="R126" s="1"/>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
         <v>887474</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="P127" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
         <v>888003</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="P128" s="1" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="Q128" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="R128" s="1" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
         <v>887432</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="P129" s="1" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="Q129" s="1" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="R129" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
         <v>887226</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="P130" s="1" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="Q130" s="1" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="R130" s="1"/>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
         <v>745874</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="P131" s="1" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="Q131" s="1" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="R131" s="1" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
         <v>887259</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="P132" s="1" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="Q132" s="1" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="R132" s="1" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
         <v>792054</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L133" s="1" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O133" s="1" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="P133" s="1" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="Q133" s="1" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
         <v>790956</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="R134" s="1"/>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
         <v>792257</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="P135" s="1" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="Q135" s="1" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="R135" s="1" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
         <v>720757</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="P136" s="1" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="Q136" s="1" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="R136" s="1"/>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
         <v>720728</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="R137" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
         <v>101023567</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="P138" s="1" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="Q138" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="R138" s="1" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
         <v>101023280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="P139" s="1" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="Q139" s="1" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="R139" s="1" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
         <v>101022987</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="P140" s="1" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="Q140" s="1" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="R140" s="1" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
         <v>837527</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L141" s="1" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="P141" s="1" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="Q141" s="1" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
         <v>720719</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="P142" s="1" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="Q142" s="1" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="R142" s="1" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
         <v>720744</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="P143" s="1" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="Q143" s="1" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="R143" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
         <v>887227</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="P144" s="1" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="Q144" s="1" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="R144" s="1" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
         <v>837583</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L145" s="1" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="P145" s="1" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="Q145" s="1" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="R145" s="1" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
         <v>744310</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="P146" s="1" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="Q146" s="1" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
         <v>887191</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
         <v>887674</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>1365</v>
+        <v>1369</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="P148" s="1" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="Q148" s="1" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="R148" s="1" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
         <v>745246</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="P149" s="1" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
         <v>837771</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="P150" s="1" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
         <v>887070</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
         <v>887917</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="P152" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="Q152" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
         <v>837750</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="P153" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="Q153" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="R153" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
         <v>720695</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="P154" s="1" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="Q154" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="R154" s="1" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
         <v>101023306</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="P155" s="1" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="Q155" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="R155" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
         <v>745785</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="P156" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="Q156" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="R156" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
         <v>792021</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L157" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="P157" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="Q157" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="R157" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
         <v>838104</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="P158" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="Q158" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="R158" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
         <v>745746</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="P159" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="Q159" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="R159" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
         <v>745012</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="P160" s="1" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="Q160" s="1" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="R160" s="1" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
         <v>887407</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L161" s="1" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
       <c r="P161" s="1" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="Q161" s="1" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="R161" s="1"/>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
         <v>887711</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L162" s="1" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="P162" s="1" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="Q162" s="1" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
         <v>709746</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="P163" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="Q163" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="R163" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
         <v>669029</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
       <c r="P164" s="1" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="Q164" s="1" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="R164" s="1" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
         <v>887648</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="P165" s="1" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="Q165" s="1" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
         <v>744330</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="P166" s="1" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="Q166" s="1" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="R166" s="1" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
         <v>709606</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L167" s="1" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="Q167" s="1" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="R167" s="1" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
         <v>792061</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L168" s="1" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="P168" s="1" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="Q168" s="1" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="R168" s="1" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
         <v>886567</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L169" s="1" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="P169" s="1" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="Q169" s="1" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
         <v>709557</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="L170" s="1" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="P170" s="1" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="Q170" s="1" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="R170" s="1"/>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
         <v>887913</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L171" s="1" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="P171" s="1" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
         <v>887281</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L172" s="1" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="P172" s="1" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="R172" s="1" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
         <v>669105</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L173" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="O173" s="1" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="P173" s="1" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="Q173" s="1" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="R173" s="1" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
         <v>745591</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L174" s="1" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="P174" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="Q174" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
         <v>101023190</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L175" s="1" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="P175" s="1" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="Q175" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
         <v>745766</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L176" s="1" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="P176" s="1" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="Q176" s="1" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="R176" s="1" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
         <v>101023593</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L177" s="1" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="P177" s="1" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="Q177" s="1" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="R177" s="1" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
         <v>720743</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L178" s="1" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="P178" s="1" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="Q178" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="R178" s="1" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
         <v>745762</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="P179" s="1" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="Q179" s="1" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
         <v>745789</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="P180" s="1" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="Q180" s="1" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="R180" s="1" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
         <v>668970</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="P181" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="Q181" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
         <v>745578</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="P182" s="1" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="Q182" s="1" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
         <v>720714</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L183" s="1" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="O183" s="1" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="P183" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="Q183" s="1" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="R183" s="1" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
         <v>837761</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L184" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O184" s="1" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="P184" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="Q184" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
         <v>886662</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="O185" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="P185" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="Q185" s="1" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="R185" s="1" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
         <v>792070</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L186" s="1" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="O186" s="1" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="P186" s="1" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="Q186" s="1" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="R186" s="1"/>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
         <v>668128</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="O187" s="1" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="P187" s="1" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
         <v>720739</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L188" s="1" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="O188" s="1" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="P188" s="1" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="Q188" s="1" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="R188" s="1" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
         <v>745450</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L189" s="1" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N189" s="1" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="O189" s="1" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="P189" s="1" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="Q189" s="1" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
         <v>887501</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L190" s="1" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N190" s="1" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="O190" s="1" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="P190" s="1" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="Q190" s="1" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
         <v>836884</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L191" s="1" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="O191" s="1" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="P191" s="1" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="Q191" s="1" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
         <v>101023200</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L192" s="1" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N192" s="1" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="O192" s="1" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="P192" s="1" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="Q192" s="1" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
         <v>837276</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H193" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L193" s="1" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="O193" s="1" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="P193" s="1" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="Q193" s="1" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
         <v>838120</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L194" s="1" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="O194" s="1" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="P194" s="1" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="Q194" s="1" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="R194" s="1" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
         <v>792050</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L195" s="1" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="O195" s="1" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="P195" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="Q195" s="1" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
         <v>744311</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L196" s="1" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="O196" s="1" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="P196" s="1" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="Q196" s="1" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
         <v>838056</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L197" s="1" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="O197" s="1" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="P197" s="1" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="Q197" s="1" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
         <v>837715</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L198" s="1" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O198" s="1" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="P198" s="1" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="Q198" s="1" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
         <v>887398</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L199" s="1" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="O199" s="1" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="P199" s="1" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="Q199" s="1" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
         <v>792004</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H200" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L200" s="1" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="O200" s="1" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="P200" s="1" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="Q200" s="1" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
         <v>792195</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L201" s="1" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="O201" s="1" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="P201" s="1" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="Q201" s="1" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="R201" s="1" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
         <v>745718</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L202" s="1" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="O202" s="1" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="P202" s="1" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="Q202" s="1" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
         <v>745828</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L203" s="1" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="O203" s="1" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="P203" s="1" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
         <v>101023342</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L204" s="1" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O204" s="1" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="P204" s="1" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="Q204" s="1" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
         <v>792049</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L205" s="1" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="O205" s="1" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="P205" s="1" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="Q205" s="1" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="R205" s="1" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
         <v>101023334</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L206" s="1" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="O206" s="1" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="P206" s="1" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="Q206" s="1" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
         <v>720710</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L207" s="1" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N207" s="1" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="O207" s="1" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="P207" s="1" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
       <c r="Q207" s="1" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
         <v>720729</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L208" s="1" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O208" s="1" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="P208" s="1" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="Q208" s="1" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
         <v>745791</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L209" s="1" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O209" s="1" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
       <c r="P209" s="1" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="Q209" s="1" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
         <v>668953</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L210" s="1" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O210" s="1" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="P210" s="1" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="Q210" s="1" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
         <v>745695</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L211" s="1" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="O211" s="1" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="P211" s="1" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
       <c r="Q211" s="1" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
         <v>745668</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L212" s="1" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="O212" s="1" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="P212" s="1" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="Q212" s="1" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
         <v>837863</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1930</v>
+        <v>1934</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>1931</v>
+        <v>1935</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L213" s="1" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="O213" s="1" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="P213" s="1" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="Q213" s="1" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
         <v>792261</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="K214" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L214" s="1" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="M214" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N214" s="1" t="s">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="O214" s="1" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="P214" s="1" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q214" s="1" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
         <v>745839</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L215" s="1" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="O215" s="1" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="P215" s="1" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="Q215" s="1" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
         <v>720715</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L216" s="1" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="O216" s="1" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="P216" s="1" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="Q216" s="1" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
         <v>887115</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L217" s="1" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O217" s="1" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="P217" s="1" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="Q217" s="1" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
         <v>101023664</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L218" s="1" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O218" s="1" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="P218" s="1" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="Q218" s="1" t="s">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="R218" s="1" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
         <v>720736</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L219" s="1" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N219" s="1" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="O219" s="1" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="P219" s="1" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q219" s="1" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
         <v>745737</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L220" s="1" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="O220" s="1" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="P220" s="1" t="s">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="Q220" s="1" t="s">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
         <v>668467</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L221" s="1" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="O221" s="1" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="P221" s="1" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="Q221" s="1" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
         <v>745622</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L222" s="1" t="s">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="O222" s="1" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="P222" s="1" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="Q222" s="1" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
         <v>720708</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L223" s="1" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="O223" s="1" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="P223" s="1" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="Q223" s="1" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
         <v>790440</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L224" s="1" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O224" s="1" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="P224" s="1" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="Q224" s="1" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
         <v>887075</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>2031</v>
+        <v>2035</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L225" s="1" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O225" s="1" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="P225" s="1" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="Q225" s="1" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="R225" s="1"/>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" s="1">
         <v>720712</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H226" s="1"/>
       <c r="I226" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="K226" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L226" s="1" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="O226" s="1" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="P226" s="1" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="Q226" s="1" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="R226" s="1"/>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" s="1">
         <v>720297</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L227" s="1" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="O227" s="1" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="P227" s="1" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
       <c r="Q227" s="1" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="R227" s="1"/>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" s="1">
         <v>720685</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="K228" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L228" s="1" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="O228" s="1" t="s">
-        <v>2058</v>
+        <v>2062</v>
       </c>
       <c r="P228" s="1" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
       <c r="Q228" s="1" t="s">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="R228" s="1"/>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" s="1">
         <v>720732</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L229" s="1" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="O229" s="1" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="P229" s="1" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="Q229" s="1" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="R229" s="1"/>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" s="1">
         <v>669003</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="J230" s="1" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="K230" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L230" s="1" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="M230" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="O230" s="1" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="P230" s="1" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="Q230" s="1" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="R230" s="1"/>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" s="1">
         <v>745754</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="J231" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="K231" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L231" s="1" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="M231" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="O231" s="1" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="P231" s="1" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="Q231" s="1" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="R231" s="1"/>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" s="1">
         <v>101023202</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H232" s="1"/>
       <c r="I232" s="1" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="K232" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L232" s="1" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="M232" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="O232" s="1" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="P232" s="1" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="Q232" s="1" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="R232" s="1"/>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" s="1">
         <v>101023225</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="K233" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L233" s="1" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="M233" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N233" s="1" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="O233" s="1" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="P233" s="1" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="Q233" s="1" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
       <c r="R233" s="1"/>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" s="1">
         <v>101022370</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="K234" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L234" s="1" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="M234" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="O234" s="1" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="P234" s="1" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="Q234" s="1" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
       <c r="R234" s="1"/>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" s="1">
         <v>745719</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
       <c r="I235" s="1" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="K235" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L235" s="1" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="M235" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N235" s="1" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="O235" s="1" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="P235" s="1" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="Q235" s="1" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="R235" s="1"/>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" s="1">
         <v>101023260</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
       <c r="I236" s="1" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="K236" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L236" s="1" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="M236" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N236" s="1" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="O236" s="1" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="P236" s="1" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="Q236" s="1" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="R236" s="1"/>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" s="1">
         <v>790157</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="K237" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L237" s="1" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="M237" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N237" s="1" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="O237" s="1" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="P237" s="1" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="Q237" s="1" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
       <c r="R237" s="1"/>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" s="1">
         <v>101023381</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="K238" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L238" s="1" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="M238" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N238" s="1" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="O238" s="1" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="P238" s="1" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="Q238" s="1" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="R238" s="1"/>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" s="1">
         <v>792236</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="J239" s="1" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="K239" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L239" s="1" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
       <c r="M239" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N239" s="1" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="O239" s="1" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
       <c r="P239" s="1" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="Q239" s="1" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
       <c r="R239" s="1"/>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" s="1">
         <v>745667</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="K240" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L240" s="1" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="M240" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="O240" s="1" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
       <c r="P240" s="1" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="Q240" s="1" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
       <c r="R240" s="1"/>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" s="1">
         <v>745623</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="K241" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L241" s="1" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="M241" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="O241" s="1" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
       <c r="P241" s="1" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="Q241" s="1" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="R241" s="1"/>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" s="1">
         <v>101023685</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="K242" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L242" s="1" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="M242" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O242" s="1" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="P242" s="1" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="Q242" s="1" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="R242" s="1" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" s="1">
         <v>792221</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="K243" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L243" s="1" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="M243" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="N243" s="1" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="O243" s="1" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="P243" s="1" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="Q243" s="1" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="R243" s="1"/>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" s="1">
         <v>720762</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
       <c r="I244" s="1" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="K244" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L244" s="1" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="M244" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="N244" s="1" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="O244" s="1" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="P244" s="1" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="Q244" s="1" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="R244" s="1"/>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" s="1">
         <v>101023256</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="J245" s="1" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="K245" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L245" s="1" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="M245" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="O245" s="1" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="P245" s="1" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="Q245" s="1" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="R245" s="1"/>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" s="1">
         <v>101023516</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="K246" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L246" s="1" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="M246" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="N246" s="1" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="O246" s="1" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="P246" s="1" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="Q246" s="1" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="R246" s="1"/>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" s="1">
         <v>838087</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G247" s="1"/>
       <c r="H247" s="1"/>
       <c r="I247" s="1" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="J247" s="1" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="K247" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L247" s="1" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="M247" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N247" s="1" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
       <c r="O247" s="1" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="P247" s="1" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="Q247" s="1" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="R247" s="1"/>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" s="1">
         <v>837858</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="J248" s="1" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="K248" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L248" s="1" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="M248" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N248" s="1" t="s">
-        <v>2150</v>
+        <v>2232</v>
       </c>
       <c r="O248" s="1" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="P248" s="1" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
       <c r="Q248" s="1" t="s">
-        <v>2230</v>
+        <v>2235</v>
       </c>
       <c r="R248" s="1"/>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" s="1">
         <v>837811</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>2231</v>
+        <v>2236</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>2232</v>
+        <v>2237</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>2233</v>
+        <v>2238</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="K249" s="1" t="s">
-        <v>863</v>
+        <v>976</v>
       </c>
       <c r="L249" s="1" t="s">
-        <v>2234</v>
+        <v>2239</v>
       </c>
       <c r="M249" s="1" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="N249" s="1" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
       <c r="O249" s="1" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="P249" s="1" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="Q249" s="1" t="s">
-        <v>2238</v>
+        <v>2243</v>
       </c>
       <c r="R249" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>