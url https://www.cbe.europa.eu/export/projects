--- v10 (2026-08-24)
+++ v11 (2026-09-18)
@@ -127,53 +127,50 @@
     <t>ABO AKADEMI</t>
   </si>
   <si>
     <t>REGIA NATIONALA A PADURILOR ROMSILVA RA, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, STRATECO OG, CO2 DRY BV, VERTORO BV, Ecomaat OOD</t>
   </si>
   <si>
     <t>Romania, Spain, Austria, Netherlands, Bulgaria, Finland</t>
   </si>
   <si>
     <t>ReTREEaSURE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/retreeasure</t>
   </si>
   <si>
     <t>Forests cover nearly 40% of the EU’s land area, generating 80.7 million tonnes of residues annually, yet only 3% are currently utilised. These residues, rich in fibres, lignin, and bioactive compounds, require region-specific management: they are left onsite in cooler regions to support soil health, removed in drier areas to reduce wildfire risk, and managed in wetter zones to avoid methane emissions and decay. Onsite collection and preprocessing can improve quality, reduce transport, and enable sustainable, local value chains.ReTREEaSURE aims to transform such forestry residues by combining ecological assessments, onsite collection technologies, and a machine learning tool to support sustainable biomass harvesting and reforestation. The project will use underutilised residues such as branches, treetops, bark, and leaves as the main source of feedstock.Beyond residue collection, the project will enable the production of biopolymers, cloth hangers, chemicals, leather alternatives, bio-pigments, bioactive compounds, and sustainable packaging. This approach supports circular bioeconomy pathways, reduces waste, and maximises economic and environmental benefits from forestry residues.</t>
   </si>
   <si>
     <t>Sustainable forestry</t>
   </si>
   <si>
     <t>2026-09-01
   2030-08-31</t>
   </si>
   <si>
-    <t>Upcoming</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 3 499 974,25</t>
   </si>
   <si>
     <t>Technological University of the Shannon: Midlands Midwest</t>
   </si>
   <si>
     <t>MANITARIA DIRFYS IKE, ETHNICON METSOVION POLYTECHNION, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., INNOVAPLAST BIYOTEKNOLOJI ANONIM SIRKETI, SFERIKON DOO SREMSKA KAMENICA, KEMIJSKI INSTITUT, INSTITUT ZA MOLEKULARNU GENETIKU I GENETICKO INZENJERSTVO, KELADA PHARMACHEM LIMITED, Green Belt limited</t>
   </si>
   <si>
     <t>Greece, Portugal, /
 Türkiye, Serbia, Slovenia, Ireland</t>
   </si>
   <si>
     <t>ALGANOVA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/alganova</t>
   </si>
   <si>
     <t>The EU protein market remains largely dependent on animal sources, which account for approximately 55% of dietary intake. With global demand rising, meat and dairy production are expected to reach 400 and 800 million tonnes, respectively, by 2050. This model raises environmental and health concerns: livestock production is resource-intensive, requiring approximately 6 kg of plant protein per kg of meat, generating high greenhouse gas emissions and significant water use (up to 2,700 litres per kg of beef). ALGANOVA aims to develop and validate an integrated, computationally assisted, circular biorefinery for the sustainable production of food proteins and functional ingredients from microalgal biomass (Chlorella vulgaris and Dunaliella salina). Using agro-marine by-products and industrial biogenic CO₂ as feedstocks, the project will deliver protein extracts, polyunsaturated fatty acids, and carotenoids through parallel autotrophic and heterotrophic cultivation. By enabling full biomass transformation, ALGANOVA supports the transition towards scalable, resource-efficient and circular food systems in Europe, in line with key EU initiatives such as the Farm to Fork Strategy and Food 2030 Pathway.</t>
   </si>
   <si>
     <t>Innovation Action - Demonstration</t>
   </si>
   <si>
@@ -257,50 +254,53 @@
   <si>
     <t>Deerlijk, Belgium
   50.83074010847541, 3.3715043985172737
 ,   
   Desio, Italy
   45.62649953123592, 9.213657124399052
 ,   
   Valdagno, Italy
   45.65226671423591, 11.300376978374288</t>
   </si>
   <si>
     <t>BIOSPARK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biospark</t>
   </si>
   <si>
     <t>The bioeconomy is a key driver of sustainable growth in Europe. Despite progress in technological development, education and training in the sector are not keeping up with the industry needs. New skills and a mindset shift across the stakeholder community are required. There is also a need to actively implement the lessons learned, apply policy and educational recommendations, and prepare for future advancements in bioeconomy systems. BIOSPARK will address these challenges by developing and validating demand-driven curricula for the education, training, and reskilling of students and professionals. A network of bio-based educational centres across the 27 EU member states will support mutual learning and knowledge exchange. The project will dedicate strong effort to involving the so-called widening countries, less R&amp;I advanced EU member states, associated countries and outermost regions.  It will also strengthen the European bioeconomy by fostering strong collaborations between universities, research and technology organisations, and industry. </t>
   </si>
   <si>
     <t>Coordination and Support Action</t>
   </si>
   <si>
     <t>2026-10-01
   2029-03-31</t>
+  </si>
+  <si>
+    <t>Upcoming</t>
   </si>
   <si>
     <t>€ 999 571,25</t>
   </si>
   <si>
     <t>ITA-SUOMEN YLIOPISTO</t>
   </si>
   <si>
     <t>FUNDACJA EDUKACJI I DIALOGU SPOLECZNEGO PRO CIVIS, STICHTING AVANS, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, NATIONAL UNIVERSITY OF IRELAND MAYNOOTH, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, SVERIGES LANTBRUKSUNIVERSITET, FVA SAS DI LOUIS FERRINI &amp; C, INNOVAWOOD ASBL, SUSTAINABLE INNOVATIONS EUROPE SL, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, BIOEAST HUB CR, Z. U., UNIVERSITAET FUER BODENKULTUR WIEN, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, WAGENINGEN UNIVERSITY, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, UNIVERSITAET HOHENHEIM</t>
   </si>
   <si>
     <t>Poland, Netherlands, Ireland, Italy, Sweden, Belgium, Spain, France, Czechia, Austria, Finland, Germany</t>
   </si>
   <si>
     <t>GREEN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/green</t>
   </si>
   <si>
     <t>The agricultural sector is under pressure to meet a projected doubling of global food demand by 2060. Enhanced Efficiency Fertilisers, particularly controlled- and slow-release types, improve nutrient use efficiency and reduce nutrient losses. However, conventional systems rely on non-biodegradable polymers, generating an estimated 22,500 tonnes of microplastics annually in the European Economic Area, and often deliver nutrients inconsistently, harming soil health. GREEN proposes to develop multifunctional bio-based biodegradable delivery systems (BBDS) as a safe, sustainable, and affordable alternative to fertilisers. These systems provide crop-specific nutrient release triggered by environmental cues and are fully biodegradable in soil and water.   Using renewable plant-based feedstocks, suitable for application across conventional and organic farming systems, these BBDS will improve nutrient use, support soil health, and promote microbial activity by combining macronutrients, micronutrients, and natural plant boosters in a single system. </t>
   </si>
   <si>
     <t>Crop residues</t>
   </si>
@@ -691,51 +691,51 @@
     <t>PROSCALE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/proscale</t>
   </si>
   <si>
     <t>Recent global geopolitical challenges highlight the importance of diversifying protein sources for food security and sustainability. Reducing dependence on animal proteins and the global reliance on four major crops - maize, soy, rice and wheat - through the development of alternatives such as single-cell proteins is essential for food security. Single-cell proteins also offer a more resource-efficient and climate-friendly alternative to conventional animal proteins.  PROSCALE aims to advance the production of high-quality alternative proteins for food applications by scaling up continuous fermentation processes for fungal, yeast, and bacterial single-cell proteins. The project uses food industry sidestreams, such as processing residues from potato, wheat, and vegetables, as well as by-products from baking and pasta production, as sustainable fermentation feedstocks.  The project combines upstream and downstream process innovation with a digital twin platform to optimise resource efficiency, reduce environmental impacts, and ensure scalable, safe, multifunctional protein ingredients (&gt;50% protein dry matter). These include fungal mycoproteins, yeast proteins, and bacterial proteins for applications such as meat and dairy substitutes, sports and health-conscious nutrition, and staple foods like bread and pasta.  In addition, by applying a cascaded, minimal-waste approach, co-products are reintegrated into the production cycle or transformed into non-food applications, including the conversion of side-streams into methane and CO₂-derived compounds, as well as the development of palatants for pet food applications.  </t>
   </si>
   <si>
     <t>€ 6 992 742,50</t>
   </si>
   <si>
     <t>CIRCE BIOTECHNOLOGIE GMBH, VAASAN YLIOPISTO, KUBARA SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, AMERIKANIKO KOLLEGIO ELLADOS, KENTRO EREVNAS, SINONIN BIOTECH GmbH, EIT FOOD, TETRA PAK PROCESSING SYSTEMS AKTIEBOLAG, DIL DEUTSCHES INSTITUT FUR LEBENSMITTELTECHNIK EV, ENIFERBIO OY, BARILLA G. E R.  FRATELLI SPA, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, STICHTING EFFOST, DUYNIE HOLDING BV, PINAR SUT MAMULLERI SANAYI VE TICARET A.S., STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Austria, Finland, Poland, Greece, Germany, Belgium, Sweden, Italy, France, Netherlands, /
 Türkiye</t>
   </si>
   <si>
     <t>PACE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pace</t>
   </si>
   <si>
-    <t>Circular bioeconomy is crucial for achieving Europe’s competitive economy and climate targets, but it still faces technical and logistical barriers, and does not use waste resources to their full potential. The modernisation and integration of biorefineries, particularly through the use of local waste and sidestreams, offers sustainable solutions to boost domestic production, diversify the offer of bio-based products, and reduce environmental impact. PACE will demonstrate a first-of-its-kind full-scale biorefinery by retrofitting part of Avebe’s existing facility. This plant currently uses advanced fermentation and microbial chain elongation to convert potato juice into valuable bio-based medium-chain fatty acids (MFCAs), supporting zero-waste operations and new circular value chains in the chemical industry. The project will provide sustainable, bio-based alternatives to conventional MCFAs, which are often derived from crude oil or unsustainable palm oil. By involving a range of stakeholders through a collaborative approach, it will boost demand and acceptance of bio-based MCFAs, transforming the market. </t>
+    <t>Circular bioeconomy is crucial for achieving Europe’s competitive economy and climate targets, but it still faces technical and logistical barriers, and does not use waste resources to their full potential. The modernisation and integration of biorefineries, particularly through the use of local waste and sidestreams, offers sustainable solutions to boost domestic production, diversify the offer of bio-based products, and reduce environmental impact. PACE will demonstrate a first-of-its-kind full-scale biorefinery by retrofitting part of Avebe’s existing facility and realising a plant based on ChainCraft’s proprietary technology for conversion of organic residues to biobased chemicals. This plant will use advanced fermentation and microbial chain elongation to convert potato juice into valuable bio-based medium-chain fatty acids (MFCAs), supporting zero-waste operations and new circular value chains in the chemical industry. The project will provide sustainable, bio-based alternatives to conventional MCFAs, which are often derived from crude oil or unsustainable palm oil. By involving a range of stakeholders through a collaborative approach, it will boost demand and acceptance of bio-based MCFAs, transforming the market. </t>
   </si>
   <si>
     <t>2026-05-01
   2030-04-30</t>
   </si>
   <si>
     <t>€ 19 999 999,75</t>
   </si>
   <si>
     <t>CHAINCRAFT BV</t>
   </si>
   <si>
     <t>STICHTING PDC RESEARCH FOUNDATION, ENA SYMVOULOI ANAPTYXIS G P, COOPERATIE KONINKLIJKE AVEBE UA, Anorel NV, INNOV AD, ECOVER CO-ORDINATION CENTER, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, SPECIALTY OPERATIONS FRANCE, SYENSQO SOLUTIONS ITALIA S.P.A., SYMRISE AG</t>
   </si>
   <si>
     <t>Netherlands, Greece, Belgium, Spain, France, Italy, Germany</t>
   </si>
   <si>
     <t>https://pace-project.eu/</t>
   </si>
   <si>
     <t>Ter Apelkanaal, Netherlands
   52.92478816830553, 7.039289017635282</t>
   </si>
   <si>
@@ -934,51 +934,51 @@
   Sarriguren, Spain
   42.81606534185825, -1.6020498331934832
 ,   
   Kaarina, Finland
   60.41700198177513, 22.381478598326346</t>
   </si>
   <si>
     <t>SUSBOARD</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susboard</t>
   </si>
   <si>
     <t>The EU's wood-based materials industry produces approximately 40 million cubic metres of particleboards (PB) and 20 million cubic metres of medium/high-density fibreboards (MDF/HDF) annually, primarily for affordable furniture. Despite implementing sustainable practices and recycling, manufacturers continue to rely on fossil-based adhesives, consuming close to 5 million tonnes per year. Replacing these adhesives is essential to reducing climate impact, especially as many contain formaldehyde, a harmful carcinogen.SUSBOARD aims to develop and demonstrate a 100% bio-based, formaldehyde-free adhesive for industrial wood board production by replacing the fossil-based amines with bio-based polylysine. Initial tests have shown improved strength compared to previous bio-based adhesives.The project will scale up production to multi-tonne levels and validate the adhesive in PB and MDF manufacturing at both laboratory and industrial scales.  </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Dedicated crops, Pure sugars</t>
   </si>
   <si>
     <t>€ 6 904 063,25</t>
   </si>
   <si>
-    <t>RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION (RTDS VEREIN, ENGL. RTDS ASSOCIATION)</t>
+    <t>RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION</t>
   </si>
   <si>
     <t>KOMPETENZZENTRUM HOLZ GMBH, INSTITUT FUR HOLZTECHNOLOGIE DRESDEN GGMBH, Sareco Deutschland GmbH, BASF SE, SONAE ARAUCO PORTUGAL SA, BALORMAN INT AGAC SANAYI VE TICARET ANONIM SIRKETI, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, CARGILL DEUTSCHLAND GMBH</t>
   </si>
   <si>
     <t>Austria, Germany, Portugal, /
 Türkiye</t>
   </si>
   <si>
     <t>https://susboard.eu/</t>
   </si>
   <si>
     <t>Ludwigshafen am Rhein, Germany
   49.496469511495484, 8.427106310798276
 ,   
   Oliveira do Hospital, Portugal
   40.3490822035693, -7.83387480363609
 ,   
   Kocaeli, Türkiye
   40.81440053072242, 29.49310721172327</t>
   </si>
   <si>
     <t>CROPSAFE</t>
   </si>
   <si>
@@ -1038,54 +1038,54 @@
   </si>
   <si>
     <t>Pataias, Portugal
   39.65246716205418, -8.988596245432609</t>
   </si>
   <si>
     <t>CleanAlgae2Value</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cleanalgae2value</t>
   </si>
   <si>
     <t>Microalgae hold significant potential for the European bioeconomy. However, challenges remain in their widespread market acceptance, particularly in terms of taste, texture, and functionality. The CleanAlgae2Value project aims to overcome these barriers by using a cascading approach to extract medium-value ingredients from white microalgae, such as protein isolates, oils, natural pigments and starch.The project will develop a scalable "Micro-Algae Biorefinery Upgrade Module" (MABUM) to optimise biorefinery performance and produce food-grade ingredients at a cost-effective, carbon-negative scale. These ingredients will be used to create 15 prototypes for the food and bio-based packaging markets.CleanAlgae2Value expects to boost market competitiveness by reducing production costs. It will also assess the environmental, economic and societal impacts, while supporting regulatory approvals where required. </t>
   </si>
   <si>
     <t>2025-10-01
   2029-09-30</t>
   </si>
   <si>
     <t>€ 7 483 217,75</t>
   </si>
   <si>
     <t>SOLMEGIA MONOPROSOPI I.K.E.</t>
   </si>
   <si>
-    <t>DELTA ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA TROFIMON MONOPROSOPI A.E., CENTRE FOR PROCESS INNOVATION LIMITED LBG, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, EROSKI SCOOP, BEVO, biotehnoloske resitve, d.o.o, BIO BASE EUROPE PILOT PLANT VZW, MAGFI LTD, KNOELL GERMANY GMBH, DANMARKS TEKNISKE UNIVERSITET, AUZO LAGUN S. COOP, Hooked Foods AB, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB</t>
-[...2 lines deleted...]
-    <t>Greece, United Kingdom, Spain, Slovenia, Belgium, Malta, Germany, Denmark, Sweden</t>
+    <t>KNOELL IBERIA SL, DELTA ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA TROFIMON MONOPROSOPI A.E., CENTRE FOR PROCESS INNOVATION LIMITED LBG, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, EROSKI SCOOP, BEVO, biotehnoloske resitve, d.o.o, BIO BASE EUROPE PILOT PLANT VZW, MAGFI LTD, KNOELL GERMANY GMBH, DANMARKS TEKNISKE UNIVERSITET, AUZO LAGUN S. COOP, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB</t>
+  </si>
+  <si>
+    <t>Spain, Greece, United Kingdom, Slovenia, Belgium, Malta, Germany, Denmark, Sweden</t>
   </si>
   <si>
     <t>https://cleanalgae2value.eu/</t>
   </si>
   <si>
     <t>Athens, Greece
   37.985586357420615, 23.858644078255427</t>
   </si>
   <si>
     <t>HIBISCUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hibiscus</t>
   </si>
   <si>
     <t>The construction industry is a significant source of pollution, greatly contributing to greenhouse gas emissions and waste. The environmental impact of traditional petroleum-based materials needs to be limited by accelerating the implementation of greener solutions. The HIBISCUS project aims to help greening the construction sector by replacing fossil-based materials with innovative bio-based alternatives.The project focuses on developing and demonstrating five new bio-based construction materials, for waterproofing, insulation and carpentry. These materials will contain up to 80% bio-based components and improve environmental performance by 25%. To achieve this, the HIBISCUS project will use bio-based feedstocks, such as waste cooking oil, pine tree resin, carbohydrates, and lignin, as well as recycled product streams.The new materials will be tested at a pilot scale to demonstrate their effectiveness and scalability, aiming to achieve a 10% European market share for bio-based materials within five years   . This will improve sustainability, environmental profiles, and regulatory compliance, while also supporting the EU's goals of reducing carbon emissions and promoting a circular economy in the construction sector.</t>
   </si>
   <si>
     <t>Crop residues, Dedicated crops, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 497 302,50</t>
   </si>
   <si>
     <t>SOPREMA</t>
@@ -1823,82 +1823,82 @@
   44.34560965856785, 9.34453819912107
 ,   
   Ertvelde, Belgium
   51.18051441136683, 3.785650824369651</t>
   </si>
   <si>
     <t>POLYMEER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/polymeer</t>
   </si>
   <si>
     <t>Although bioplastics offer numerous environmental benefits, they currently represent just 1.5% of global plastic production. Achieving a much larger bioplastics production requires significant investment and innovation throughout the plastics value chain. In particular, in the sector needs to work on recycling, biodegradability and performance aspects of bioplastics.The POLYMEER project seeks to revolutionise bioplastics by developing new bio-based polymers, copolymers, and polymer blends based on brewers' spent grain (BSG), a major brewing by-product that poses disposal challenges due to its abundance and perishability. It constitutes 85% of brewery waste, with every 100 litres of beer yielding almost 20 kilograms of wet BSG. About 40 million tonnes of BSG are produced annually worldwide, with Europe accounting for approximately 8 million tonnes.Recognising this untapped resource, POLYMEER envisions a transformative journey: harnessing BSG's potential to create bespoke bioplastics tailored for applications where existing bioplastics falter or conventional plastics still hold sway, namely in the agriculture sector (mulch films), packaging, and textile for the automotive industry. POLYMEER's innovative formulations promise to revolutionise industries while championing sustainability, prioritising eco-friendly processes, minimising environmental impact, and ensuring intrinsic recyclability or biodegradability. </t>
   </si>
   <si>
     <t>2024-09-01
   2028-08-31</t>
   </si>
   <si>
     <t>€ 4 878 092,50</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI PERUGIA</t>
   </si>
   <si>
-    <t>LOMARTOV SL, ZABALA BRUSSELS, BIRRA PERONI SRL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, UNIVERSITEIT TWENTE, BIO BASE EUROPE PILOT PLANT VZW, INVESTORNET-GATE2GROWTH APS, DUAL BORGSTENA TEXTILE PORTUGAL LDA, NORMEC OWS, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
-[...2 lines deleted...]
-    <t>Spain, Belgium, Italy, Germany, Netherlands, Denmark, Portugal, Croatia</t>
+    <t>LOMARTOV SL, ZABALA BRUSSELS, NORTHMOORE APS, BIRRA PERONI SRL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, UNIVERSITEIT TWENTE, BIO BASE EUROPE PILOT PLANT VZW, DUAL BORGSTENA TEXTILE PORTUGAL LDA, NORMEC OWS, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
+  </si>
+  <si>
+    <t>Spain, Belgium, Denmark, Italy, Germany, Netherlands, Portugal, Croatia</t>
   </si>
   <si>
     <t>https://polymeerproject.eu/</t>
   </si>
   <si>
     <t>MoeBIOS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/moebios</t>
   </si>
   <si>
     <t>The MOEBIOS project addresses the challenges of recycling bioplastics in three key value chains: plastic packaging, synthetic textiles, and agricultural plastic waste. In plastic packaging, inadequate sorting and recycling technologies allow for only 6.3% of recycled content in the EU packaging market. Synthetic textiles contribute significantly to plastic waste on a global scale, with only 0.06% of all textile waste typically recycled into new textile products. In agriculture, poor management practices result in bioplastic waste being disposed of in landfills, contributing to environmental damage. Additionally, recycled plastic content in agricultural applications is less than 22%.The MOEBIOS project aims to innovate and optimise recycling processes within these value chains to mitigate plastic pollution, promote sustainable practices, and enhance waste management efficiency across Europe. This systemic innovation addresses hierarchical challenges from bioplastic waste collection to upcycling, aiming for holistic and coordinated solutions. The project covers sorting, conditioning, and valorising waste streams into end-products of equivalent quality and functionality. </t>
   </si>
   <si>
     <t>Packaging</t>
   </si>
   <si>
     <t>2024-06-01
   2028-05-31</t>
   </si>
   <si>
     <t>€ 7 013 928,50</t>
   </si>
   <si>
-    <t>NOVIS GMBH, NOVAMONT SPA, COOVER IBI S.L., PLURES SPA, TRANS SABATER SL, TOTALENERGIES CORBION BV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, GREENE W2H2 SL, ESTUDIOS, DIRECCION E INVESTIGACION DE FERMENTACIONES ESPECIALES SA, PICVISA MACHINE VISION SYSTEMS SL, SOCIETE D EXTRUSION DU POLYETHYLENEA BARBIER ET CIE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, EROSKI SCOOP, ZERO EMISSIONS ENGINEERING BV, ABONOS ORGANICOS SEVILLA SA, ASA SPEZIALENZYME GMBH, GREENE ENTERPRISE, S.L., AUZO LAGUN S. COOP, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EUROPEAN BIOPLASTICS EV, CHEMOSVIT FIBROCHEM SRO, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA</t>
-[...2 lines deleted...]
-    <t>Germany, Italy, Spain, Netherlands, France, Slovakia</t>
+    <t>NOVIS GMBH, NOVAMONT SPA, COOVER IBI S.L., CHEMOSVIT, a.s., PLURES SPA, TRANS SABATER SL, TOTALENERGIES CORBION BV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, GREENE W2H2 SL, ESTUDIOS, DIRECCION E INVESTIGACION DE FERMENTACIONES ESPECIALES SA, JCP SABONA SOCIEDAD LIMITADA, PICVISA MACHINE VISION SYSTEMS SL, SOCIETE D EXTRUSION DU POLYETHYLENEA BARBIER ET CIE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, EROSKI SCOOP, ZERO EMISSIONS ENGINEERING BV, ABONOS ORGANICOS SEVILLA SA, ASA SPEZIALENZYME GMBH, GREENE ENTERPRISE, S.L., AUZO LAGUN S. COOP, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EUROPEAN BIOPLASTICS EV, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA</t>
+  </si>
+  <si>
+    <t>Germany, Italy, Spain, Slovakia, Netherlands, France</t>
   </si>
   <si>
     <t>https://moebios.eu/</t>
   </si>
   <si>
     <t>Basque Country, Spain
   43.13351875411789, -2.7465640750686204
 ,   
   Auvergne-Rhône-Alpes, France
   44.92579306888892, 4.222594187362276
 ,   
   Košice Region, Slovakia
   48.76183817704055, 20.99227186388826</t>
   </si>
   <si>
     <t>BIOntier</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biontier</t>
   </si>
   <si>
     <t>The need for renewable, eco-friendly materials is driving the increasing demand for bio-based composites. The sector is however facing many challenges linked to performance, production cost, affordability, environmental impact, and sustainability, among others.BIOntier is addressing these challenges by creating sustainable and cost-effective multifunctional bio-based composites. The project aims to form a robust alliance and an integrated, industry-driven platform to design, develop, and manufacture these composites at scale. This will enhance the manufacturing process, improve synthesis and stability, lower the environmental impact, and support the EU's circular bioeconomy.                            The bio-based composites developed by BIOntier will have enhanced thermal, mechanical and chemical properties, as well as corrosion and chemical resistance, hardness and mechanical resistance, high temperature and fire resistance, and structural health monitoring functionalities. The composites will have an improved performance benefitting four priority sectors: automotive, aerospace, energy (H2 economy), and water treatment.</t>
   </si>
   <si>
     <t>2024-10-01
@@ -2541,51 +2541,51 @@
   Touluse, France
   43.594617649406416, 1.4321450944664649
 ,   
   Athens, Greece
   37.992430616904734, 23.735318534213565
 ,   
   Wrocław, Poland
   51.091412578368924, 17.031568669425727</t>
   </si>
   <si>
     <t>TERRIFIC</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/terrific</t>
   </si>
   <si>
     <t>International competitiveness, linked to high energy prices, dependencies in raw materials, inflation and other hurdles hamper a fast transition of industries to a resource-efficient, emissions-neutral economy. TERRIFIC seeks to overcome these challenges by demonstrating a pathway to decarbonisation and circularity in packaging solutions. The project proposes eight innovative flagship packaging solutions designed to decarbonise and promote circularity. These include bio-based and biodegradable films laminated on pulp or paper, as well as rigid and flexible thermoplastic biomaterials, aiming to achieve over 95% renewable resource content. Ultimately, TERRIFIC showcases a holistic approach to packaging development, aligning with broader sustainability goals and driving the transition in the European bioeconomy.</t>
   </si>
   <si>
     <t>€ 16 834 622,75</t>
   </si>
   <si>
     <t>NOVAMONT SPA</t>
   </si>
   <si>
-    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, SIOEN INDUSTRIES NV, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, CELLMAT TECHNOLOGIES SL, FUNDACION AITIIP, MODELO CONTINENTE HIPERMERCADOS S.A., MC SHARED SERVICES SA, MATER-BIOTECH SPA, PROFECTUS FILMS GMBH, LEGA NAZIONALE DELLE COOPERATIVE E MUTUE, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, ROTTNEROS PACKAGING AB, BIOEAST HUB CR, Z. U., MOSES PRODUCTOS SL, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, SAES GETTERS S.P.A.</t>
+    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, SIOEN INDUSTRIES NV, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, CELLMAT TECHNOLOGIES SL, FUNDACION AITIIP, MODELO CONTINENTE HIPERMERCADOS S.A., MC SHARED SERVICES SA, PROFECTUS FILMS GMBH, LEGA NAZIONALE DELLE COOPERATIVE E MUTUE, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, ROTTNEROS PACKAGING AB, BIOEAST HUB CR, Z. U., MOSES PRODUCTOS SL, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, SAES GETTERS S.P.A.</t>
   </si>
   <si>
     <t>Italy, Spain, Belgium, Luxembourg, Portugal, Germany, Sweden, Switzerland, Czechia</t>
   </si>
   <si>
     <t>https://terrificproject.eu/</t>
   </si>
   <si>
     <t>Bottrighe, Italy
   45.026281424547484, 12.071541252932187</t>
   </si>
   <si>
     <t>PROTEUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/proteus</t>
   </si>
   <si>
     <t>Brown macroalgae, particularly L. hyperborea, are an untapped renewable resource in Europe that can be used to produce a variety of products, including alginates, cellulose, and other polysaccharides, as well as flavours and nutritional ingredients for human and animal health and welfare. However, current harvesting approaches are limiting the widespread valorisation of Europe’s kelp resources. Specifically, formaldehyde is used to prevent harvest rot, which occurs when brown kelp is exposed to air, causing chemical and enzymatic reactions. Additionally, the current production is mainly focused on the extraction of alginate, the most valuable fraction, resulting in the utilisation of only 15% of L. hyperborea’s biomass. PROTEUS aims to maximise the value of L. hyperborea by optimising formaldehyde-free harvesting and residual extraction methods. With this, the project will enable full use of the L. hyperborea resource at a large scale and help promoting the growth of the EU’s blue economy.</t>
   </si>
   <si>
     <t>2024-05-01
   2028-04-30</t>
   </si>
   <si>
@@ -2783,54 +2783,54 @@
     <t>Spain, Italy, France, Greece</t>
   </si>
   <si>
     <t>https://www.thermofire-project.eu/</t>
   </si>
   <si>
     <t>SynoProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/synoprotein</t>
   </si>
   <si>
     <t>SynoProtein aims to develop and demonstrate a carbon-negative process that converts residues from sawmills into single-cell proteins for fish feed, as well as producing biochar for animal feed. Furthermore, for every dry tonne of sawmill by-product that it processes, the system can capture the equivalent of 1.97 tonnes of CO2. By transforming low-value by-products into high-value bio-products, SynoProtein will provide a sustainable alternative protein source to soybean, cultivation of which is energy and climate intensive, and wild fish protein, resources of which are limited. It will thus help to meet future protein demand, while addressing negative environmental impacts of and adding value to of sawmill residue management and aquaculture. </t>
   </si>
   <si>
     <t>2023-09-01
   2028-02-29</t>
   </si>
   <si>
     <t>€ 4 995 504,75</t>
   </si>
   <si>
     <t>WAI ENVIRONMENTAL SOLUTIONS AS</t>
   </si>
   <si>
-    <t>SINTEF ENERGI AS, DECHEMA GESELLSCHAFT FUR CHEMISCHETECHNIK UND BIOTECHNOLOGIE, SKRETTING AQUACULTURE RESEARCH CENTRE AS, NOFIMA AS, RISE RESEARCH INSTITUTES OF SWEDEN AB, SINTEF AS, BERGENE HOLM AS, HOEGSKOLAN I BORAS, DANMARKS TEKNISKE UNIVERSITET, AERBIO A/S, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, AERBIO BV</t>
-[...2 lines deleted...]
-    <t>Norway, Germany, Sweden, Denmark, Netherlands</t>
+    <t>SINTEF ENERGI AS, DECHEMA GESELLSCHAFT FUR CHEMISCHETECHNIK UND BIOTECHNOLOGIE, SKRETTING AQUACULTURE RESEARCH CENTRE AS, NOFIMA AS, RISE RESEARCH INSTITUTES OF SWEDEN AB, SINTEF AS, BERGENE HOLM AS, HOEGSKOLAN I BORAS, DANMARKS TEKNISKE UNIVERSITET, AERBIO A/S, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, AERBIO BV, XYLO GAS OY</t>
+  </si>
+  <si>
+    <t>Norway, Germany, Sweden, Denmark, Netherlands, Finland</t>
   </si>
   <si>
     <t>https://synoprotein.eu/</t>
   </si>
   <si>
     <t>Vestfold, Norway
   59.278527756175535, 10.417633291976086</t>
   </si>
   <si>
     <t>SYLPLANT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sylplant</t>
   </si>
   <si>
     <t>The world is facing the dual challenge of feeding a growing population and making food production more sustainable. The EU encounters an additional challenge: it imports the majority of its protein, and supply chain disruption has become more common due to the COVID-19 pandemic and geopolitical upheaval. SYLPLANT lead partner, Arbiom, has developed protein-rich food and feed ingredients combining underexploited feedstock such as agricultural or forestry residues with yeast. Given the high availability of the feedstock, the ingredients can be produced locally and on a large scale, while the fermentation process minimises CO2 emissions. The SYLPLANT project goal is to deploy Arbiom’s technology at industrial scale in order to produce 10 000 tonnes of protein ingredients per year. The collaborative approach between the consortium partners will encourage the development of innovative food and feed products and establish a roadmap for the construction of larger production plants. </t>
   </si>
   <si>
     <t>Cellulose, Crop residues, Lignin &amp; wood residues, Pulp &amp; paper industry (black liquor &amp; sidestreams), Pure sugars</t>
   </si>
   <si>
     <t>2023-06-01
   2026-05-31</t>
   </si>
   <si>
@@ -2850,51 +2850,51 @@
   </si>
   <si>
     <t>Le Péage-de-Roussillon, France
   45.371240371654274, 4.7975020430312805</t>
   </si>
   <si>
     <t>SUSTAINEXT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sustainext</t>
   </si>
   <si>
     <t>SUSTAINEXT aims to transform the production plant of lead partner, Natac, at Hervás, Spain, into a multi-product biorefinery with an industrial-scale processing capacity of 20 000 tonnes a year. Based on a circular model integrating the whole supply chain, the refining process will be optimised according to feedstock composition in order to deliver maximum value with minimum environmental impact. The refinery will create healthy plant-based extracts and functional ingredients from six locally sourced feedstocks: three medicinal and aromatic crops – rosemary, camomile and lemon verbena – will be cultivated in disused tobacco fields, with solar panels installed to enhance soil use and provide clean energy; three agricultural side streams – olives, cardoons and pomegranates – will be used to showcase upcycling of underexploited feedstocks. </t>
   </si>
   <si>
     <t>2023-06-01
   2027-11-30</t>
   </si>
   <si>
     <t>€ 13 996 379,25</t>
   </si>
   <si>
     <t>NATAC BIOTECH SL</t>
   </si>
   <si>
-    <t>NUTRARESEARCH 2011 SL, ACEL PHARMA SRL, ECODESIGN COMPANY ENGINEERING &amp; MANAGEMENT CONSULTANCY GMBH, INDUSTRIAS Y PROMOCIONES ALIMENTICIAS SA, ASOCIACION EMPRESARIAL DE INVESTIGACION CENTRO TECNOLOGICO NACIONAL AGROALIMENTARIO EXTREMADURA, MIAVIT GMBH, FUNDACION FUNDECYT - PARQUE CIENTIFICO Y TECNOLOGICO DE EXTREMADURA, UNIVERSITA DEGLI STUDI DI TORINO, BIOPLAT, CONSEJO REGULADOR DENOMINACION DE ORIGEN PROTEGIDA TORTA DEL CASAR, ENEL GREEN POWER SPA, ENEL GREEN POWER ESPANA, SOCIEDAD LIMITADA, ARRAM CONSULTORES SL, ENDESA GENERACION SA, STAR INDUSTRIALE SRL, TABACOEX SOCIEDAD COOPERATIVA LIMITADA DE SEGUNDO GRADO, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, BIOMASA PENINSULAR S.A</t>
+    <t>NUTRARESEARCH 2011 SL, ACEL PHARMA SRL, ECODESIGN COMPANY ENGINEERING &amp; MANAGEMENT CONSULTANCY GMBH, INDUSTRIAS Y PROMOCIONES ALIMENTICIAS SA, ASOCIACION EMPRESARIAL DE INVESTIGACION CENTRO TECNOLOGICO NACIONAL AGROALIMENTARIO EXTREMADURA, MIAVIT GMBH, FUNDACION FUNDECYT - PARQUE CIENTIFICO Y TECNOLOGICO DE EXTREMADURA, UNIVERSITA DEGLI STUDI DI TORINO, BIOPLAT, CONSEJO REGULADOR DENOMINACION DE ORIGEN PROTEGIDA TORTA DEL CASAR, ENEL GREEN POWER SPA, ENEL GREEN POWER ESPANA, SOCIEDAD LIMITADA, ARRAM CONSULTORES SL, ENDESA GENERACION SA, STAR INDUSTRIALE SRL, TABACOEX SOCIEDAD COOPERATIVA LIMITADA DE SEGUNDO GRADO, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, BIOMASA PENINSULAR SA</t>
   </si>
   <si>
     <t>Spain, Italy, Austria, Germany, Switzerland</t>
   </si>
   <si>
     <t>https://sustainext-project.com/</t>
   </si>
   <si>
     <t>Hervas, Spain
   40.27300849966715, -5.856448592173805</t>
   </si>
   <si>
     <t>SuperBark</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/superbark</t>
   </si>
   <si>
     <t>Adhesives and coatings are an integral part of everyday consumer products, but most of them are made with harmful fossil-based chemicals. SuperBark will use natural components of softwood bark, a major side stream of the forest industries, to develop bio-based adhesives and coatings for wood products and paper packaging that meet the performance, safety and sustainability requirements of industry and consumers. The partners will deploy digital technologies to accelerate development of the adhesives and coatings and evaluate technical, socio-economic and market opportunities. They will then raise awareness of the benefits of the products among scientists, policymakers, the wider society and industrial actors in sectors including furniture, construction, transport and packaging. </t>
   </si>
   <si>
     <t>Cellulose, Industrial waste streams, Lignin &amp; wood residues, Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>2023-09-01
@@ -3340,54 +3340,54 @@
   <si>
     <t>STOCKHOLMS UNIVERSITET</t>
   </si>
   <si>
     <t>IVL SVENSKA MILJOEINSTITUTET AB, INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, PAPERPLAT AB, XYLEM WATER SOLUTIONS HERFORD GMBH, UNILEVER INNOVATION CENTRE WAGENINGEN BV, SPINNOVA OYJ, INOSENS DOO NOVI SAD, AB ENZYMES GMBH, I.M.A. INDUSTRIA MACCHINE AUTOMATICHE SPA</t>
   </si>
   <si>
     <t>Sweden, France, Finland, Germany, Netherlands, Serbia, Switzerland, Italy</t>
   </si>
   <si>
     <t>https://biolush.eu/</t>
   </si>
   <si>
     <t>COUNTLESS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/countless</t>
   </si>
   <si>
     <t>Achievement of Europe’s sustainability and climate goals requires a transition from fossil-based to bio-based chemical building blocks. As an abundant natural resource, lignin has substantial potential to serve as a starting material for the production of functionalised aromatic compounds. However, only 1-2% of annual lignin production is used as aromatic chemical building blocks that provide an alternative to their fossil-based counterparts. Involving partners covering the entire value chain, COUNTLESS will demonstrate the first continuous process of its kind in industrially relevant conditions for the cost-effective and sustainable production of lignin-based platform chemicals. It will also show how such chemicals can be applied to a variety of end uses, leading to the conclusion of licensing agreements and generation of revenue streams. </t>
   </si>
   <si>
     <t>€ 5 400 014,00</t>
   </si>
   <si>
-    <t>SOPREMA S.R.L, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, DAREN LABORATORIES &amp; SCIENTIFIC CONSULTANTS LTD, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, BRASKEM EUROPE GMBH, FIBENOL IMAVERE OU, SOPREMA, UNIVERSITEIT UTRECHT, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, SOPREMA</t>
-[...2 lines deleted...]
-    <t>Italy, Belgium, Switzerland, Finland, Israel, Germany, Estonia, France, Netherlands, /
+    <t>JOWAT SE, SOPREMA S.R.L, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, DAREN LABORATORIES &amp; SCIENTIFIC CONSULTANTS LTD, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, FIBENOL IMAVERE OU, SOPREMA, UNIVERSITEIT UTRECHT, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, SOPREMA</t>
+  </si>
+  <si>
+    <t>Germany, Italy, Belgium, Switzerland, Finland, Israel, Estonia, France, Netherlands, /
 Türkiye</t>
   </si>
   <si>
     <t>https://countless-project.eu/</t>
   </si>
   <si>
     <t>Mol, Belgium
   51.20659409202555, 5.11743549820123</t>
   </si>
   <si>
     <t>Zelcor</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zelcor</t>
   </si>
   <si>
     <t>Lignocellulosic feedstocks (dry matter plant biomass) are commonly used in the production of biofuels and bio-based chemicals. However, a major disadvantage of these feedstocks is the presence of substantial amounts of lignin, an aromatic polymer that is difficult to break down. This so called "recalcitrance" means lignocellulosic feedstock is often considered primarily as a waste product, utilised to produce energy through burning.
 The Zelcor project intends to demonstrate the feasibility of transforming lignocellulose recalcitrant side streams (lignocellulosic residues from ethanol production, lignins dissolved during pulping and lignin-like humins formed by sugars conversion) into high added-value bio-based products, including fine chemicals. This will be achieved by combining chemical and enzymatic catalysis with insect-based bioconversion.
 Demonstrating of the project's feasibility will be performed by process scaling-up, formulation of end-product prototypes and value chain sustainability and safety assessment.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-02-28</t>
   </si>
   <si>
@@ -3960,51 +3960,51 @@
   <si>
     <t>France, Spain, Belgium, Poland, Portugal, Netherlands, Croatia</t>
   </si>
   <si>
     <t>UP4HEALTH</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/up4health</t>
   </si>
   <si>
     <t>Despite the increasing pressure on limited resources, waste – particularly food waste and the by-products of food processing – is a major issue. Indeed, despite the growing demand for bio-based ingredients, the number of products on the market produced through the valorisation of food by-products is still somewhat limited. This potentially valuable source of biomass is currently underexploited.
 Of this waste, more than 9.3 million tonnes is made up of olive and grape production by-products, which is particularly rich in bioactive compounds. The UP4HEALTH project plans to exploit this resource. It will demonstrate – at pre-industrial scale – an integrated biorefinery for recovering valuable biomolecules from food processing by-products. It will develop a unique zero-waste sustainable approach, using as feedstock some of the most commonly available, but most-underexploited food processing by-products in southern Europe, namely olive pomace, olive pits, grape pomace and nut by-products. It will use these to produce four organic, natural, sustainable and healthy ingredients.
 This will produce high added-value ingredients for the nutraceuticals and cosmetic sectors that meet the growing demand for natural, healthy and sustainably sourced products. To ensure the zero-waste approach, the UP4HEALTH project will use the residual fraction from the olive pits to provide energy for the biorefinery.</t>
   </si>
   <si>
     <t>2020-06-01
   2024-12-31</t>
   </si>
   <si>
     <t>€ 4 009 921,52</t>
   </si>
   <si>
     <t>ISANATUR SPAIN SL</t>
   </si>
   <si>
-    <t>ZADE VITAL ILAC KIMYA GIDA SAN VE TICARET ANOMIM SIRKETI, VIDARA LIFE INGREDIENTS, S.A.U., CONTACTICA SL, BIOZOON GMBH, MORENO RUIZ HERMANOS SL, LABORATORIOS AMEREX SAU, INSTITUTO POLITECNICO DE BRAGANCA, TECHNOLOGICAL UNIVERSITY DUBLIN, UNIVERSIDAD DE VIGO</t>
+    <t>ZADE VITAL ILAC KIMYA GIDA SAN VE TICARET ANOMIM SIRKETI, VIDARA LIFE INGREDIENTS, S.A.U., CONTACTICA SL, BIOZOON GMBH, MORENO RUIZ HERMANOS SL, LABORATORIOS AMEREX SAU, UNIVERSIDADE POLITECNICA DE BRAGANCA, TECHNOLOGICAL UNIVERSITY DUBLIN, UNIVERSIDAD DE VIGO</t>
   </si>
   <si>
     <t>/
 Türkiye, Spain, Germany, Portugal, Ireland</t>
   </si>
   <si>
     <t>http://www.up4health.eu</t>
   </si>
   <si>
     <t>Puente la Reina, Navarra, Spain
   42.67250479292385, -1.8086152409794987</t>
   </si>
   <si>
     <t>AFTERBIOCHEM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/afterbiochem</t>
   </si>
   <si>
     <t>The EU is currently the world’s largest producer of sugar beet; at 17 million tonnes in 2016-17, it represents around half of all global production. The sector currently supports 140,000 sugar beet growers and around 27,000 direct jobs in sugar beet processing with further upstream employment. Until recently, sugar beet production in Europe was in part supported by an EU quota system; this ended in 2017. Among other factors, this has seen a 30 % fall in sugar prices, making beet-derived sugar increasingly uncompetitive compared to sugarcane-derived sources. As a result of these market conditions, EU sugar beet producers and manufacturers have sought to minimise fixed costs by strongly increasing production. However, this has been against a backdrop of a worldwide overproduction of sugar, adding to global price pressures. Given the importance of the sector to the EU, it is important to maximise all potential sources of income from beet production. It needs to extract value wherever possible from by-products such as molasses, vinasses and pulp – the latter of which is currently valorised as animal feed.
 The AFTERBIOCHEM project aims to develop the first all-in-one chemical platform for transforming the sugar industry’s sidestreams – mainly beet pulp and molasses as well as non-food biomass feedstocks – into bio-sourced molecules and derivatives of industrial interest. This will create added value and increased economic and environmental sustainability to the sugar beet industry at a time when it faces severe competitive pressures. In addition, although the AFTERBIOCHEM project will initially target sugar beet processing plants, they will be sufficiently flexible to be able to adapt to alternative feedstocks.</t>
   </si>
   <si>
     <t>2020-05-01
   2025-04-30</t>
@@ -4217,51 +4217,51 @@
     <t>Meze, France
   43.4357348556332, 3.6031393217288565
 ,   
   Arborea, Italy
   39.77442428887859, 8.579520876004686</t>
   </si>
   <si>
     <t>TECH4EFFECT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tech4effect</t>
   </si>
   <si>
     <t>As we strive for a genuinely circular economy, greater efficiency in how we manage our renewable resources becomes increasingly important. This is particularly true of Europe’s forests – a major source of sustainable materials and essential to Europe’s ambitions as a leading bioeconomy.
 Increased biomass demand generates a need for more accessible forests to maintain a sustainable supply and maximise the value of this resource. TECH4EFFECT aims to deploy technological advances to advance forest management to a new level. The project will increase efficiencies including both lowering the cost and the environmental impact of harvesting from forests.
 By developing a state-of-the-art knowledge-based decision-support system aimed at increasing efficiency, TECH4EFFCT will offer a novel way to exploit the increasing amounts of data generated in modern forestry. TECH4EFFECT seeks to implement the developed efficiency management tool in five participating countries.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-06-30</t>
   </si>
   <si>
     <t>€ 4 999 902,50</t>
   </si>
   <si>
-    <t>KURATORIUM FUR WALDARBEIT UND FORSTTECHNIK (KWF) GMBH, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, OESTERREICHISCHE BUNDESFORSTE AG, UNIVERSITY OF THE SUNSHINE COAST, GEORG-AUGUST-UNIVERSITAT GOTTINGEN STIFTUNG OFFENTLICHEN RECHTS, CO NA I BO, KOBENHAVNS UNIVERSITET, EUROPEAN FOREST INSTITUTE, LUONNONVARAKESKUS, LATSCHBACHER GMBH, KONRAD FORSTTECHNIK GMBH, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSITAET FUER BODENKULTUR WIEN, STATSKOG SF, IBENSOFT APS, NORSKOG, RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION (RTDS VEREIN, ENGL. RTDS ASSOCIATION), PONSSE OYJ, SKOVDYRKERFORENINGEN OST AMBA, STELLENBOSCH UNIVERSITY</t>
+    <t>KURATORIUM FUR WALDARBEIT UND FORSTTECHNIK (KWF) GMBH, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, OESTERREICHISCHE BUNDESFORSTE AG, UNIVERSITY OF THE SUNSHINE COAST, GEORG-AUGUST-UNIVERSITAT GOTTINGEN STIFTUNG OFFENTLICHEN RECHTS, CO NA I BO, KOBENHAVNS UNIVERSITET, EUROPEAN FOREST INSTITUTE, LUONNONVARAKESKUS, LATSCHBACHER GMBH, KONRAD FORSTTECHNIK GMBH, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSITAET FUER BODENKULTUR WIEN, STATSKOG SF, IBENSOFT APS, NORSKOG, RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION, PONSSE OYJ, SKOVDYRKERFORENINGEN OST AMBA, STELLENBOSCH UNIVERSITY</t>
   </si>
   <si>
     <t>Germany, Norway, Poland, Austria, Australia, Italy, Denmark, Finland, South Africa</t>
   </si>
   <si>
     <t>http://www.tech4effect.eu/</t>
   </si>
   <si>
     <t>GreenProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/greenprotein</t>
   </si>
   <si>
     <t>The economic costs of food waste are reckoned to total around € 705 bn globally. There are also significant hidden environmental and social costs. Meanwhile, the EU imports around 77 percent of its food and feed protein requirements, leaving it economically vulnerable and dependent on unsustainable and expensive animal protein. RuBisCO protein is found in all green vegetables and plants and represents around 50 percent of the total protein content of green leaves.
 GreenProtein is an industrial demonstration project that aims to produce high-added value, food grade proteins and other ingredients from vegetal food waste streams. The primary objective will be to extract and purify food-grade, fully functioning, RuBisCO protein isolate on an industrial scale using discards from the vegetal processing industry.</t>
   </si>
   <si>
     <t>2016-09-01
   2021-05-31</t>
   </si>
   <si>
     <t>€ 4 227 361,37</t>
   </si>
   <si>
@@ -4283,51 +4283,51 @@
   <si>
     <t>REDWine</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/redwine</t>
   </si>
   <si>
     <t>Global warming caused by greenhouse gases (GHGs) is one of the greatest challenges and concerns for humanity. Atmospheric concentrations of CO2 are currently at their highest for some 800,000 years, yet mankind continue to emit them in increasing amounts. This is creating a pressing need to reduce GHG production wherever possible.
 One industry affected by global warming – and an emitter of GHGs – is the wine industry. Many areas of Europe that were traditionally under vine are now an increasingly hostile environment. At the same time, however, fermenting grapes for wine produces CO2 as a by-product; this is contained in the so-called ‘off-gas’. The REDWine project will demonstrate the technical, economic and environmental feasibility using this off-gas created during red wine fermentation (rich in CO2) and winery liquid effluent to aid production of Chlorella biomass and extracts.
 The CO2 generated – along with the liquid effluent from washing wine fermentation tanks, which is rich in carbon, nitrogen and phosphorus – will be used to feed microalgae production systems. The captured CO2 will be liquified and stored, while the washing water will have the organic compounds removed and the remaining water used to clean the tanks. This can then also be directed to algae production. The process should reduce overall CO2 emissions by more than 30%, while potentially generating a new revenue stream for the producers at the same time.</t>
   </si>
   <si>
     <t>2021-05-01
   2025-12-31</t>
   </si>
   <si>
     <t>€ 5 676 744,00</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2020</t>
   </si>
   <si>
     <t>AVIPE-ASSOCIACAO DE VITICULTORES DO CONCELHO DE PALMELA</t>
   </si>
   <si>
-    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, INSTITUTO POLITECNICO DE SETUBAL, INNOVATION COMMERCIAL PATHWAYS CLG, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
+    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, Universidade Politecnica de Setubal, INNOVATION COMMERCIAL PATHWAYS CLG, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
   </si>
   <si>
     <t>Germany, Netherlands, France, Spain, Portugal, Ireland</t>
   </si>
   <si>
     <t>http://www.redwineproject.eu</t>
   </si>
   <si>
     <t>Palmela, Portugal
   38.5991097407072, -8.845485388819933</t>
   </si>
   <si>
     <t>CIRCULAR BIOCARBON</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/circular-biocarbon</t>
   </si>
   <si>
     <t>While there have been huge advances in waste recycling over recent decades, there still remains room for improvement; some waste is not used as efficiently as it could be. Municipal solid waste in particular tends to be incinerated or sent to landfill despite retaining a large organic fraction which, if recovered, has inherent value as a resource as well as aligning better with Europe’s ambitions for a circular economy. This can be done using a biorefinery.The CIRCULAR BIOCARBON project will develop a first-of-its-kind flagship biorefinery to valorise the organic fraction of municipal solid waste into four value-added products and a range of other intermediate products. It will do this through a biorefinery, organised through a pool of cascading technologies. This will treat mixed urban waste streams, including the organic fraction of municipal solid waste and sewage sludge, in order to demonstrate that the process is capable of handling all the biowaste produced by a medium-sized city.The fundamental objective of the CIRCULAR BIOCARBON biorefinery is to open up new business frameworks based on an innovative circular approach to waste treatment in a city setting. It will work to attract the relevant actors needed to maximise the impact of the outputs on the market. In order to maximise replicability and boost potential penetration in the market, the biorefinery will be operated in Spain and Italy simultaneously for three years, and consistent business and exploitation strategies will be put in place.</t>
   </si>
   <si>
     <t>2021-06-01
   2027-05-31</t>
   </si>
   <si>
@@ -4707,51 +4707,51 @@
   <si>
     <t>http://www.allthings.bio/</t>
   </si>
   <si>
     <t>BeonNAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/beonnat</t>
   </si>
   <si>
     <t>Despite being one of the largest markets in the world for biochemicals, very few biomass-derived compounds are being developed here in Europe. However, the bioresources – particularly in the form of forest biomass – are abundantly available. These offer a high-quality, low-cost feedstock for a range of industries and applications.
 However, one of the challenges of forest biomass is to avoid adverse effects on, or excessive competition with, existing bio-based sectors that also rely on forests, such as the pulp and paper industry. It must also not impinge on land required for food production. The solution, therefore, is to use so-called ‘marginal land’ – land with strong biophysical constrains where the cost of cultivation outstrips the value of the crop.
 The BeonNAT project seeks to demonstrate the viability of the use of such marginal lands – estimated at a total area of more than 4 million km2 in the EU28 – to source forest biomass for the production of high added value bio-products. It will plant tree and shrub species in relevant locations. As well as providing a source of biomass, the BeonNAT project will also contribute to protecting biodiversity and improve soil fertility and organic carbon stocks. In addition to providing excellent economic opportunities for Europe’s bio-based economy, it will also create new jobs in rural areas, helping reduce the risk of depopulation.</t>
   </si>
   <si>
     <t>2020-07-01
   2025-06-30</t>
   </si>
   <si>
     <t>€ 4 980 430,28</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS</t>
   </si>
   <si>
-    <t>IDOASIS 2002 SL, ENVIROHEMP SL, UNIVERSITATEA STEFAN CEL MARE DIN SUCEAVA, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, CONSORZIO PER LA RICERCA E LA DIMOSTRAZIONE SULLE ENERGIE RINNOVABILI, NNFCC LIMITED, LABORATORIOS MAVERICK SL, CONTACTICA SL, EL JARPIL SL, INSTITUTO POLITECNICO DE BRAGANCA, LEIBNIZ-INSTITUT FUR AGRARTECHNIK UND BIOOKONOMIE EV, BRANDENBURGISCHE TECHNISCHE UNIVERSITAT COTTBUS-SENFTENBERG, ASOCIACION PARA LA CERTIFICACION ESPANOLA FORESTAL - PEFC ESPANA, TOLSA SA</t>
+    <t>IDOASIS 2002 SL, ENVIROHEMP SL, UNIVERSITATEA STEFAN CEL MARE DIN SUCEAVA, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, CONSORZIO PER LA RICERCA E LA DIMOSTRAZIONE SULLE ENERGIE RINNOVABILI, NNFCC LIMITED, LABORATORIOS MAVERICK SL, CONTACTICA SL, EL JARPIL SL, UNIVERSIDADE POLITECNICA DE BRAGANCA, LEIBNIZ-INSTITUT FUR AGRARTECHNIK UND BIOOKONOMIE EV, BRANDENBURGISCHE TECHNISCHE UNIVERSITAT COTTBUS-SENFTENBERG, ASOCIACION PARA LA CERTIFICACION ESPANOLA FORESTAL - PEFC ESPANA, TOLSA SA</t>
   </si>
   <si>
     <t>Spain, Romania, Italy, United Kingdom, Portugal, Germany</t>
   </si>
   <si>
     <t>https://beonnat.eu/</t>
   </si>
   <si>
     <t>FARMYNG</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/farmyng</t>
   </si>
   <si>
     <t>The world’s population is increasing rapidly and is set to reach 10 billion people by 2050 – almost one-third higher than it is currently. At the same time, the increasing demand for protein from animal and fish is putting tremendous strain on our ability to increase feedstock demand. Currently, the preferred source of protein for animal food is fish meal. However, meeting growing demand is unsustainable and likely to generate economic, social, environmental and health issues.
 A potential alternative solution lies in replacing fish meal with insect sources, specifically mealworm. Insects multiply rapidly and are highly effective in converting organic matter from vegetal by-products. The FARMYNG project seeks to develop insect breeding and transformation to produce animal nutrition on an industrial and automated scale. It will demonstrate the first-of-its-kind bio-based value chain capable of producing sustainable, safe and premium feed products from mealworms, and doing so on a large-scale.
 The FARMYNG approach can convert mealworms into sustainable proteins and lipids for fish feed and pet food end markets. This approach is environmentally friendly, producing no waste. Insects also emit less greenhouse gases and ammonia and use less water and land than other animal protein value chains. The FARMYNG project will set a new level of production for insect protein production.
 3D view of the CBE JU-funded FARMYNG biorefinery in Amiens, France.
  </t>
   </si>
   <si>
     <t>2019-06-01
   2025-06-30</t>
   </si>
   <si>
@@ -4844,51 +4844,51 @@
   55.69605222003933, 13.18391759382918
 ,   
   Matulji, Croatia
   45.36912494396952, 14.32091910559865</t>
   </si>
   <si>
     <t>URBIOFIN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/urbiofin</t>
   </si>
   <si>
     <t>Each person in Europe generates an average of 500 kg of municipal solid waste (MSW) per year. Around 50 % of this is organic waste, made up of carbohydrates, proteins, and lipids, all of which represent useful raw materials for creating valuable products. In addition, converting these will reduce the polluting effects and contribute to the shift to a genuine circular economy.  Digesting and composting have helped reduce the biodegradable fraction of MSW sent to landfills. However, the low economic value of compost and biogas leads to higher taxes for citizens to support separate sourcing systems, slowing potential adoption. However, new bio-based products can help to improve the sustainability of such approaches.  The URBIOFIN project has demonstrated the techno-economic and environmental viability of converting the organic fraction of MSW at a semi-industrial scale. It has created chemical building blocks, bio-based polymers, and additives using the urban biorefinery concept applied to MSW. Ultimately, URBIOFIN has offered a new feasible and more sustainable scenario for the current treatment of the organic fraction of municipal solid waste.  </t>
   </si>
   <si>
     <t>2017-06-01
   2022-09-30</t>
   </si>
   <si>
     <t>€ 10 946 366,03</t>
   </si>
   <si>
     <t>PERSEO BIOTECHNOLOGY S.L.</t>
   </si>
   <si>
-    <t>URBASER SA, UNIVERSIDAD DE VALLADOLID, NATUREPLAST, NOVOZYMES A/S, THE INTERNATIONAL NATURAL AND ORGANIC COSMETICS ASSOCIATION AISBL, LEYGATECH SAS, CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, FUNDACION UNIVERSIDAD DE VALLADOLID, GESTION AMBIENTAL DE CASTILLA-LA MANCHA SA, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, AINIA, INSTITUTO REGIONAL DE INVESTIGACION Y DESARROLLO AGROALIMENTARIO Y FORESTAL DE CASTILLA-LA MANCHA, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, STICHTING WAGENINGEN RESEARCH, BIOMASA PENINSULAR S.A</t>
+    <t>URBASER SA, UNIVERSIDAD DE VALLADOLID, NATUREPLAST, NOVOZYMES A/S, THE INTERNATIONAL NATURAL AND ORGANIC COSMETICS ASSOCIATION AISBL, LEYGATECH SAS, CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, FUNDACION UNIVERSIDAD DE VALLADOLID, GESTION AMBIENTAL DE CASTILLA-LA MANCHA SA, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, AINIA, INSTITUTO REGIONAL DE INVESTIGACION Y DESARROLLO AGROALIMENTARIO Y FORESTAL DE CASTILLA-LA MANCHA, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, STICHTING WAGENINGEN RESEARCH, BIOMASA PENINSULAR SA</t>
   </si>
   <si>
     <t>Spain, France, Denmark, Belgium, Netherlands, United Kingdom, Germany, Greece, Ireland</t>
   </si>
   <si>
     <t>http://www.urbiofin.eu</t>
   </si>
   <si>
     <t>L'Alcudia, Spain
   39.20193733839637, -0.5059722585283708
 ,   
   Zaragoza, Spain
   41.67227452060074, -0.8573012258494608
 ,   
   Puertollano, Spain
   38.68921276781188, -4.098687271946987</t>
   </si>
   <si>
     <t>SUSFERT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susfert</t>
   </si>
   <si>
     <t>SUSFERT aimed to develop multifunctional fertilisers for phosphorus and iron supply that fit into existing production processes and EU agricultural practices. Phosphorus, essential for crop production, was traditionally based on non-renewable resources. The SUSFERT project developed sustainable new sources for novel fertilisers to replace existing sources partly or fully.Specifically, the project reduced non-renewable phosphorus in fertilisers by 40 per cent, replaced synthetic chelates for iron fertilisation, replaced synthetic controlled-release coatings, and produced four compound fertilisers. 
@@ -7360,51 +7360,51 @@
   <si>
     <t>Greece, Portugal, Slovakia, Estonia, Italy, United Kingdom, Spain</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720762</t>
   </si>
   <si>
     <t>OLEAF4VALUE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/oleaf4value</t>
   </si>
   <si>
     <t>Olive groves are a common sight throughout southern Europe, particularly in the Mediterranean countries and in Portugal. While the fruit of the olive tree is a well-known and widely used resource, olive production also creates around 4.5 million tonnes of leaves each year as a by-product. Currently, to avoid problems; these needs to be removed from the fields and the mills and disposed of.  Although rich in potential bio-resources, the leaf mass is notoriously difficult to work with; only around 0.2% of this is currently used for extracts; the remainder is burnt – either in the fields or used for fuel – or fed to animals. However, disposing of them in this way means that a potential 1 million tonnes of bioactive compounds, 1 million tonnes of cellulose and 1.5 million tonnes of lignin are underexploited.
 To address this, the OLEAF4VALUE project has been created to develop a complete valorisation system for these olive leaves. It will extract and isolate high added value bioactive compounds (polyphenols, triterpenoids, essential oils, lipids, lignocellulose) with high-market potential in the food, feed, chemical, nutraceutical, cosmetic and pharmaceutical sectors.
 The project has assembled a consortium to ensure this biomass is fully valorised at all stages of the value chain. This will use advanced, sustainable green extraction and isolation technologies to sequentially separate all fractions and compounds of value while pursuing a zero-waste approach. These will use to develop tailor made products to match end-user market needs from high value sectors; the presence of the large companies in the consortium will ensure the products are properly market oriented. </t>
   </si>
   <si>
     <t>2021-07-01
   2024-06-30</t>
   </si>
   <si>
     <t>€ 4 530 243,00</t>
   </si>
   <si>
-    <t>HAVFORSKNINGSINSTITUTTET, NIZO FOOD RESEARCH BV, OLEICOLA EL TEJAR NUESTRA SENORA DEARACELI S COOP AND, MARTIN-LUTHER-UNIVERSITAT HALLE-WITTENBERG, INGECOR AGROFORESTAL SL, UNIVERSITA DEGLI STUDI DI FIRENZE, NNFCC LIMITED, INNORENEW COE CENTER ODLICNOSTI ZA RAZISKAVE IN INOVACIJE NA PODROCJU OBNOVLJIVIH MATERIALOV IN ZDRAVEGA BIVANJSKEGA OKOLJA, MOWI FEED AS, ZERO EMISSIONS ENGINEERING BV, INSTITUTO POLITECNICO DE BRAGANCA, MIBELLE AG, FUNDACION CENER, EURIZON SL, ARQUEBIO SL</t>
+    <t>HAVFORSKNINGSINSTITUTTET, NIZO FOOD RESEARCH BV, OLEICOLA EL TEJAR NUESTRA SENORA DEARACELI S COOP AND, MARTIN-LUTHER-UNIVERSITAT HALLE-WITTENBERG, INGECOR AGROFORESTAL SL, UNIVERSITA DEGLI STUDI DI FIRENZE, NNFCC LIMITED, INNORENEW COE CENTER ODLICNOSTI ZA RAZISKAVE IN INOVACIJE NA PODROCJU OBNOVLJIVIH MATERIALOV IN ZDRAVEGA BIVANJSKEGA OKOLJA, MOWI FEED AS, ZERO EMISSIONS ENGINEERING BV, UNIVERSIDADE POLITECNICA DE BRAGANCA, MIBELLE AG, FUNDACION CENER, EURIZON SL, ARQUEBIO SL</t>
   </si>
   <si>
     <t>Norway, Netherlands, Spain, Germany, Italy, United Kingdom, Slovenia, Portugal, Switzerland</t>
   </si>
   <si>
     <t>https://oleaf4value.eu/</t>
   </si>
   <si>
     <t>BIOCIRCULARCITIES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biocircularcities</t>
   </si>
   <si>
     <t>While there is an inevitable degree of synergy between the circular economy and the bioeconomy, it does not axiomatically follow that bioeconomy projects are automatically circular. Although both make use of organic waste, and while both make better use of resources, their goals are not identical. The former aims to reduce the use of fossil-based resources through making more use of recycled materials, while the latter looks to switch from fossil-based to bio-based resources. Through aligning the two, there is still room for improvement in the circularity of the bio-based economy.
 However, achieving these efficiencies means recognising that there are myriad actors in bio-based product chains. It also means recognising that their perspectives and priorities on managing biowaste differ. Yet if a circular economy is to become a reality, this common alignment needs to be achieved. This means defining a common strategy that disparate sectors can align with; it will require long term investment from stakeholders – and a regulatory and legislative framework capable of encouraging that, it will require governments at all levels to set policies that make circular bioeconomy approaches economically sustainable. The BIOCIRCULARCITIES project is designed to help identify and develop innovative and comprehensive regulatory frameworks and roadmaps that are well aligned with circular bioeconomy principles. 
 The BIOCIRCULARCITIES project will focus on the interactions between the circular and bio-economies, using insights derived from multi-stakeholder participatory processes. It will consider both supply-side and demand-side aspects of policymaking to maximise the effectiveness. It will determine these through four strands. The first will be by exploring the circular economy potential of unexploited bio-based waste streams generated around three European cities - Barcelona in Spain, Naples in Italy and Pazardzhik in Bulgaria. The second will be to identify and analyse those circular bioeconomy best practices in the EU that could be successful in the pilot areas. Third, opportunities and obstacles to for introducing such processes. It will then use the learnings from the three areas to propose proactive instruments and policy roadmaps that can be applied in a wider European context.</t>
   </si>
   <si>
     <t>2021-10-01
   2023-09-30</t>
   </si>
   <si>
     <t>€ 999 893,75</t>
   </si>
@@ -7849,51 +7849,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R249"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2398.272" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="167.388" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="1391.946" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="130.825" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -7996,591 +7996,591 @@
       <c r="C3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="1">
         <v>101292380</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="I4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="I4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="O4" s="1" t="s">
+      <c r="P4" s="1" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="1">
         <v>101291992</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="H5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="O5" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="O5" s="1" t="s">
+      <c r="P5" s="1" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="1">
         <v>101292687</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="O6" s="1" t="s">
+      <c r="P6" s="1" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="1">
         <v>101291928</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K7" s="1" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>77</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="1" t="s">
         <v>78</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>79</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>80</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1">
         <v>101286725</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>85</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>86</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="1" t="s">
         <v>87</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>88</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>89</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
         <v>101291202</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>93</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>94</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>96</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>97</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
         <v>101292324</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>103</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>104</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>105</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>106</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>107</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
         <v>101292477</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
         <v>112</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>112</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="1" t="s">
         <v>113</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
         <v>114</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>115</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>116</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
         <v>101292536</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L12" s="1" t="s">
         <v>122</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
         <v>123</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>124</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>125</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
         <v>101287490</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="1" t="s">
         <v>131</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
         <v>132</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>133</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>134</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
         <v>101292416</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>139</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>140</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>140</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>141</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>142</v>
@@ -8588,155 +8588,155 @@
       <c r="O14" s="1" t="s">
         <v>143</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>144</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
         <v>101292437</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>152</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>154</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>155</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
         <v>101292474</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>162</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>163</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>164</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
         <v>101292578</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>169</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>169</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>170</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
         <v>171</v>
@@ -8744,55 +8744,55 @@
       <c r="O17" s="1" t="s">
         <v>172</v>
       </c>
       <c r="P17" s="1" t="s">
         <v>173</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
         <v>101292039</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>178</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>178</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
         <v>180</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>181</v>
       </c>
@@ -8814,139 +8814,139 @@
         <v>185</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>151</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>188</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>189</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>190</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>191</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
         <v>101288362</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>195</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>196</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>197</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
         <v>101292918</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>201</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>201</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>202</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
         <v>203</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>204</v>
       </c>
@@ -9002,51 +9002,51 @@
         <v>132</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>212</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>213</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
         <v>101292802</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>201</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>201</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>217</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>218</v>
@@ -9058,51 +9058,51 @@
         <v>220</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
         <v>101290652</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>201</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>201</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>225</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>226</v>
       </c>
@@ -9113,51 +9113,51 @@
       <c r="R24" s="1"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
         <v>101292951</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>232</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>232</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>233</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
         <v>234</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>235</v>
       </c>
       <c r="P25" s="1" t="s">
         <v>236</v>
       </c>
@@ -9210,107 +9210,107 @@
       <c r="O26" s="1" t="s">
         <v>245</v>
       </c>
       <c r="P26" s="1" t="s">
         <v>246</v>
       </c>
       <c r="Q26" s="1" t="s">
         <v>247</v>
       </c>
       <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
         <v>101214206</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>251</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>251</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>252</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N27" s="1" t="s">
         <v>253</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>254</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>255</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>256</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
         <v>101214432</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>262</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>263</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>243</v>
       </c>
@@ -9322,57 +9322,57 @@
       </c>
       <c r="P28" s="1" t="s">
         <v>266</v>
       </c>
       <c r="Q28" s="1" t="s">
         <v>267</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
         <v>101213812</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>273</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>274</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N29" s="1" t="s">
         <v>275</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>276</v>
       </c>
@@ -9432,51 +9432,51 @@
       <c r="O30" s="1" t="s">
         <v>288</v>
       </c>
       <c r="P30" s="1" t="s">
         <v>289</v>
       </c>
       <c r="Q30" s="1" t="s">
         <v>290</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
         <v>101214199</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>294</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>294</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>295</v>
       </c>
       <c r="M31" s="1" t="s">
         <v>243</v>
       </c>
@@ -9486,51 +9486,51 @@
       <c r="O31" s="1" t="s">
         <v>297</v>
       </c>
       <c r="P31" s="1" t="s">
         <v>298</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
         <v>101213354</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>303</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>303</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>304</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>243</v>
       </c>
@@ -9542,161 +9542,161 @@
       </c>
       <c r="P32" s="1" t="s">
         <v>307</v>
       </c>
       <c r="Q32" s="1" t="s">
         <v>308</v>
       </c>
       <c r="R32" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
         <v>101214084</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>313</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>294</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>294</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>314</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N33" s="1" t="s">
         <v>315</v>
       </c>
       <c r="O33" s="1" t="s">
         <v>316</v>
       </c>
       <c r="P33" s="1" t="s">
         <v>317</v>
       </c>
       <c r="Q33" s="1" t="s">
         <v>318</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
         <v>101214144</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>320</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>322</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>323</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>324</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>325</v>
       </c>
       <c r="Q34" s="1" t="s">
         <v>326</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
         <v>101214604</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>331</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>332</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>243</v>
       </c>
@@ -9708,113 +9708,113 @@
       </c>
       <c r="P35" s="1" t="s">
         <v>335</v>
       </c>
       <c r="Q35" s="1" t="s">
         <v>336</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
         <v>101214808</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>341</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="1" t="s">
         <v>342</v>
       </c>
       <c r="M36" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N36" s="1" t="s">
         <v>333</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>343</v>
       </c>
       <c r="P36" s="1" t="s">
         <v>344</v>
       </c>
       <c r="Q36" s="1" t="s">
         <v>345</v>
       </c>
       <c r="R36" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
         <v>101214307</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>303</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>303</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>350</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N37" s="1" t="s">
         <v>351</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>352</v>
       </c>
@@ -9926,51 +9926,51 @@
       <c r="O39" s="1" t="s">
         <v>372</v>
       </c>
       <c r="P39" s="1" t="s">
         <v>373</v>
       </c>
       <c r="Q39" s="1" t="s">
         <v>374</v>
       </c>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
         <v>101213148</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>378</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>378</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="1" t="s">
         <v>379</v>
       </c>
       <c r="M40" s="1" t="s">
         <v>243</v>
       </c>
@@ -10036,51 +10036,51 @@
       <c r="O41" s="1" t="s">
         <v>392</v>
       </c>
       <c r="P41" s="1" t="s">
         <v>393</v>
       </c>
       <c r="Q41" s="1" t="s">
         <v>394</v>
       </c>
       <c r="R41" s="1"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
         <v>101214605</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>399</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>294</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>294</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="1" t="s">
         <v>400</v>
       </c>
       <c r="M42" s="1" t="s">
         <v>243</v>
       </c>
@@ -10090,51 +10090,51 @@
       <c r="O42" s="1" t="s">
         <v>402</v>
       </c>
       <c r="P42" s="1" t="s">
         <v>403</v>
       </c>
       <c r="Q42" s="1" t="s">
         <v>404</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
         <v>101214894</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="1" t="s">
         <v>408</v>
       </c>
       <c r="M43" s="1" t="s">
         <v>243</v>
       </c>
@@ -10200,51 +10200,51 @@
       <c r="O44" s="1" t="s">
         <v>419</v>
       </c>
       <c r="P44" s="1" t="s">
         <v>420</v>
       </c>
       <c r="Q44" s="1" t="s">
         <v>421</v>
       </c>
       <c r="R44" s="1"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
         <v>101214268</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>426</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="1" t="s">
         <v>427</v>
       </c>
       <c r="M45" s="1" t="s">
         <v>243</v>
       </c>
@@ -10256,51 +10256,51 @@
       </c>
       <c r="P45" s="1" t="s">
         <v>430</v>
       </c>
       <c r="Q45" s="1" t="s">
         <v>431</v>
       </c>
       <c r="R45" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
         <v>101213069</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
         <v>437</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>437</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="1" t="s">
         <v>438</v>
       </c>
       <c r="M46" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N46" s="1" t="s">
         <v>439</v>
       </c>
       <c r="O46" s="1" t="s">
@@ -10360,51 +10360,51 @@
       <c r="O47" s="1" t="s">
         <v>451</v>
       </c>
       <c r="P47" s="1" t="s">
         <v>452</v>
       </c>
       <c r="Q47" s="1" t="s">
         <v>453</v>
       </c>
       <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
         <v>101213143</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>458</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>241</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>241</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="1" t="s">
         <v>459</v>
       </c>
       <c r="M48" s="1" t="s">
         <v>243</v>
       </c>
@@ -10524,51 +10524,51 @@
       <c r="O50" s="1" t="s">
         <v>479</v>
       </c>
       <c r="P50" s="1" t="s">
         <v>480</v>
       </c>
       <c r="Q50" s="1" t="s">
         <v>481</v>
       </c>
       <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
         <v>101214822</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>486</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>294</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>294</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="1" t="s">
         <v>487</v>
       </c>
       <c r="M51" s="1" t="s">
         <v>243</v>
       </c>
@@ -10586,199 +10586,199 @@
       </c>
       <c r="R51" s="1" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
         <v>101212855</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>495</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>378</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>378</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="1" t="s">
         <v>496</v>
       </c>
       <c r="M52" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N52" s="1" t="s">
         <v>497</v>
       </c>
       <c r="O52" s="1" t="s">
         <v>498</v>
       </c>
       <c r="P52" s="1" t="s">
         <v>499</v>
       </c>
       <c r="Q52" s="1" t="s">
         <v>500</v>
       </c>
       <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
         <v>101214256</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
         <v>504</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>504</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="1" t="s">
         <v>505</v>
       </c>
       <c r="M53" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N53" s="1" t="s">
         <v>506</v>
       </c>
       <c r="O53" s="1" t="s">
         <v>507</v>
       </c>
       <c r="P53" s="1" t="s">
         <v>508</v>
       </c>
       <c r="Q53" s="1" t="s">
         <v>509</v>
       </c>
       <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
         <v>101213742</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
         <v>513</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>513</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>514</v>
       </c>
       <c r="M54" s="1" t="s">
         <v>243</v>
       </c>
       <c r="N54" s="1" t="s">
         <v>515</v>
       </c>
       <c r="O54" s="1" t="s">
         <v>516</v>
       </c>
       <c r="P54" s="1" t="s">
         <v>517</v>
       </c>
       <c r="Q54" s="1" t="s">
         <v>518</v>
       </c>
       <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
         <v>101214076</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>523</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>513</v>
       </c>
       <c r="J55" s="1" t="s">
         <v>513</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="1" t="s">
         <v>524</v>
       </c>
       <c r="M55" s="1" t="s">
         <v>243</v>
       </c>
@@ -10790,57 +10790,57 @@
       </c>
       <c r="P55" s="1" t="s">
         <v>527</v>
       </c>
       <c r="Q55" s="1" t="s">
         <v>528</v>
       </c>
       <c r="R55" s="1" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
         <v>101157688</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>476</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>533</v>
       </c>
       <c r="J56" s="1" t="s">
         <v>533</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="1" t="s">
         <v>534</v>
       </c>
       <c r="M56" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N56" s="1" t="s">
         <v>536</v>
       </c>
       <c r="O56" s="1" t="s">
         <v>537</v>
       </c>
@@ -10852,155 +10852,155 @@
       </c>
       <c r="R56" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
         <v>101157411</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>542</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="1" t="s">
         <v>545</v>
       </c>
       <c r="M57" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N57" s="1" t="s">
         <v>546</v>
       </c>
       <c r="O57" s="1" t="s">
         <v>547</v>
       </c>
       <c r="P57" s="1" t="s">
         <v>548</v>
       </c>
       <c r="Q57" s="1" t="s">
         <v>549</v>
       </c>
       <c r="R57" s="1"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
         <v>101157652</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J58" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="1" t="s">
         <v>555</v>
       </c>
       <c r="M58" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O58" s="1" t="s">
         <v>556</v>
       </c>
       <c r="P58" s="1" t="s">
         <v>557</v>
       </c>
       <c r="Q58" s="1" t="s">
         <v>558</v>
       </c>
       <c r="R58" s="1" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
         <v>101155925</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>486</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>563</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>563</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="1" t="s">
         <v>564</v>
       </c>
       <c r="M59" s="1" t="s">
         <v>535</v>
       </c>
@@ -11012,57 +11012,57 @@
       </c>
       <c r="P59" s="1" t="s">
         <v>567</v>
       </c>
       <c r="Q59" s="1" t="s">
         <v>568</v>
       </c>
       <c r="R59" s="1" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
         <v>101157382</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="1" t="s">
         <v>573</v>
       </c>
       <c r="M60" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N60" s="1" t="s">
         <v>574</v>
       </c>
       <c r="O60" s="1" t="s">
         <v>575</v>
       </c>
@@ -11122,51 +11122,51 @@
       <c r="O61" s="1" t="s">
         <v>585</v>
       </c>
       <c r="P61" s="1" t="s">
         <v>586</v>
       </c>
       <c r="Q61" s="1" t="s">
         <v>587</v>
       </c>
       <c r="R61" s="1"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
         <v>101156998</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>592</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>593</v>
       </c>
       <c r="M62" s="1" t="s">
         <v>535</v>
       </c>
@@ -11178,51 +11178,51 @@
       </c>
       <c r="P62" s="1" t="s">
         <v>596</v>
       </c>
       <c r="Q62" s="1" t="s">
         <v>597</v>
       </c>
       <c r="R62" s="1" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
         <v>101156032</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>602</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>603</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>603</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="1" t="s">
         <v>604</v>
       </c>
       <c r="M63" s="1" t="s">
         <v>535</v>
       </c>
@@ -11234,51 +11234,51 @@
       </c>
       <c r="P63" s="1" t="s">
         <v>607</v>
       </c>
       <c r="Q63" s="1" t="s">
         <v>608</v>
       </c>
       <c r="R63" s="1" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
         <v>101157907</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>613</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="1" t="s">
         <v>614</v>
       </c>
       <c r="M64" s="1" t="s">
         <v>535</v>
       </c>
@@ -11290,51 +11290,51 @@
       </c>
       <c r="P64" s="1" t="s">
         <v>616</v>
       </c>
       <c r="Q64" s="1" t="s">
         <v>617</v>
       </c>
       <c r="R64" s="1" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
         <v>101157239</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>446</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>622</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="1" t="s">
         <v>623</v>
       </c>
       <c r="M65" s="1" t="s">
         <v>535</v>
       </c>
@@ -11373,51 +11373,51 @@
       <c r="F66" s="1" t="s">
         <v>446</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>603</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>603</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="1" t="s">
         <v>631</v>
       </c>
       <c r="M66" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>632</v>
       </c>
       <c r="P66" s="1" t="s">
         <v>633</v>
       </c>
       <c r="Q66" s="1" t="s">
         <v>634</v>
       </c>
       <c r="R66" s="1"/>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
         <v>101157658</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>637</v>
       </c>
@@ -11454,51 +11454,51 @@
       <c r="O67" s="1" t="s">
         <v>640</v>
       </c>
       <c r="P67" s="1" t="s">
         <v>641</v>
       </c>
       <c r="Q67" s="1" t="s">
         <v>642</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
         <v>101157081</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="1" t="s">
         <v>646</v>
       </c>
       <c r="M68" s="1" t="s">
         <v>535</v>
       </c>
@@ -11510,51 +11510,51 @@
       </c>
       <c r="P68" s="1" t="s">
         <v>648</v>
       </c>
       <c r="Q68" s="1" t="s">
         <v>649</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
         <v>101157679</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>652</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="1" t="s">
         <v>654</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>535</v>
       </c>
@@ -11570,99 +11570,99 @@
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
         <v>101157430</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>659</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>660</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>603</v>
       </c>
       <c r="J70" s="1" t="s">
         <v>603</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>662</v>
       </c>
       <c r="M70" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N70" s="1" t="s">
         <v>663</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>664</v>
       </c>
       <c r="P70" s="1" t="s">
         <v>665</v>
       </c>
       <c r="Q70" s="1" t="s">
         <v>666</v>
       </c>
       <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
         <v>101157517</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>667</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>668</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>670</v>
       </c>
       <c r="M71" s="1" t="s">
         <v>535</v>
       </c>
@@ -11728,51 +11728,51 @@
       <c r="O72" s="1" t="s">
         <v>682</v>
       </c>
       <c r="P72" s="1" t="s">
         <v>683</v>
       </c>
       <c r="Q72" s="1" t="s">
         <v>684</v>
       </c>
       <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
         <v>101157279</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>685</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
         <v>688</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>688</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="1" t="s">
         <v>689</v>
       </c>
       <c r="M73" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N73" s="1" t="s">
         <v>690</v>
       </c>
       <c r="O73" s="1" t="s">
@@ -11784,72 +11784,72 @@
       <c r="Q73" s="1" t="s">
         <v>693</v>
       </c>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
         <v>101157528</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="1" t="s">
         <v>697</v>
       </c>
       <c r="M74" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>698</v>
       </c>
       <c r="P74" s="1" t="s">
         <v>699</v>
       </c>
       <c r="Q74" s="1" t="s">
         <v>700</v>
       </c>
       <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
         <v>101157892</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>703</v>
       </c>
@@ -11886,51 +11886,51 @@
       <c r="O75" s="1" t="s">
         <v>706</v>
       </c>
       <c r="P75" s="1" t="s">
         <v>707</v>
       </c>
       <c r="Q75" s="1" t="s">
         <v>708</v>
       </c>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
         <v>101157779</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="1" t="s">
         <v>712</v>
       </c>
       <c r="M76" s="1" t="s">
         <v>535</v>
       </c>
@@ -11942,51 +11942,51 @@
       </c>
       <c r="P76" s="1" t="s">
         <v>715</v>
       </c>
       <c r="Q76" s="1" t="s">
         <v>716</v>
       </c>
       <c r="R76" s="1" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
         <v>101157583</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>721</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>721</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="1" t="s">
         <v>722</v>
       </c>
       <c r="M77" s="1" t="s">
         <v>535</v>
       </c>
@@ -11998,107 +11998,107 @@
       </c>
       <c r="P77" s="1" t="s">
         <v>725</v>
       </c>
       <c r="Q77" s="1" t="s">
         <v>726</v>
       </c>
       <c r="R77" s="1" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
         <v>101156954</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>731</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>731</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="1" t="s">
         <v>732</v>
       </c>
       <c r="M78" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N78" s="1" t="s">
         <v>733</v>
       </c>
       <c r="O78" s="1" t="s">
         <v>734</v>
       </c>
       <c r="P78" s="1" t="s">
         <v>735</v>
       </c>
       <c r="Q78" s="1" t="s">
         <v>736</v>
       </c>
       <c r="R78" s="1" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
         <v>101157636</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="1" t="s">
         <v>741</v>
       </c>
       <c r="M79" s="1" t="s">
         <v>535</v>
       </c>
@@ -12110,107 +12110,107 @@
       </c>
       <c r="P79" s="1" t="s">
         <v>744</v>
       </c>
       <c r="Q79" s="1" t="s">
         <v>745</v>
       </c>
       <c r="R79" s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
         <v>101157635</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>748</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>495</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>554</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>554</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="1" t="s">
         <v>750</v>
       </c>
       <c r="M80" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N80" s="1" t="s">
         <v>751</v>
       </c>
       <c r="O80" s="1" t="s">
         <v>752</v>
       </c>
       <c r="P80" s="1" t="s">
         <v>753</v>
       </c>
       <c r="Q80" s="1" t="s">
         <v>754</v>
       </c>
       <c r="R80" s="1" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
         <v>101156960</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>759</v>
       </c>
       <c r="J81" s="1" t="s">
         <v>759</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="1" t="s">
         <v>760</v>
       </c>
       <c r="M81" s="1" t="s">
         <v>535</v>
       </c>
@@ -12276,157 +12276,157 @@
       <c r="O82" s="1" t="s">
         <v>771</v>
       </c>
       <c r="P82" s="1" t="s">
         <v>772</v>
       </c>
       <c r="Q82" s="1" t="s">
         <v>773</v>
       </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
         <v>101157359</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L83" s="1" t="s">
         <v>777</v>
       </c>
       <c r="M83" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N83" s="1" t="s">
         <v>778</v>
       </c>
       <c r="O83" s="1" t="s">
         <v>779</v>
       </c>
       <c r="P83" s="1" t="s">
         <v>780</v>
       </c>
       <c r="Q83" s="1" t="s">
         <v>781</v>
       </c>
       <c r="R83" s="1" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
         <v>101156363</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>784</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
         <v>786</v>
       </c>
       <c r="J84" s="1" t="s">
         <v>786</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L84" s="1" t="s">
         <v>787</v>
       </c>
       <c r="M84" s="1" t="s">
         <v>535</v>
       </c>
       <c r="N84" s="1" t="s">
         <v>788</v>
       </c>
       <c r="O84" s="1" t="s">
         <v>789</v>
       </c>
       <c r="P84" s="1" t="s">
         <v>790</v>
       </c>
       <c r="Q84" s="1" t="s">
         <v>791</v>
       </c>
       <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
         <v>101157586</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>795</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>796</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>796</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="1" t="s">
         <v>797</v>
       </c>
       <c r="M85" s="1" t="s">
         <v>535</v>
       </c>
@@ -12438,51 +12438,51 @@
       </c>
       <c r="P85" s="1" t="s">
         <v>799</v>
       </c>
       <c r="Q85" s="1" t="s">
         <v>800</v>
       </c>
       <c r="R85" s="1" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
         <v>101160532</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>803</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
         <v>805</v>
       </c>
       <c r="J86" s="1" t="s">
         <v>805</v>
       </c>
       <c r="K86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L86" s="1" t="s">
         <v>806</v>
       </c>
       <c r="M86" s="1" t="s">
         <v>807</v>
       </c>
       <c r="N86" s="1" t="s">
         <v>808</v>
       </c>
       <c r="O86" s="1" t="s">
@@ -12542,51 +12542,51 @@
       <c r="O87" s="1" t="s">
         <v>820</v>
       </c>
       <c r="P87" s="1" t="s">
         <v>821</v>
       </c>
       <c r="Q87" s="1" t="s">
         <v>822</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
         <v>101112345</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>824</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>826</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>826</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="1" t="s">
         <v>827</v>
       </c>
       <c r="M88" s="1" t="s">
         <v>818</v>
       </c>
@@ -12598,51 +12598,51 @@
       </c>
       <c r="P88" s="1" t="s">
         <v>830</v>
       </c>
       <c r="Q88" s="1" t="s">
         <v>831</v>
       </c>
       <c r="R88" s="1" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
         <v>101112555</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>834</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>836</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>837</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>837</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>838</v>
       </c>
       <c r="L89" s="1" t="s">
         <v>839</v>
       </c>
       <c r="M89" s="1" t="s">
         <v>818</v>
       </c>
@@ -12652,57 +12652,57 @@
       <c r="O89" s="1" t="s">
         <v>841</v>
       </c>
       <c r="P89" s="1" t="s">
         <v>842</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
         <v>101112434</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>845</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>359</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>847</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>847</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="1" t="s">
         <v>848</v>
       </c>
       <c r="M90" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N90" s="1" t="s">
         <v>849</v>
       </c>
       <c r="O90" s="1" t="s">
         <v>850</v>
       </c>
@@ -12762,57 +12762,57 @@
       <c r="O91" s="1" t="s">
         <v>860</v>
       </c>
       <c r="P91" s="1" t="s">
         <v>861</v>
       </c>
       <c r="Q91" s="1" t="s">
         <v>862</v>
       </c>
       <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
         <v>101112407</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>864</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>866</v>
       </c>
       <c r="J92" s="1" t="s">
         <v>866</v>
       </c>
       <c r="K92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L92" s="1" t="s">
         <v>867</v>
       </c>
       <c r="M92" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N92" s="1" t="s">
         <v>868</v>
       </c>
       <c r="O92" s="1" t="s">
         <v>869</v>
       </c>
@@ -12922,51 +12922,51 @@
       <c r="O94" s="1" t="s">
         <v>887</v>
       </c>
       <c r="P94" s="1" t="s">
         <v>888</v>
       </c>
       <c r="Q94" s="1" t="s">
         <v>889</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
         <v>101112409</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>331</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>816</v>
       </c>
       <c r="J95" s="1" t="s">
         <v>816</v>
       </c>
       <c r="K95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L95" s="1" t="s">
         <v>893</v>
       </c>
       <c r="M95" s="1" t="s">
         <v>818</v>
       </c>
@@ -12978,51 +12978,51 @@
       </c>
       <c r="P95" s="1" t="s">
         <v>896</v>
       </c>
       <c r="Q95" s="1" t="s">
         <v>897</v>
       </c>
       <c r="R95" s="1" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
         <v>101112452</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>900</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>903</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>904</v>
       </c>
       <c r="J96" s="1" t="s">
         <v>904</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L96" s="1" t="s">
         <v>905</v>
       </c>
       <c r="M96" s="1" t="s">
         <v>818</v>
       </c>
@@ -13040,99 +13040,99 @@
       </c>
       <c r="R96" s="1" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
         <v>101112072</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>816</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>816</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L97" s="1" t="s">
         <v>913</v>
       </c>
       <c r="M97" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N97" s="1" t="s">
         <v>877</v>
       </c>
       <c r="O97" s="1" t="s">
         <v>914</v>
       </c>
       <c r="P97" s="1" t="s">
         <v>915</v>
       </c>
       <c r="Q97" s="1" t="s">
         <v>916</v>
       </c>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
         <v>101112455</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
         <v>858</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>858</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="1" t="s">
         <v>920</v>
       </c>
       <c r="M98" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N98" s="1" t="s">
         <v>921</v>
@@ -13194,51 +13194,51 @@
         <v>639</v>
       </c>
       <c r="O99" s="1" t="s">
         <v>931</v>
       </c>
       <c r="P99" s="1" t="s">
         <v>932</v>
       </c>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
         <v>101112581</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>936</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>937</v>
       </c>
       <c r="J100" s="1" t="s">
         <v>937</v>
       </c>
       <c r="K100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L100" s="1" t="s">
         <v>938</v>
       </c>
       <c r="M100" s="1" t="s">
         <v>818</v>
       </c>
@@ -13354,57 +13354,57 @@
       <c r="O102" s="1" t="s">
         <v>955</v>
       </c>
       <c r="P102" s="1" t="s">
         <v>956</v>
       </c>
       <c r="Q102" s="1" t="s">
         <v>957</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
         <v>101112436</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>959</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>359</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>816</v>
       </c>
       <c r="J103" s="1" t="s">
         <v>816</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L103" s="1" t="s">
         <v>961</v>
       </c>
       <c r="M103" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N103" s="1" t="s">
         <v>333</v>
       </c>
       <c r="O103" s="1" t="s">
         <v>962</v>
       </c>
@@ -13460,51 +13460,51 @@
         <v>970</v>
       </c>
       <c r="O104" s="1" t="s">
         <v>971</v>
       </c>
       <c r="P104" s="1" t="s">
         <v>972</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
         <v>101112457</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
         <v>976</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>976</v>
       </c>
       <c r="K105" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L105" s="1" t="s">
         <v>978</v>
       </c>
       <c r="M105" s="1" t="s">
         <v>818</v>
       </c>
       <c r="N105" s="1" t="s">
         <v>979</v>
       </c>
       <c r="O105" s="1" t="s">
@@ -13564,51 +13564,51 @@
       <c r="O106" s="1" t="s">
         <v>989</v>
       </c>
       <c r="P106" s="1" t="s">
         <v>990</v>
       </c>
       <c r="Q106" s="1" t="s">
         <v>991</v>
       </c>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
         <v>101112453</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>993</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>858</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>858</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L107" s="1" t="s">
         <v>995</v>
       </c>
       <c r="M107" s="1" t="s">
         <v>818</v>
       </c>
@@ -13680,51 +13680,51 @@
       <c r="Q108" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
         <v>792063</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="J109" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="K109" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L109" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="M109" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N109" s="1" t="s">
         <v>275</v>
       </c>
       <c r="O109" s="1" t="s">
         <v>1016</v>
       </c>
@@ -13734,51 +13734,51 @@
       <c r="Q109" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
         <v>790507</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>262</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="K110" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L110" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="M110" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N110" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="O110" s="1" t="s">
         <v>1025</v>
       </c>
@@ -13836,51 +13836,51 @@
       <c r="O111" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="P111" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="Q111" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
         <v>669065</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>838</v>
       </c>
       <c r="L112" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="M112" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N112" s="1" t="s">
         <v>1042</v>
@@ -13942,51 +13942,51 @@
       <c r="O113" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="P113" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="Q113" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="R113" s="1"/>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
         <v>837866</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>139</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="K114" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L114" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="M114" s="1" t="s">
         <v>1061</v>
       </c>
@@ -13998,57 +13998,57 @@
       </c>
       <c r="P114" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="Q114" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="R114" s="1" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
         <v>744409</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="J115" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="K115" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L115" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="M115" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N115" s="1" t="s">
         <v>921</v>
       </c>
       <c r="O115" s="1" t="s">
         <v>1071</v>
       </c>
@@ -14106,51 +14106,51 @@
         <v>690</v>
       </c>
       <c r="O116" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="P116" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
         <v>837998</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="K117" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L117" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="M117" s="1" t="s">
         <v>1061</v>
       </c>
@@ -14168,54 +14168,54 @@
       </c>
       <c r="R117" s="1" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
         <v>720726</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="J118" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="K118" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L118" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="M118" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N118" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="O118" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="P118" s="1" t="s">
         <v>1099</v>
       </c>
@@ -14333,51 +14333,51 @@
       <c r="R120" s="1"/>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
         <v>837726</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="J121" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="K121" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L121" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="M121" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N121" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="O121" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="P121" s="1" t="s">
         <v>1122</v>
       </c>
@@ -14432,57 +14432,57 @@
       <c r="O122" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="P122" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="Q122" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
         <v>886776</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L123" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="M123" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N123" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="O123" s="1" t="s">
         <v>1140</v>
       </c>
@@ -14494,153 +14494,153 @@
       </c>
       <c r="R123" s="1" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
         <v>745586</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L124" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="M124" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N124" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="O124" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="P124" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="Q124" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="R124" s="1"/>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
         <v>720720</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="K125" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L125" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="M125" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N125" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="O125" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="P125" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
         <v>887727</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="K126" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L126" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="M126" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N126" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="O126" s="1" t="s">
@@ -14698,113 +14698,113 @@
         <v>1175</v>
       </c>
       <c r="O127" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="P127" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
         <v>888003</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="J128" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="K128" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L128" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="M128" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N128" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="O128" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="P128" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="Q128" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="R128" s="1" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
         <v>887432</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="J129" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="K129" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L129" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="M129" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N129" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="O129" s="1" t="s">
         <v>1194</v>
       </c>
@@ -14864,51 +14864,51 @@
       <c r="O130" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="P130" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="Q130" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="R130" s="1"/>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
         <v>745874</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="J131" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="K131" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L131" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="M131" s="1" t="s">
         <v>1051</v>
       </c>
@@ -14920,51 +14920,51 @@
       </c>
       <c r="P131" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="Q131" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="R131" s="1" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
         <v>887259</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="J132" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="K132" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L132" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="M132" s="1" t="s">
         <v>1138</v>
       </c>
@@ -14982,51 +14982,51 @@
       </c>
       <c r="R132" s="1" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
         <v>792054</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L133" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="M133" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N133" s="1" t="s">
         <v>153</v>
       </c>
       <c r="O133" s="1" t="s">
         <v>1233</v>
       </c>
@@ -15039,96 +15039,96 @@
       <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
         <v>790956</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="J134" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="K134" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L134" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="M134" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N134" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="O134" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="P134" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="Q134" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="R134" s="1"/>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
         <v>792257</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="J135" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="K135" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L135" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="M135" s="1" t="s">
         <v>1015</v>
       </c>
@@ -15192,107 +15192,107 @@
       <c r="O136" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="P136" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="Q136" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="R136" s="1"/>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
         <v>720728</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="J137" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="K137" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L137" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="M137" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N137" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="O137" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="P137" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="Q137" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="R137" s="1" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
         <v>101023567</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="K138" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L138" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="M138" s="1" t="s">
         <v>1278</v>
       </c>
@@ -15304,51 +15304,51 @@
       </c>
       <c r="P138" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="Q138" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="R138" s="1" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
         <v>101023280</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="J139" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="K139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L139" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="M139" s="1" t="s">
         <v>1278</v>
       </c>
@@ -15360,51 +15360,51 @@
       </c>
       <c r="P139" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="Q139" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
         <v>101022987</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L140" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="M140" s="1" t="s">
         <v>1278</v>
       </c>
@@ -15470,107 +15470,107 @@
       <c r="O141" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="P141" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="Q141" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
         <v>720719</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="K142" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L142" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="M142" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N142" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="O142" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="P142" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="Q142" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="R142" s="1" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
         <v>720744</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="J143" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="K143" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L143" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="M143" s="1" t="s">
         <v>1005</v>
       </c>
@@ -15582,51 +15582,51 @@
       </c>
       <c r="P143" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="Q143" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="R143" s="1" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
         <v>887227</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="K144" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L144" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="M144" s="1" t="s">
         <v>1138</v>
       </c>
@@ -15638,51 +15638,51 @@
       </c>
       <c r="P144" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="Q144" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="R144" s="1" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
         <v>837583</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>485</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="J145" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="K145" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L145" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="M145" s="1" t="s">
         <v>1061</v>
       </c>
@@ -15694,57 +15694,57 @@
       </c>
       <c r="P145" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="Q145" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="R145" s="1" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
         <v>744310</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="J146" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="K146" s="1" t="s">
         <v>838</v>
       </c>
       <c r="L146" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="M146" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N146" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="O146" s="1" t="s">
         <v>1356</v>
       </c>
@@ -15754,97 +15754,97 @@
       <c r="Q146" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
         <v>887191</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>582</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="J147" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="K147" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L147" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="M147" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N147" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="O147" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="P147" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="Q147" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
         <v>887674</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="J148" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="K148" s="1" t="s">
         <v>838</v>
       </c>
       <c r="L148" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="M148" s="1" t="s">
         <v>1138</v>
       </c>
@@ -15856,51 +15856,51 @@
       </c>
       <c r="P148" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="Q148" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="R148" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
         <v>745246</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>476</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="J149" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="K149" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L149" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="M149" s="1" t="s">
         <v>1051</v>
       </c>
@@ -15912,51 +15912,51 @@
       </c>
       <c r="P149" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="Q149" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="R149" s="1" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
         <v>837771</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="J150" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="K150" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L150" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="M150" s="1" t="s">
         <v>1061</v>
       </c>
@@ -15966,51 +15966,51 @@
       <c r="O150" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="P150" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
         <v>887070</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="J151" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="K151" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L151" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="M151" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N151" s="1" t="s">
         <v>515</v>
       </c>
       <c r="O151" s="1" t="s">
@@ -16070,107 +16070,107 @@
       <c r="O152" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="P152" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="Q152" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
         <v>837750</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="K153" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L153" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="M153" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N153" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="O153" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="P153" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="Q153" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="R153" s="1" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
         <v>720695</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="J154" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="K154" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L154" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="M154" s="1" t="s">
         <v>1005</v>
       </c>
@@ -16182,107 +16182,107 @@
       </c>
       <c r="P154" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="Q154" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="R154" s="1" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
         <v>101023306</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="J155" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="K155" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L155" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="M155" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N155" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="O155" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="P155" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="Q155" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="R155" s="1" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
         <v>745785</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="J156" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="K156" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L156" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="M156" s="1" t="s">
         <v>1051</v>
       </c>
@@ -16294,51 +16294,51 @@
       </c>
       <c r="P156" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="Q156" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="R156" s="1" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
         <v>792021</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>622</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="K157" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L157" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="M157" s="1" t="s">
         <v>1015</v>
       </c>
@@ -16350,107 +16350,107 @@
       </c>
       <c r="P157" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="Q157" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="R157" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
         <v>838104</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="J158" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="K158" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L158" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="M158" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N158" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="O158" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="P158" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="Q158" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="R158" s="1" t="s">
         <v>1470</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
         <v>745746</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>150</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="J159" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="K159" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L159" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="M159" s="1" t="s">
         <v>1051</v>
       </c>
@@ -16462,60 +16462,60 @@
       </c>
       <c r="P159" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="Q159" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="R159" s="1" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
         <v>745012</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="J160" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="K160" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L160" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="M160" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N160" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="O160" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="P160" s="1" t="s">
         <v>1487</v>
       </c>
@@ -16578,99 +16578,99 @@
       <c r="Q161" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="R161" s="1"/>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
         <v>887711</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>446</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>262</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="J162" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="K162" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L162" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="M162" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N162" s="1" t="s">
         <v>690</v>
       </c>
       <c r="O162" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="P162" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="Q162" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
         <v>709746</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="J163" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L163" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="M163" s="1" t="s">
         <v>1510</v>
       </c>
@@ -16682,60 +16682,60 @@
       </c>
       <c r="P163" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="Q163" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="R163" s="1" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
         <v>669029</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="J164" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="K164" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L164" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="M164" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N164" s="1" t="s">
         <v>751</v>
       </c>
       <c r="O164" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="P164" s="1" t="s">
         <v>1521</v>
       </c>
@@ -16792,163 +16792,163 @@
       <c r="O165" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="P165" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="Q165" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
         <v>744330</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="K166" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L166" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="M166" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N166" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="O166" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="P166" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="Q166" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="R166" s="1" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
         <v>709606</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L167" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="M167" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="N167" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="O167" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="P167" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="Q167" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="R167" s="1" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
         <v>792061</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="K168" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L168" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="M168" s="1" t="s">
         <v>1015</v>
       </c>
@@ -17014,55 +17014,55 @@
       <c r="O169" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="P169" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="Q169" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
         <v>709557</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="J170" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="K170" s="1" t="s">
         <v>838</v>
       </c>
       <c r="L170" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="M170" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="N170" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="O170" s="1" t="s">
         <v>1576</v>
       </c>
@@ -17093,188 +17093,188 @@
       <c r="F171" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H171" s="1" t="s">
         <v>613</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="J171" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="K171" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L171" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="M171" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="O171" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="P171" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="Q171" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
         <v>887281</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="J172" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="K172" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L172" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="M172" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N172" s="1" t="s">
         <v>275</v>
       </c>
       <c r="O172" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="P172" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="Q172" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="R172" s="1"/>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
         <v>669105</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="J173" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="M173" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N173" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="O173" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="P173" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="Q173" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="R173" s="1" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
         <v>745591</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="K174" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L174" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="M174" s="1" t="s">
         <v>1051</v>
       </c>
@@ -17338,51 +17338,51 @@
       <c r="O175" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="P175" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="Q175" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
         <v>745766</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>622</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="J176" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="K176" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L176" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="M176" s="1" t="s">
         <v>1051</v>
       </c>
@@ -17394,51 +17394,51 @@
       </c>
       <c r="P176" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="Q176" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="R176" s="1" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
         <v>101023593</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="J177" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="K177" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L177" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="M177" s="1" t="s">
         <v>1278</v>
       </c>
@@ -17450,57 +17450,57 @@
       </c>
       <c r="P177" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="Q177" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="R177" s="1" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
         <v>720743</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="J178" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="K178" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L178" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="M178" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N178" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="O178" s="1" t="s">
         <v>1642</v>
       </c>
@@ -17560,57 +17560,57 @@
       <c r="O179" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="P179" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="Q179" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
         <v>745789</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>262</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="J180" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="K180" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L180" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="M180" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N180" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="O180" s="1" t="s">
         <v>1660</v>
       </c>
@@ -17676,105 +17676,105 @@
       <c r="Q181" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
         <v>745578</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="J182" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="K182" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L182" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="M182" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N182" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O182" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="P182" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="Q182" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
         <v>720714</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="J183" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="K183" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L183" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="M183" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N183" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="O183" s="1" t="s">
         <v>1688</v>
       </c>
@@ -17786,105 +17786,105 @@
       </c>
       <c r="R183" s="1" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
         <v>837761</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H184" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="J184" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="K184" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L184" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="M184" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N184" s="1" t="s">
         <v>401</v>
       </c>
       <c r="O184" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="P184" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="Q184" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
         <v>886662</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H185" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="J185" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="K185" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L185" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="M185" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N185" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="O185" s="1" t="s">
         <v>1706</v>
       </c>
@@ -17996,51 +17996,51 @@
         <v>1722</v>
       </c>
       <c r="O187" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="P187" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
         <v>720739</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="J188" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="K188" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L188" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="M188" s="1" t="s">
         <v>1005</v>
       </c>
@@ -18106,51 +18106,51 @@
       <c r="O189" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="P189" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="Q189" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
         <v>887501</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="K190" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L190" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="M190" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="N190" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="O190" s="1" t="s">
@@ -18162,99 +18162,99 @@
       <c r="Q190" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
         <v>836884</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H191" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="J191" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="K191" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L191" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="M191" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N191" s="1" t="s">
         <v>970</v>
       </c>
       <c r="O191" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="P191" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="Q191" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
         <v>101023200</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="K192" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L192" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="M192" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N192" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="O192" s="1" t="s">
@@ -18314,57 +18314,57 @@
       <c r="O193" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="P193" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="Q193" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
         <v>838120</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="K194" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L194" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="M194" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N194" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="O194" s="1" t="s">
         <v>1785</v>
       </c>
@@ -18376,51 +18376,51 @@
       </c>
       <c r="R194" s="1" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
         <v>792050</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="K195" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L195" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="M195" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N195" s="1" t="s">
         <v>574</v>
       </c>
       <c r="O195" s="1" t="s">
         <v>1794</v>
       </c>
@@ -18430,51 +18430,51 @@
       <c r="Q195" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
         <v>744311</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H196" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="K196" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L196" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="M196" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N196" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="O196" s="1" t="s">
         <v>1801</v>
       </c>
@@ -18694,51 +18694,51 @@
       <c r="O200" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="P200" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="Q200" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
         <v>792195</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>446</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H201" s="1" t="s">
         <v>622</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="J201" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="K201" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L201" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="M201" s="1" t="s">
         <v>1015</v>
       </c>
@@ -18908,51 +18908,51 @@
       <c r="O204" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="P204" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="Q204" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
         <v>792049</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>272</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="K205" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L205" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="M205" s="1" t="s">
         <v>1015</v>
       </c>
@@ -18970,97 +18970,97 @@
       </c>
       <c r="R205" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
         <v>101023334</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>582</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="J206" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="K206" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L206" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="M206" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N206" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="O206" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="P206" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="Q206" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
         <v>720710</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="J207" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="K207" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L207" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="M207" s="1" t="s">
         <v>1005</v>
       </c>
@@ -19130,51 +19130,51 @@
       <c r="Q208" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
         <v>745791</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H209" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="K209" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L209" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="M209" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N209" s="1" t="s">
         <v>401</v>
       </c>
       <c r="O209" s="1" t="s">
         <v>1905</v>
       </c>
@@ -19184,51 +19184,51 @@
       <c r="Q209" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
         <v>668953</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H210" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="K210" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L210" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="M210" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N210" s="1" t="s">
         <v>132</v>
       </c>
       <c r="O210" s="1" t="s">
         <v>1913</v>
       </c>
@@ -19346,51 +19346,51 @@
       <c r="Q212" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
         <v>837863</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="K213" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L213" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="M213" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N213" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="O213" s="1" t="s">
         <v>1939</v>
       </c>
@@ -19400,51 +19400,51 @@
       <c r="Q213" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
         <v>792261</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="K214" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L214" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="M214" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N214" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="O214" s="1" t="s">
         <v>1949</v>
       </c>
@@ -19508,51 +19508,51 @@
       <c r="Q215" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
         <v>720715</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H216" s="1" t="s">
         <v>495</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="K216" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L216" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="M216" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N216" s="1" t="s">
         <v>428</v>
       </c>
       <c r="O216" s="1" t="s">
         <v>1966</v>
       </c>
@@ -19610,57 +19610,57 @@
       <c r="O217" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="P217" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="Q217" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
         <v>101023664</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>495</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="J218" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="K218" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L218" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="M218" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N218" s="1" t="s">
         <v>690</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>1981</v>
       </c>
@@ -19672,51 +19672,51 @@
       </c>
       <c r="R218" s="1" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
         <v>720736</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H219" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K219" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L219" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="M219" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N219" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="O219" s="1" t="s">
         <v>1991</v>
       </c>
@@ -19726,51 +19726,51 @@
       <c r="Q219" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
         <v>745737</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H220" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="J220" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="K220" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L220" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="M220" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N220" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="O220" s="1" t="s">
         <v>1999</v>
       </c>
@@ -19780,51 +19780,51 @@
       <c r="Q220" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
         <v>668467</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H221" s="1" t="s">
         <v>262</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="K221" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L221" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="M221" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N221" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="O221" s="1" t="s">
         <v>2007</v>
       </c>
@@ -19888,51 +19888,51 @@
       <c r="Q222" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
         <v>720708</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>283</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K223" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L223" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="M223" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N223" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="O223" s="1" t="s">
         <v>2024</v>
       </c>
@@ -19942,51 +19942,51 @@
       <c r="Q223" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
         <v>790440</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H224" s="1" t="s">
         <v>161</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="K224" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L224" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="M224" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N224" s="1" t="s">
         <v>877</v>
       </c>
       <c r="O224" s="1" t="s">
         <v>2032</v>
       </c>
@@ -20150,101 +20150,101 @@
       <c r="O227" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="P227" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="Q227" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="R227" s="1"/>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" s="1">
         <v>720685</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J228" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K228" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L228" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="M228" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N228" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="O228" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="P228" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="Q228" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="R228" s="1"/>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" s="1">
         <v>720732</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="J229" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="K229" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L229" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="M229" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N229" s="1" t="s">
         <v>515</v>
       </c>
       <c r="O229" s="1" t="s">
@@ -20256,51 +20256,51 @@
       <c r="Q229" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="R229" s="1"/>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" s="1">
         <v>669003</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>261</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="J230" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="K230" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L230" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="M230" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="N230" s="1" t="s">
         <v>380</v>
       </c>
       <c r="O230" s="1" t="s">
         <v>2079</v>
       </c>
@@ -20416,51 +20416,51 @@
       <c r="Q232" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="R232" s="1"/>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" s="1">
         <v>101023225</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="J233" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="K233" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L233" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="M233" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N233" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="O233" s="1" t="s">
         <v>2102</v>
       </c>
@@ -20518,101 +20518,101 @@
       <c r="O234" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="P234" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="Q234" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="R234" s="1"/>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" s="1">
         <v>745719</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
       <c r="I235" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="J235" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="K235" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L235" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="M235" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N235" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="O235" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="P235" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="Q235" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="R235" s="1"/>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" s="1">
         <v>101023260</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
       <c r="I236" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="J236" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="K236" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L236" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="M236" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N236" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="O236" s="1" t="s">
@@ -20624,403 +20624,403 @@
       <c r="Q236" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="R236" s="1"/>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" s="1">
         <v>790157</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H237" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="J237" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="K237" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L237" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="M237" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N237" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="O237" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="P237" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="Q237" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="R237" s="1"/>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" s="1">
         <v>101023381</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="J238" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="K238" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L238" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="M238" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N238" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="O238" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="P238" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="Q238" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="R238" s="1"/>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" s="1">
         <v>792236</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="J239" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="K239" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L239" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="M239" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N239" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="O239" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="P239" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="Q239" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="R239" s="1"/>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" s="1">
         <v>745667</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="J240" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="K240" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L240" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="M240" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N240" s="1" t="s">
         <v>690</v>
       </c>
       <c r="O240" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="P240" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="Q240" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="R240" s="1"/>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" s="1">
         <v>745623</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="J241" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="K241" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L241" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="M241" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="N241" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="O241" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="P241" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="Q241" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="R241" s="1"/>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" s="1">
         <v>101023685</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>553</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="J242" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="K242" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L242" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="M242" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N242" s="1" t="s">
         <v>401</v>
       </c>
       <c r="O242" s="1" t="s">
         <v>2179</v>
       </c>
       <c r="P242" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="Q242" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="R242" s="1" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" s="1">
         <v>792221</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>2185</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="J243" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="K243" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L243" s="1" t="s">
         <v>2187</v>
       </c>
       <c r="M243" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="N243" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="O243" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="P243" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="Q243" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="R243" s="1"/>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" s="1">
         <v>720762</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>2193</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
       <c r="I244" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="J244" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="K244" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L244" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="M244" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="N244" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="O244" s="1" t="s">
@@ -21032,249 +21032,249 @@
       <c r="Q244" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="R244" s="1"/>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" s="1">
         <v>101023256</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H245" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="K245" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L245" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="M245" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N245" s="1" t="s">
         <v>849</v>
       </c>
       <c r="O245" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="P245" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="Q245" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="R245" s="1"/>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" s="1">
         <v>101023516</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="J246" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="K246" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L246" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="M246" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="N246" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="O246" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="P246" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="Q246" s="1" t="s">
         <v>2217</v>
       </c>
       <c r="R246" s="1"/>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" s="1">
         <v>838087</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G247" s="1"/>
       <c r="H247" s="1"/>
       <c r="I247" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="J247" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="K247" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L247" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="M247" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N247" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="O247" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="P247" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="Q247" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="R247" s="1"/>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" s="1">
         <v>837858</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="K248" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L248" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="M248" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N248" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="O248" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="P248" s="1" t="s">
         <v>2233</v>
       </c>
       <c r="Q248" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="R248" s="1"/>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" s="1">
         <v>837811</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="J249" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="K249" s="1" t="s">
         <v>977</v>
       </c>
       <c r="L249" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="M249" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="N249" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="O249" s="1" t="s">