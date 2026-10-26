--- v11 (2026-09-18)
+++ v12 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2249">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -186,142 +186,154 @@
   <si>
     <t>€ 5 665 281,94</t>
   </si>
   <si>
     <t>IDENER RESEARCH &amp; DEVELOPMENT AIE</t>
   </si>
   <si>
     <t>MTU AUSTRALO ALPHA LAB, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ASOCIACION NACIONAL DE FABRICANTES DE CONSERVAS Y PRODUCTOS TRANSFORMADOS DE PESCADOS Y MARISCOS CENTRO NACIONAL DE CONOCIMIENTO Y TECNOLOGIA  PARA LA INDUSTRIA MARINA ACUICOLA Y ALIMENTARIA, RINA CONSULTING SPA, RINA TECH UK LTD, UNIVERSIDADE NOVA DE LISBOA, ALGEMY INGREDIENTS SL, ZERO EMISSIONS ENGINEERING BV, A4F ALGA FUEL SA, CELABOR SCRL, RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>Estonia, Germany, Spain, Italy, United Kingdom, Portugal, Netherlands, Belgium, Sweden</t>
   </si>
   <si>
     <t>RENEWCHEM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/renewchem</t>
   </si>
   <si>
     <t>Despite considerable investments in bioethanol plants across Europe, its use as a fuel has so far not generated sufficient consumer demand.  RenewChem will offer a transformational solution to the bioethanol sector, in need of shifting away from fuel production. The project will deliver the world’s first-of-its-kind industrial-scale facility converting renewable ethanol into long-chain, smart drop-in bio-alcohols. These molecules are smart drop-ins because they are chemically identical to their fossil equivalents, compatible with existing infrastructure and supply chains, yet produced via a cost-competitive and carbon-negative route. They can be used in the production of resins, coatings, adhesives, lubricants, surfactants, and sustainable aviation fuels, among other sectors. By repurposing existing first- and second-generation ethanol capacity sourced from European suppliers, the project will enable the sector to pivot from subsidy dependence into a profitable pillar of Europe’s green industrial transition. </t>
   </si>
   <si>
     <t>Innovation Action – Flagship</t>
   </si>
   <si>
+    <t>Bio-based chemicals</t>
+  </si>
+  <si>
     <t>Sidestreams from industry</t>
   </si>
   <si>
     <t>Dedicated crops</t>
   </si>
   <si>
     <t>€ 20 023 555,55</t>
   </si>
   <si>
     <t>CATALYXX PROCESOS CATALITICOS SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>MAGFI LTD, ARKEMA FRANCE SA, CATALYXX IBERICA, UNIPESSOAL LDA, EVONIK OPERATIONS GMBH</t>
   </si>
   <si>
     <t>Malta, France, Spain, Portugal, Germany</t>
+  </si>
+  <si>
+    <t>https://renewchem.eu/</t>
   </si>
   <si>
     <t>Sines, Portugal
   37.985049002118956, -8.832483666235195</t>
   </si>
   <si>
     <t>TEX4GREEN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tex4green</t>
   </si>
   <si>
     <t>The textile industry remains one of the most polluting and resource-intensive sectors globally. It is heavily reliant on fossil-based chemicals and generating persistent contaminants, causing risks to human and environmental health. However, large-scale adoption of sustainable bio-based alternatives is limited by performance, cost, industrial instability, as well as gaps in recycling and regulatory frameworks. TEX4GREEN aims to directly address this challenge by validating and demonstrating at an industrial scale the development of bio-based alternatives across three critical textile value chains: coatings, surfactants, and dyes and fixing agents. By embedding circular design principles from lignin- and sidestream-based feedstock sourcing to end-of-life, the project will deliver validated solutions for three high-impact market applications: sportswear, interior textiles, and fashion. The solutions will be applied to both synthetic (PET/PA) and natural (cotton, hemp, linen, wool) textiles, ensuring compatibility with existing coating, dyeing, and finishing equipment. The project also integrates end-of-life strategies for both synthetic and natural fabrics, demonstrating fibre-to-fibre and textile-to-nonwoven recycling pathways.  </t>
+  </si>
+  <si>
+    <t>Textile</t>
   </si>
   <si>
     <t>€ 6 978 126,75</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA</t>
   </si>
   <si>
     <t>MEKREO ENGINEERING SOCIEDAD LIMITADA, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, DECATHLON PRODUZIONE ITALIA SRL, FINIPUR NV, HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN HAMBURG, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, DYNAMIC &amp; SECURITY COMPUTATIONS SL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, Holiferm Limited, UNIVERSITEIT MAASTRICHT, POLYTEKS TEKSTIL SANAYI ARASTIRMA VE EGITIM AS, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE CASTILLA - LA MANCHA, MARZOTTO LAB S.R.L., VERTORO BV, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>Spain, Belgium, Italy, Germany, United Kingdom, Netherlands, /
 Türkiye, Croatia</t>
   </si>
   <si>
     <t>Deerlijk, Belgium
   50.83074010847541, 3.3715043985172737
 ,   
   Desio, Italy
   45.62649953123592, 9.213657124399052
 ,   
   Valdagno, Italy
   45.65226671423591, 11.300376978374288</t>
   </si>
   <si>
     <t>BIOSPARK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biospark</t>
   </si>
   <si>
     <t>The bioeconomy is a key driver of sustainable growth in Europe. Despite progress in technological development, education and training in the sector are not keeping up with the industry needs. New skills and a mindset shift across the stakeholder community are required. There is also a need to actively implement the lessons learned, apply policy and educational recommendations, and prepare for future advancements in bioeconomy systems. BIOSPARK will address these challenges by developing and validating demand-driven curricula for the education, training, and reskilling of students and professionals. A network of bio-based educational centres across the 27 EU member states will support mutual learning and knowledge exchange. The project will dedicate strong effort to involving the so-called widening countries, less R&amp;I advanced EU member states, associated countries and outermost regions.  It will also strengthen the European bioeconomy by fostering strong collaborations between universities, research and technology organisations, and industry. </t>
   </si>
   <si>
     <t>Coordination and Support Action</t>
   </si>
   <si>
+    <t>Market, policies &amp; awareness</t>
+  </si>
+  <si>
     <t>2026-10-01
   2029-03-31</t>
   </si>
   <si>
-    <t>Upcoming</t>
-[...1 lines deleted...]
-  <si>
     <t>€ 999 571,25</t>
   </si>
   <si>
     <t>ITA-SUOMEN YLIOPISTO</t>
   </si>
   <si>
     <t>FUNDACJA EDUKACJI I DIALOGU SPOLECZNEGO PRO CIVIS, STICHTING AVANS, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, NATIONAL UNIVERSITY OF IRELAND MAYNOOTH, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, SVERIGES LANTBRUKSUNIVERSITET, FVA SAS DI LOUIS FERRINI &amp; C, INNOVAWOOD ASBL, SUSTAINABLE INNOVATIONS EUROPE SL, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, BIOEAST HUB CR, Z. U., UNIVERSITAET FUER BODENKULTUR WIEN, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, WAGENINGEN UNIVERSITY, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, UNIVERSITAET HOHENHEIM</t>
   </si>
   <si>
     <t>Poland, Netherlands, Ireland, Italy, Sweden, Belgium, Spain, France, Czechia, Austria, Finland, Germany</t>
   </si>
   <si>
     <t>GREEN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/green</t>
   </si>
   <si>
     <t>The agricultural sector is under pressure to meet a projected doubling of global food demand by 2060. Enhanced Efficiency Fertilisers, particularly controlled- and slow-release types, improve nutrient use efficiency and reduce nutrient losses. However, conventional systems rely on non-biodegradable polymers, generating an estimated 22,500 tonnes of microplastics annually in the European Economic Area, and often deliver nutrients inconsistently, harming soil health. GREEN proposes to develop multifunctional bio-based biodegradable delivery systems (BBDS) as a safe, sustainable, and affordable alternative to fertilisers. These systems provide crop-specific nutrient release triggered by environmental cues and are fully biodegradable in soil and water.   Using renewable plant-based feedstocks, suitable for application across conventional and organic farming systems, these BBDS will improve nutrient use, support soil health, and promote microbial activity by combining macronutrients, micronutrients, and natural plant boosters in a single system. </t>
+  </si>
+  <si>
+    <t>Crop protection &amp; fertilisation</t>
   </si>
   <si>
     <t>Crop residues</t>
   </si>
   <si>
     <t>2026-10-01
   2030-09-30</t>
   </si>
   <si>
     <t>€ 3 325 140,00</t>
   </si>
   <si>
     <t>THE UNIVERSITY OF BIRMINGHAM</t>
   </si>
   <si>
     <t>NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, STIFTELSEN NILU, ADVANCED MINERALS AND RECYCLING INDUSTRIAL SOLUTIONS IKE, AGRO INNOVATION INTERNATIONAL, SVERIGES LANTBRUKSUNIVERSITET, INNOVATION IN DISSEMINATING MATERIALS TECHNOLOGIES LTD, TIMAC AGRO ESPAÑA, POLITECNICO DI MILANO, NORGENOTECH AS, NORMEC OWS, A N S.COOP.</t>
   </si>
   <si>
     <t>Italy, Spain, United Kingdom, Norway, Greece, France, Sweden, Belgium</t>
   </si>
   <si>
     <t>RELEASAFE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/releasafe</t>
@@ -395,132 +407,144 @@
     <t>Bio4PURConti</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio4purconti</t>
   </si>
   <si>
     <t>With the EU committed to achieving climate neutrality by 2050, the chemical industry faces mounting pressure to reduce emissions. Petrol-based aniline production alone generates approximately 20 million tonnes of CO₂ annually worldwide, presenting both a significant challenge and an opportunity for transformation.  Aniline is a key platform chemical used in the chemical industry, with approximately seven million tonnes produced annually and approximately 4% compound annual growth rate, representing a market opportunity for Europe. Bio4PURConti aims to develop the world’s first continuous production process of bio-based aniline derived from second-generation sugars from lignocellulosic streams, replacing its petrol-based counterpart.  By overcoming technical challenges, including contamination risks, genetic stability, process control and monitoring, as well as downstream integration, Bio4PURConti establishes the foundation for European biotechnology leadership while delivering industrial-grade, high-purity bio-based aniline that meets stringent market requirements. </t>
   </si>
   <si>
     <t>2026-06-01
   2029-11-30</t>
   </si>
   <si>
     <t>€ 6 998 845,00</t>
   </si>
   <si>
     <t>COVESTRO DEUTSCHLAND AG</t>
   </si>
   <si>
     <t>AXEL'ONE, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, BIO BASE EUROPE PILOT PLANT VZW, ZEDO-ZENTRUM FUR BERATUNGSSYSTEME IN DER TECHNIK DORTMUND EV, FIBENOL IMAVERE OU, UNIVERSITY OF STUTTGART, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, NORGES TEKNISK-NATURVITENSKAPELIGE UNIVERSITET NTNU, ASOCIACION ESPAÑOLA DE LA INNOVACIÓN EN EL MARKETING Y LA INVERSIÓN SOSTENIBLE</t>
   </si>
   <si>
     <t>Germany, France, Finland, Belgium, Estonia, Norway, Spain</t>
   </si>
   <si>
+    <t>https://bio4purconti.eu/</t>
+  </si>
+  <si>
     <t>Ghent, Belgium
   51.13624441637545, 3.789626335634791</t>
   </si>
   <si>
     <t>IRIS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/iris</t>
   </si>
   <si>
     <t>The textile industry remains heavily reliant on fossil-derived synthetic dyes. While efforts to transition towards sustainable alternatives continue, bio-based colourants currently account for only a marginal portion of the market (approximately 1%). Ongoing initiatives remain fragmented, focused on specific technologies, and lack scalability and comprehensive integration. IRIS aims to transform textile colouration into a safe, circular, and resource-efficient process by advancing BioIndigo, an encapsulated bio-based dyes, as well as other microbial and enzymatic dyes and encapsulated pigments derived from forestry and agriculture waste side-streams and captured CO₂. It also promotes environmentally friendly dyeing and printing methods that reduce water, chemical, and energy use in textile manufacturing, as well as that address the challenges associated with the circularity and recyclability of the textile products.  The project will set a new benchmark for sustainable textile processing by scaling up bio-based colourants that deliver measurable environmental benefits, enabling a wider adoption of bio-based dyes and supporting circular textile value chains.</t>
   </si>
   <si>
     <t>Industrial waste streams</t>
   </si>
   <si>
     <t>€ 6 999 946,35</t>
   </si>
   <si>
     <t>RISE RESEARCH INSTITUTES OF SWEDEN AB</t>
   </si>
   <si>
-    <t>Tally Weijl Trading AG, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, POST CARBON LAB LTD, PILI, NOURYON SURFACE CHEMISTRY AB, BIOSPHERE SRL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, NordicBlue, NEAGU ALEXANDRU-VALENTIN, VIVIDYE AB, AALTO KORKEAKOULUSAATIO SR, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, UNIVERSITA CA' FOSCARI  VENEZIA, BIO BASE EUROPE PILOT PLANT VZW, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB, ELYAF TEKSTIL SANAYI VE TICARET AS</t>
+    <t>Tally Weijl Trading AG, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, POST CARBON LAB LTD, PILI, NOURYON SURFACE CHEMISTRY AB, BIOSPHERE SRL, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, NordicBlue, NEAGU ALEXANDRU-VALENTIN, VIVIDYE AB, AALTO KORKEAKOULUSAATIO SR, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, UNIVERSITA CA' FOSCARI  VENEZIA, BIO BASE EUROPE PILOT PLANT VZW, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG, ELYAF TEKSTIL SANAYI VE TICARET AS</t>
   </si>
   <si>
     <t>Switzerland, Belgium, United Kingdom, France, Sweden, Italy, Denmark, Netherlands, Finland, Spain, /
 Türkiye</t>
   </si>
   <si>
     <t>Roussillon, France
   45.36033971116785, 4.795182724259233
 ,   
   London, United Kingdom
   51.516566471258365, -0.008556029430734543
 ,   
   Brabrand, Denmark
   56.145862048887054, 10.144636940107203
 ,   
   Zaragoza, Spain
   41.57741212943596, -0.8297209052533387</t>
   </si>
   <si>
     <t>AIM-PACE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/aim-pace</t>
   </si>
   <si>
     <t>Fossil-based plastics are widely used in packaging and healthcare electronics because they provide mechanical robustness, thermal resistance, electrical performance and gas-barrier protection. However, they cause long-term environmental harm. Bio-based plastics such as polyhydroxyalkanoates (PHAs) are a more sustainable alternative, but their wider use is limited by higher costs, lower availability, and performance gaps, highlighting the need for strong European production and supply chains. AIM-PACE will address this challenge by developing a new generation of safe-and-sustainable-by-design, bio-based and circular plastics by combining AI, microbial technology, computer modelling, and polymer science. The project will produce PHAs using bacteria, mainly wild-type strains from project partners VTT, CBC, BIOTREND and public repositories, with strain engineering used by VTT and BIOTREND where needed to reach yield and composition targets. The project will convert Europe-sourced biogenic CO₂ and consortium-processed organic waste streams into high-value PHA materials for four use cases: printed films for disposable electrocardiogram electrodes; wearable bio-signal monitoring housings;  durable pill boxes; as well as films and trays for industrial electronics packaging. PHA production will progress from robotic high-throughput laboratory screening to pilot reactors, followed by formulation, compounding, film extrusion, thermoforming and injection moulding. </t>
   </si>
   <si>
+    <t>Bio-based polymers &amp; plastics</t>
+  </si>
+  <si>
     <t>Biogenic gaseous carbon</t>
   </si>
   <si>
     <t>€ 6 957 584,00</t>
   </si>
   <si>
     <t>TEKNOLOGIAN TUTKIMUSKESKUS VTT OY</t>
   </si>
   <si>
     <t>CO2BIOCLEAN GMBH, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, SABIO SRL, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, ZERO EMISSIONS ENGINEERING BV, PIEP ASSOCIACAO POLO DE INOVACAO EMENGENHARIA DE POLIMEROS, PLUX - WIRELESS BIOSIGNALS S.A., UNIVERSITAT BAYREUTH, PROPAGROUP SPA, stichting global organization for PHA (GO!PHA), FUNDACJA UNIMOS, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>Germany, Portugal, Finland, Italy, Luxembourg, Netherlands, Poland, Spain, Croatia</t>
   </si>
   <si>
     <t>Rivoli, Italy
   45.060739125387435, 7.554735470389081
 ,   
   Zaragoza, Spain
   41.578085557959156, -0.8282352056836688</t>
   </si>
   <si>
     <t>BIOWRAP</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biowrap</t>
   </si>
   <si>
     <t>Europeans produce 16 million tonnes of plastic packaging waste each year, with under 40% being recycled. The EU’s Packaging and Packaging Waste Regulation requires all packaging to be designed for recycling by 2030, but performance, cost, and infrastructure challenges remain. BIOWRAP aims to develop a certified 100% compostable paper-based bubble wrap alternative using patented nanocellulose fibre bonding replacing synthetic adhesives. The project will build a first-of-its-kind production facility and integrate innovations in fibre sourcing, paper formulation, coatings, and machinery to meet diverse industry needs.  This innovation directly addresses Packaging and Packaging Waste Regulation goals, enabling a scalable, circular solution to replace millions of square metres of plastic packaging, reduce marine and landfill pollution, and strengthen Europe’s sustainable manufacturing competitiveness. </t>
   </si>
   <si>
+    <t>Packaging</t>
+  </si>
+  <si>
+    <t>Other and new</t>
+  </si>
+  <si>
     <t>Cellulose</t>
   </si>
   <si>
     <t>2026-06-01
   2031-05-31</t>
   </si>
   <si>
     <t>€ 13 011 022,25</t>
   </si>
   <si>
     <t>PAPAIR GMBH</t>
   </si>
   <si>
     <t>RAIZ - INSTITUTO DE INVESTIGACAO DAFLORESTA E PAPEL, AARHUS UNIVERSITET, TECHNISCHE UNIVERSITAET GRAZ, OSTERREICHISCHES FORSCHUNGINSTITUT FUR CHEMIE UND TECHNIK, CAMM Solutions GmbH, LEIPA POLSKA SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, KENT-PAK Opakowania Sp. z o.o., TALLERES LEMU SL, LEIPA Georg Leinfelder GmbH, LEIPA GROUP GMBH, NAVIGATOR PAPER SETUBAL S.A., The LCA Center B.V., OutNature GmbH</t>
   </si>
   <si>
     <t>Portugal, Denmark, Austria, Germany, Poland, Spain, Netherlands</t>
   </si>
   <si>
     <t>Rethem, Germany
   52.77914965948701, 9.384334322221422</t>
   </si>
   <si>
     <t>PHACTUS</t>
   </si>
@@ -542,53 +566,50 @@
   </si>
   <si>
     <t>€ 6 876 549,22</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI VERONA, EUROPEAN BIOECONOMY BUREAU, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, NATUREPLAST, UNIVERSITY OF SOUTH WALES PRIFYSGOLDE CYMRU, UNIVERSITE DE MONTPELLIER, KIEPE Electric S.p.A., ACEA INFRASTRUCTURE SpA, Acea Ambiente S.p.A., PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, CONSIGLIO NAZIONALE DELLE RICERCHE, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, SYDDANSK UNIVERSITET, AQUAINSILICO LDA, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NOVA ID FCT - ASSOCIACAO PARA A INOVACAO E DESENVOLVIMENTO DA FCT, SIPHA SOCIETA A RESPONSABILITA LIMITATA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>Italy, Belgium, Portugal, France, United Kingdom, Netherlands, Denmark, Croatia</t>
   </si>
   <si>
     <t>Aprilia, Italy
   41.528786930067945, 12.744140684655545</t>
   </si>
   <si>
     <t>SUPREME-PILOTS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/supreme-pilots</t>
   </si>
   <si>
     <t>The global polylactic acid (PLA) market is rapidly growing. This  biodegradable, bio-based thermoplastic is used across diverse industrial sectors, from sustainable packaging to textiles and agricultural applications. Europe is a major consumer with over 40% share, yet it relies on Asia-Pacific for production. In addition, standard PLA’s technical limits restrict its use in high-value sectors such as food packaging, consumer goods, textiles, agriculture, and 3D printing, hindering its wider uptake in diverse EU markets. SUPREME-PILOTS aims to address this challenge by developing high-performance bio-based copolymers using advanced European feedstocks and a scalable production method, reactive extrusion. This approach improves PLA’s elasticity, strength, heat resistance, and versatility, while reducing energy use, waste, and production costs.  Beyond improving PLA, and demonstrating the material uptake in sectors, such as sport, urban furniture, flooring and industrial stretchable signage, the project ensures its innovations are replicable across multiple sectors, from biomedicine to electronics and transport, unlocking new market opportunities while supporting environmental sustainability and Europe’s economic competitiveness. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Other and new</t>
   </si>
   <si>
     <t>Food industry sidestreams</t>
   </si>
   <si>
     <t>€ 6 822 071,25</t>
   </si>
   <si>
     <t>NOVAMONT SPA, COMERCIAL EDIZAR SA, FH OO FORSCHUNGS &amp; ENTWICKLUNGS GMBH, FUNDACION GAIKER, UNIVERSIDADE NOVA DE LISBOA, Competence Center CHASE GmbH, ARTIGO S.P.A., ENVICO RESEARCH SL, LC Innoway Nonprofit Korlatolt Felelossegu Tarsasag, ASOCIATIA DE STANDARDIZARE DIN ROMANIA, AM3D METALICA SL, MOSES PRODUCTOS SL, EIDGENOSSISCHE MATERIALPRUFUNGS- UND FORSCHUNGSANSTALT</t>
   </si>
   <si>
     <t>Italy, Spain, Austria, Portugal, Hungary, Romania, Switzerland</t>
   </si>
   <si>
     <t>Novara, Italy
   45.4565134543474, 8.638926468694493
 ,   
   Terni, Italy
   42.54785222010571, 12.618108697423393
 ,   
   Tarragona, Spain
   41.2697627827541, 1.5073015243619248
 ,   
   Vizcaya, Spain
   43.293039343223924, -2.8618034178941327
@@ -606,50 +627,53 @@
     <t>SOWISE PLUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sowise-plus</t>
   </si>
   <si>
     <t>Europe faces a strong dependency on imported bio‑based polymers and a limited availability of sustainable, high‑performance alternatives to fossil‑based plastics. Despite significant research progress, few solutions have been demonstrated at an industrial scale using waste‑based feedstock. SOWISE+ addresses this gap by building a first‑of‑its‑kind multipurpose biorefinery for the production of bio‑based polymers, in particular PHBV, biodegradable and biocompatible thermoplastic copolymers, from urban organic waste streams, including post‑consumer absorbent hygiene products (AHPs). The project validates an integrated and scalable industrial process capable of delivering high‑quality, fully biodegradable bio-based polyesters suitable for multiple market applications. Hosted by CONTARINA, a leading municipal waste management operator, the SOWISE+ flagship plant enables urban‑industrial symbiosis by converting heterogeneous urban waste into bio‑based polymers, supporting Europe’s circular bioeconomy, strengthening industrial competitiveness, and reducing reliance on fossil‑based plastics.  </t>
   </si>
   <si>
     <t>2026-07-01
   2031-06-30</t>
   </si>
   <si>
     <t>€ 14 986 706,15</t>
   </si>
   <si>
     <t>CONTARINA SPA</t>
   </si>
   <si>
     <t>NOVAMONT SPA, FONDAZIONE UNIVERSITA CA FOSCARI VENEZIA, ENA SYMVOULOI ANAPTYXIS G P, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, PEZY GROUP BV, SABIO SRL, CSI, ECORYS BRUSSELS NV, PONIKVE EKO OTOK KRK DOO ZA KOMUNALNE DJELATNOSTI, SMC GROUP SRL, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, EMPRESA MUNICIPAL DE LA INNOVACION Y DESARROLLO TECNOLOGICO SA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, PAQUES BIOMATERIALS BV, UNIVERSITA CA' FOSCARI  VENEZIA, STICHTING WETSUS, EUROPEAN CENTRE OF EXCELLENCE FOR SUSTAINABLE WATER TECHNOLOGY, BIONANOPHARMA SOCIEDAD LIMITADA, Zdruzenie obci Holeska na triedenie a nakladanie s odpadmi, I-FORIA ITALIA SRL, SOPREMA, AQUAINSILICO LDA, RENEWI NEDERLAND BV, NORMEC OWS, SIPHA SOCIETA A RESPONSABILITA LIMITATA</t>
   </si>
   <si>
     <t>Italy, Greece, Portugal, Netherlands, France, Belgium, Croatia, Spain, Slovakia</t>
   </si>
   <si>
+    <t>https://sowiseplus.eu/</t>
+  </si>
+  <si>
     <t>Trevignano, Italy
   45.738539867505814, 12.129116131686622
 ,   
   Lovadina di Spresiano, Italy
   45.75355151929929, 12.27488202427592</t>
   </si>
   <si>
     <t>MycoStruct</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mycostruct</t>
   </si>
   <si>
     <t>Europe relies heavily on meat for protein, with 55–60% coming from meat-based sources while sustainable alternatives remain under 1% of the market. Although fungi-based mycoprotein offers a scalable, nutritious, and low-impact solution, its wider adoption is limited by complex production challenges and reliance on non-sustainable feedstocks. MycoStruct addresses meat alternative challenges by growing structured mycelium in liquid fermentation, achieving whole-cut formats with simple ingredients. This breakthrough avoids ultra-processed food production while delivering superior protein content, exceptional digestibility, and genuine meat-like texture. It uses minimal ingredients without the processing-driven complexity that constrains all existing alternatives. The process starts with corn-based sugar for early tests, then switches to agricultural by-products such as maize starch cake, potato processing wastes, and alfalfa silage. </t>
   </si>
   <si>
     <t>2026-05-01
   2029-04-30</t>
   </si>
   <si>
     <t>€ 6 992 644,73</t>
   </si>
   <si>
     <t>AS TFTAK</t>
   </si>
@@ -787,53 +811,50 @@
   <si>
     <t>https://www.cbe.europa.eu/projects/rubbio</t>
   </si>
   <si>
     <t>Rubber, a polymer with a broad range of applications across industrial sectors, reached 28.8 million metric tonnes of global consumption in 2023 and is expected to continue growing in the coming years. The current EU market relies primarily on natural rubber (polyisoprene) from Hevea brasiliensis rubber tree plantations and on fossil-based synthetic alternatives imported from the United States and China, underscoring the need for more sustainable, local and diversified solutions. RUBBIO will address this challenge by developing sustainable, scalable, and high-performance rubber materials through the synthesis of key intermediates (2,3-butanediol and propionic acid), monomers (1,3-butadiene, acrylonitrile, and styrene), and rubber types (polybutadiene rubber - PB, SBR, NBR) from starch-rich food waste, which serves as a source of sugars for microbial fermentation.  Using biomanufacturing approaches and chemical engineering principles in an integrated manner, the project targets the decarbonisation of synthetic rubber use sectors and reduces the EU’s strategic dependence on imported natural rubber. </t>
   </si>
   <si>
     <t>€ 3 597 611,92</t>
   </si>
   <si>
     <t>FUNDACION TEKNIKER, ASOCIACION PARA LA PROMOCION, INVESTIGACION, DESARROLLO E INNOVACION TECNOLOGICA DE LA INDUSTRIA DEL CALZADO Y CONEXAS DE LA RIOJA, ARTIGO S.P.A., SIEC BADAWCZA LUKASIEWICZ - INSTYTUT CHEMII SUROWCOW ODNAWIALNYCH, C-SOURCE RENEWABLES LIMITED, CENTRUM TRANSFERU TECHNOLOGII - INNOVATIONS SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, CRANFIELD UNIVERSITY, CELIGNIS LIMITED, KATHOLIEKE UNIVERSITEIT LEUVEN, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, THE UNIVERSITY OF EDINBURGH</t>
   </si>
   <si>
     <t>Spain, Italy, Poland, United Kingdom, Ireland, Belgium</t>
   </si>
   <si>
     <t>CHIHIRO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/chihiro</t>
   </si>
   <si>
     <t>Natural rubber is essential to global and European industries, including medicine, transportation, and defense. However, approximately 90% of the world’s supply comes from Hevea brasiliensis rubber tree plantations concentrated in Asia, creating supply vulnerabilities for the EU. These risks are expected to intensify as demand continues to grow and is projected to increase by about 2.4% by 2031, while production faces mounting pressures from climate change, disease outbreaks, and economic constraints on the rubber tree plantations, such as competition for land with oil palm cultivation.  CHIHIRO will address this gap by unlocking the production of new materials derived from guayule bagasse, a sustainable and local wood residue, and resin, enabling the development of natural rubber and elastomers. The project aims to establish a cascade biorefinery concept that transforms all guayule fractions (latex, resin, bagasse), and potentially other European feedstocks, into high-value applications. This includes transforming nearly 100% of guayule biomass, including co-products that are currently underutilised, for the production of bio-based thermoplastic elastomer (TPE).  By advancing integrated processing and full biomass utilisation, CHIHIRO will contribute to the development of a sustainable and economically viable guayule-based rubber value chain in Europe.  </t>
   </si>
   <si>
-    <t>Bio-based polymers &amp; plastics</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-01
   2030-01-31</t>
   </si>
   <si>
     <t>€ 3 484 258,67</t>
   </si>
   <si>
     <t>MOSES PRODUCTOS SL</t>
   </si>
   <si>
     <t>UNIVERSITAT ROVIRA I VIRGILI, DEUTSCHES INSTITUT FUR KAUTSCHUKTECHNOLOGIE EV, POLYMERIS, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., GUATECS, EVOENZYME SL, Miniland S.A., CELABOR SCRL</t>
   </si>
   <si>
     <t>Spain, Germany, France, Portugal, Belgium</t>
   </si>
   <si>
     <t>Purple4Life</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/purple4life</t>
   </si>
   <si>
     <t>The agricultural sector is a pillar of global food production. At the same time, it accounts for over 12% of greenhouse gas emissions in Europe alone, and widespread soil contamination from fertilisers and pesticides. As global food demand rises, the sector must adopt innovative and sustainable solutions to reduce its environmental footprint.Purple4Life aims to drive this transition by transforming food industry sidestreams into valuable, nutritious, and health-promoting ingredients using purple phototrophic bacteria (PPB). By demonstrating the feasibility of integrating PPB into food and feed production, the project seeks to enhance Europe’s innovation capacity and accelerate the shift towards a more sustainable agrifood system. Purple4Life will showcase PPB’s potential to improve nutrition, support circular economy principles, and reduce environmental impact.  </t>
   </si>
   <si>
@@ -882,53 +903,50 @@
   </si>
   <si>
     <t>NOVAMONT SPA, ENA SYMVOULOI ANAPTYXIS G P, CIFO S.R.L., LEDA POLYMER SP ZOO, BF EDUCATIONAL SRL, FUNDACIO UNIVERSITARIA BALMES, AHAVA DEAD SEA LABORATORIES LTD, TECHSPIN SRO, CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION, FEDERAZIONE REGIONALE COLDIRETTI CAMPANIA, PNO INNOVATION UNIPESSOAL LDA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, CARHUE PIGGERIES LIMITED, AGRI 2000 IBERIA S.L., Agri 2000 Net RO srl, INSTITUT ZA RATARSTVO I POVRTARSTVO INSTITUT OD NACIONALNOG ZNACAJA ZA REPUBLIKU SRBIJU, AGRI 2000 NET SRL</t>
   </si>
   <si>
     <t>Italy, Greece, Poland, Spain, Israel, Czechia, Portugal, Ireland, Romania, Serbia</t>
   </si>
   <si>
     <t>https://runfaster4eu.eu/</t>
   </si>
   <si>
     <t>Porto Torres, Italy
   40.833436405092264, 8.406587603111475
 ,   
   Crescentino, Italy
   45.19057226854397, 8.102189819976488</t>
   </si>
   <si>
     <t>LIGNOFUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lignofun</t>
   </si>
   <si>
     <t>Fossil-based chemicals contribute to pollution, GHG emissions, and resource depletion. As a natural plant material and by-product of the paper industry, lignin offers a sustainable alternative to these chemicals. However, its complex structure often results in it being burned for energy rather than being used for valuable products. Improving lignin processing can reduce reliance on fossil fuels and foster a greener economy.LIGNOFUN is an innovative project developing new technologies to convert lignin into valuable bio-based chemicals. By scaling up two advanced processes—METNIN™ and OHRIGINS™—, the project transforms waste from paper mills into ingredients for foams, nylon 66, adhesives, coatings, composites, wood panels, cosmetics, personal care items, and rubber products.  The project is driving the introduction of bio-based materials to the market, demonstrating that sustainable alternatives not only match the performance of fossil-based chemicals, but that they are also more beneficial for the environment. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Bio-based chemicals</t>
   </si>
   <si>
     <t>Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>€ 7 496 382,42</t>
   </si>
   <si>
     <t>RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), FUNDACION AITIIP, METGEN OY, BUDAPESTI MUSZAKI ES GAZDASAGTUDOMANYI EGYETEM, RISE RESEARCH INSTITUTES OF SWEDEN AB, CENTRO TECNOLOGICO RIOJANO SA, IDENER RESEARCH &amp; DEVELOPMENT AIE, JUNO COMPOSITES LTD, HELIA-D KERESKEDELMI KORLATOLT FELELOSSEGU TARSASAG, FUNDACION CENER, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, CELIGNIS LIMITED, NOVELYEAST, MOSES PRODUCTOS SL, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, RISE LIGNODEMO AB</t>
   </si>
   <si>
     <t>Belgium, France, Spain, Finland, Hungary, Sweden, Ireland, Germany, /
 Türkiye</t>
   </si>
   <si>
     <t>https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Flignofun.com%…</t>
   </si>
   <si>
     <t>Kristinehamn, Sweden
   59.310172805706806, 14.10981081233181
 ,   
   Sarriguren, Spain
@@ -966,53 +984,50 @@
 Türkiye</t>
   </si>
   <si>
     <t>https://susboard.eu/</t>
   </si>
   <si>
     <t>Ludwigshafen am Rhein, Germany
   49.496469511495484, 8.427106310798276
 ,   
   Oliveira do Hospital, Portugal
   40.3490822035693, -7.83387480363609
 ,   
   Kocaeli, Türkiye
   40.81440053072242, 29.49310721172327</t>
   </si>
   <si>
     <t>CROPSAFE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cropsafe</t>
   </si>
   <si>
     <t>According to the Food and Agriculture Organisation (FAO), approximately 40% of food crops are lost worldwide each year due to plant pests and diseases.  The use of chemical pesticides, while effective, worsens environmental issues such as soil biodiversity loss, bioaccumulation in non-target organisms, and contamination of water and soil. As many of these chemicals are now classified as substances of very high concern and are being withdrawn, farmers are left without viable alternatives.In response to this, the CROPSAFE project is developing innovative, bio-based solutions as alternatives to conventional pesticides. The project focuses on addressing severe pest pressures on three key food crops—potatoes, tomatoes, and bananas—by using renewable bio-based waste, including aquatic biomass, coffee grounds, and forestry residues to create bioactive compounds and delivery systems for effective pest management.By collaborating with biorefineries and conducting field trials, CROPSAFE aims to optimise these solutions, reducing reliance on harmful pesticides while also enhancing environmental sustainability and providing cost-effective alternatives for diverse farming environments.</t>
   </si>
   <si>
-    <t>Crop protection &amp; fertilisation</t>
-[...1 lines deleted...]
-  <si>
     <t>Agri-food waste, Aquatic, Forestry waste, Other and new</t>
   </si>
   <si>
     <t>Food industry sidestreams, Industrial waste streams, Lignin &amp; wood residues, Micro/macro algae</t>
   </si>
   <si>
     <t>€ 4 893 904,00</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE ALICANTE</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., Grupo Regional de Cooperativas Plataneras del Archipielago Canario, BORREGAARD AS, ALGINOR ASA, THE JAMES HUTTON INSTITUTE, CENTRE FOR PROCESS INNOVATION LIMITED LBG, ICONIQ INNOVATION LTD, CONSIGLIO NAZIONALE DELLE RICERCHE, KAFFE BUENO APS, ALGINOR BIOREFINERY AS, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, SOILESSENTIALS LIMITED, INSTITUT QUIMIC DE SARRIA</t>
   </si>
   <si>
     <t>Spain, Belgium, Norway, United Kingdom, Italy, Denmark, Switzerland</t>
   </si>
   <si>
     <t>https://cropsafe-project.eu/</t>
   </si>
   <si>
     <t>ALLIANCE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/alliance</t>
@@ -1038,51 +1053,51 @@
   </si>
   <si>
     <t>Pataias, Portugal
   39.65246716205418, -8.988596245432609</t>
   </si>
   <si>
     <t>CleanAlgae2Value</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cleanalgae2value</t>
   </si>
   <si>
     <t>Microalgae hold significant potential for the European bioeconomy. However, challenges remain in their widespread market acceptance, particularly in terms of taste, texture, and functionality. The CleanAlgae2Value project aims to overcome these barriers by using a cascading approach to extract medium-value ingredients from white microalgae, such as protein isolates, oils, natural pigments and starch.The project will develop a scalable "Micro-Algae Biorefinery Upgrade Module" (MABUM) to optimise biorefinery performance and produce food-grade ingredients at a cost-effective, carbon-negative scale. These ingredients will be used to create 15 prototypes for the food and bio-based packaging markets.CleanAlgae2Value expects to boost market competitiveness by reducing production costs. It will also assess the environmental, economic and societal impacts, while supporting regulatory approvals where required. </t>
   </si>
   <si>
     <t>2025-10-01
   2029-09-30</t>
   </si>
   <si>
     <t>€ 7 483 217,75</t>
   </si>
   <si>
     <t>SOLMEGIA MONOPROSOPI I.K.E.</t>
   </si>
   <si>
-    <t>KNOELL IBERIA SL, DELTA ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA TROFIMON MONOPROSOPI A.E., CENTRE FOR PROCESS INNOVATION LIMITED LBG, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, EROSKI SCOOP, BEVO, biotehnoloske resitve, d.o.o, BIO BASE EUROPE PILOT PLANT VZW, MAGFI LTD, KNOELL GERMANY GMBH, DANMARKS TEKNISKE UNIVERSITET, AUZO LAGUN S. COOP, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>KNOELL IBERIA SL, DELTA ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA TROFIMON MONOPROSOPI A.E., CENTRE FOR PROCESS INNOVATION LIMITED LBG, ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, EROSKI SCOOP, BEVO, biotehnoloske resitve, d.o.o, BIO BASE EUROPE PILOT PLANT VZW, MAGFI LTD, KNOELL GERMANY GMBH, DANMARKS TEKNISKE UNIVERSITET, AUZO LAGUN S. COOP, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG</t>
   </si>
   <si>
     <t>Spain, Greece, United Kingdom, Slovenia, Belgium, Malta, Germany, Denmark, Sweden</t>
   </si>
   <si>
     <t>https://cleanalgae2value.eu/</t>
   </si>
   <si>
     <t>Athens, Greece
   37.985586357420615, 23.858644078255427</t>
   </si>
   <si>
     <t>HIBISCUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hibiscus</t>
   </si>
   <si>
     <t>The construction industry is a significant source of pollution, greatly contributing to greenhouse gas emissions and waste. The environmental impact of traditional petroleum-based materials needs to be limited by accelerating the implementation of greener solutions. The HIBISCUS project aims to help greening the construction sector by replacing fossil-based materials with innovative bio-based alternatives.The project focuses on developing and demonstrating five new bio-based construction materials, for waterproofing, insulation and carpentry. These materials will contain up to 80% bio-based components and improve environmental performance by 25%. To achieve this, the HIBISCUS project will use bio-based feedstocks, such as waste cooking oil, pine tree resin, carbohydrates, and lignin, as well as recycled product streams.The new materials will be tested at a pilot scale to demonstrate their effectiveness and scalability, aiming to achieve a 10% European market share for bio-based materials within five years   . This will improve sustainability, environmental profiles, and regulatory compliance, while also supporting the EU's goals of reducing carbon emissions and promoting a circular economy in the construction sector.</t>
   </si>
   <si>
     <t>Crop residues, Dedicated crops, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 7 497 302,50</t>
@@ -1463,82 +1478,76 @@
     <t>NIZO FOOD RESEARCH BV, CO2BIOCLEAN GMBH, VEOLIA NV-SA, LESAFFRE INTERNATIONAL, SABIO SRL, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, IDENER RESEARCH &amp; DEVELOPMENT AIE, MOF TECHNOLOGIES LIMITED, AERBIO A/S, AERBIO BV</t>
   </si>
   <si>
     <t>Belgium, Netherlands, Germany, France, Italy, Spain, United Kingdom, Denmark</t>
   </si>
   <si>
     <t>https://unico2rn.eu</t>
   </si>
   <si>
     <t>Frankfurt, Germany
   50.12637813795871, 8.685990592746098
 ,   
   Geleen, Netherlands
   50.96784651077654, 5.827331247895474</t>
   </si>
   <si>
     <t>BIOECONOMY GIANTS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioeconomy-giants</t>
   </si>
   <si>
     <t>The European Union has set ambitious climate goals on climate neutrality by 2050 and a 55% reduction in greenhouse gas emissions by 2030. Biomass has the potential to play a key role in this transition, yet 98% of available biomass in Europe is currently either landfilled, incinerated, or left to decompose. The bio-based economy sector also faces significant challenges, including a lack of collaboration across the bioeconomy, skills shortages in the primary production sector, and limited funding to scale up production.BIOECONOMY GIANTS aims to address these challenges by helping farmers, foresters, and other rural actors become key players in the bio-based economy. The project will create new cooperation models between primary producers and bio-based industries, fostering a more efficient and inclusive value chain.The project aims to integrate over 80 primary producers into the bio-based industry, driving sustainability, advancing economy practices, and contributing directly to the EU’s climate neutrality targets. </t>
   </si>
   <si>
-    <t>Market, policies &amp; awareness</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-06-01
   2027-11-30</t>
   </si>
   <si>
     <t>€ 3 999 466,25</t>
   </si>
   <si>
     <t>ASOCIACION CLUSTER FOOD+I</t>
   </si>
   <si>
-    <t>FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS, UNIVERSITA DEGLI STUDI DELLA BASILICATA, Q-PLAN INTERNATIONAL ADVISORS PC, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, STICHTING CLIMATE-KIC INTERNATIONAL FOUNDATION, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, EUROPEAN FOREST INSTITUTE, BIO BASE EUROPE PILOT PLANT VZW, BIOEAST HUB CR, Z. U., CLUSTER ITALIA FORESTA LEGNO, WAGENINGEN UNIVERSITY, ENCO SRL, FLANDERS' FOOD, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, AINIA, UNIVERSITA DEGLI STUDI DELLA TUSCIA</t>
+    <t>FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS, UNIVERSITA DEGLI STUDI DELLA BASILICATA, Q-PLAN INTERNATIONAL ADVISORS PC, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, CLIMATE-KIC HOLDING BV, ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, SPRING SUSTAINABLE PROCESSES AND RESOURCES FOR INNOVATION AND NATIONAL GROWTH, EUROPEAN FOREST INSTITUTE, BIO BASE EUROPE PILOT PLANT VZW, BIOEAST HUB CR, Z. U., CLUSTER ITALIA FORESTA LEGNO, WAGENINGEN UNIVERSITY, ENCO SRL, FLANDERS' FOOD, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, AINIA, UNIVERSITA DEGLI STUDI DELLA TUSCIA</t>
   </si>
   <si>
     <t>Spain, Italy, Greece, Netherlands, Finland, Belgium, Czechia, Germany</t>
   </si>
   <si>
     <t>https://bioeconomygiants.com/</t>
   </si>
   <si>
     <t>Fabulose</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fabulose</t>
   </si>
   <si>
     <t>The consumer demand for sustainable and ethical leather alternatives is growing across the global market. Traditional animal-based leather production contributes to deforestation, emissions, and pollution, while artificial leather often relies on plastics, animal-derived materials, and harmful chemicals in tanning, with a negative effect on both the environment and human health.Fabulose seeks to tackle these challenges by developing scalable, bio-based production methods for animal-free leather alternatives using bacterial cellulose and cyanophycin. Industrial CO2 off-gas and waste streams from the food industry are used as feedstock to produce these materials, which are completely free from toxic chemicals and plastics. The resulting materials are fully bio-based, recyclable, biodegradable, durable, and tear-resistant. The project is designed for mass production using a roll-to-roll process, making it both cost-competitive and efficient.Through cutting-edge biotechnology and circular production methods, Fabulose aims to reduce fossil fuel reliance and lower the carbon footprint of industries such as fashion, automotive, and upholstery. These high-performance, fully recyclable materials offer a sustainable solution to meet the rising demand for eco-friendly products.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Textile</t>
   </si>
   <si>
     <t>Cellulose, Food industry sidestreams, Industrial waste streams</t>
   </si>
   <si>
     <t>2025-06-01
   2028-11-30</t>
   </si>
   <si>
     <t>€ 3 498 440,00</t>
   </si>
   <si>
     <t>DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF</t>
   </si>
   <si>
     <t>NOVIS GMBH, Melina Bucher, VTL GmbH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, SUMATRIX BIYOTEKNOLOJI LIMITED SIRKETI, STEINBEIS 2I GMBH, UNIVERSIDADE DE AVEIRO, UNIVERZA V MARIBORU, KONRAD HORNSCHUCH GMBH, BENECKE-KALIKO GMBH</t>
   </si>
   <si>
     <t>Germany, Austria, Italy, /
 Türkiye, Portugal, Slovenia</t>
   </si>
   <si>
     <t>https://fabulose.eu/</t>
   </si>
   <si>
@@ -1597,54 +1606,54 @@
   <si>
     <t>Greece, Italy, Germany, Spain, Denmark, United Kingdom, Ireland</t>
   </si>
   <si>
     <t>https://marmade-project.eu/</t>
   </si>
   <si>
     <t>ZELDA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zelda</t>
   </si>
   <si>
     <t>The widespread use of chemical pesticides to protect crops has created significant risks to human health, animal welfare and the environment. Climate change has exacerbated this issue by altering crop-pest dynamics, affecting plant defences, and shifting pest populations. As a result, there is an urgent need for safer, more effective and sustainable pest management alternatives.ZELDA tackles these challenges by developing a new generation of fully bio-based crop protection alternatives to chemical pesticides sourced from cellulose, hemicellulose, and lignin.  The project aims to provide safe and cost-effective bio-based alternatives to chemical pesticides, addressing the need to increase food production by 50% for a growing population, and to cut crop losses from plant diseases, which account for 40% of global food production. </t>
   </si>
   <si>
     <t>Crop residues, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 5 012 496,90</t>
   </si>
   <si>
     <t>UNIVERSITE LIBRE DE BRUXELLES</t>
   </si>
   <si>
-    <t>CONSORZIO ITALBIOTEC, Aermatica3D srl, EUROFINS AGROSCIENCE SERVICES ITALY SRL, CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS, BIO BASE EUROPE PILOT PLANT VZW, CENTRO DE INVESTIGACIONES CIENTIFICAS Y TECNOLOGICAS DE EXTREMADURA, FVA SAS DI LOUIS FERRINI &amp; C, Eurofins De Bredelaar B.V., Eurofins Agroscience Services Regulatory GmbH, UNIVERSIDADE DE AVEIRO, KINETON SRL - Societa' benefit, TIMAC AGRO DUNGEMITTELPRODUKTIONS UND HANDELS GMBH, SC EUROFINS AGROSCIENCE SERVICES SRL, UNIVERSITAET GRAZ, EUROFINS AGROSCIENCE SERVICES, S.L., UNIVERSITA DEGLI STUDI DI MODENA E REGGIO EMILIA</t>
-[...2 lines deleted...]
-    <t>Italy, Spain, Belgium, Netherlands, Germany, Portugal, Austria, Romania</t>
+    <t>CONSORZIO ITALBIOTEC, Aermatica3D srl, EUROFINS AGROSCIENCE SERVICES ITALY SRL, CENTRO DE INVESTIGACIONES ENERGETICAS MEDIOAMBIENTALES Y TECNOLOGICAS, BIO BASE EUROPE PILOT PLANT VZW, CENTRO DE INVESTIGACIONES CIENTIFICAS Y TECNOLOGICAS DE EXTREMADURA, FVA SAS DI LOUIS FERRINI &amp; C, Eurofins Agroscience Services Regulatory GmbH, UNIVERSIDADE DE AVEIRO, KINETON SRL - Societa' benefit, Eurofins Agroscience Services, TIMAC AGRO DUNGEMITTELPRODUKTIONS UND HANDELS GMBH, SC EUROFINS AGROSCIENCE SERVICES SRL, UNIVERSITAET GRAZ, EUROFINS AGROSCIENCE SERVICES, S.L., UNIVERSITA DEGLI STUDI DI MODENA E REGGIO EMILIA</t>
+  </si>
+  <si>
+    <t>Italy, Spain, Belgium, Netherlands, Germany, Portugal, France, Austria, Romania</t>
   </si>
   <si>
     <t>https://zelda-project.eu/</t>
   </si>
   <si>
     <t>SOUL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/soul</t>
   </si>
   <si>
     <t>The use of plastic products in agriculture has increased due to their affordability and versatility, but the environmental impact of plastic waste is a growing concern. Current waste management systems struggle to recycle or properly dispose of aAgricultural plastic in mulch films, tree guards, and fertilisers, leading to soil pollution and human health hazards., .  To tackle these challenges, the SOUL project aims to develop biodegradable, bio-based plastic that break down safely in the soil, reducing pollution and improving waste management. By focusing on products commonly used in agriculture, such as mulch films and tree shelters, SOUL seeks to transform existing plastic products and develop sustainable end-of-life solutions.  These new biodegradable materials will help reduce soil contamination and minimise the environmental impact of plastic waste. The project involves a collaboration between industry leaders, researchers, and policymakers working together to create sustainable solutions.</t>
   </si>
   <si>
     <t>Agri-food waste, Organic waste</t>
   </si>
   <si>
     <t>Crop residues, Organic fraction of municipal solid waste</t>
   </si>
   <si>
     <t>€ 7 267 599,50</t>
   </si>
   <si>
     <t>NOVAMONT SPA, RE SOIL FOUNDATION, SICOR SOCIEDADE INDUSTRIAL DE CORDOARIA SA, EUROPEAN BIOECONOMY BUREAU, Samco Agricultural Manufacturing Limited, INSTYTUT UPRAWY NAWOZENIA I GLEBOZNAWSTWA, PANSTWOWY INSTYTUT BADAWCZY, HOLOSS - HOLISTIC AND ONTOLOGICALSOLUTIONS FOR SUSTAINABILITY, LDA., AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AMORIM CORK SOLUTIONS, S.A, Tenax S.p.A., NOVAMONT IBERIA S.L., AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, EVOENZYME SL, ASOCIACION ESPAÑOLA PARA EL DESARROLLO Y TRANSFERENCIA TECNOLOGICA EN LA AGRICULTURA Y LA GANADERIA - ASETAGA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, MOSES PRODUCTOS SL, NORMEC OWS</t>
   </si>
@@ -1692,51 +1701,51 @@
     <t>Austria, France, Germany, Norway, Spain, Sweden, United Kingdom, Hungary</t>
   </si>
   <si>
     <t>https://mycocircle-project.eu/</t>
   </si>
   <si>
     <t>BIO-INSPIRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio-inspire</t>
   </si>
   <si>
     <t>Regional bioeconomy clusters play a crucial role in local development by connecting businesses, research institutions, and stakeholders. These clusters drive innovation, attract investments, and scale bio-based solutions. However, many clusters, particularly in less developed regions of Eastern and Southeastern Europe, face significant challenges, such as limited access to research and innovation infrastructure, weak networks, and insufficient skills of the workforce. These barriers hinder the full potential of bioeconomy growth and prevent regions from effectively tapping into opportunities for sustainable economic growth.In response to these challenges, BIO-INSPIRE aims to support and strengthen regional bioeconomy clusters in Greece, Hungary, Slovakia, Lithuania, Romania, Bulgaria, and Poland. The project's main goal is to develop a governance roadmap that provides a clear, step-by-step framework for establishing long-term, sustainable collaboration. This roadmap will help bioeconomy actors overcome existing obstacles, improve their innovation capacity, and foster cross-border cooperation to unlock new growth opportunities.By partnering with advanced clusters from Sweden and the Netherlands, the project seeks to bridge regional gaps and improve collaboration. It aims to create a legacy, providing the regions with the necessary tools to advance their R&amp;I capacity and their ability to broaden their collaboration networks, and empower regions to achieve sustainable growth and ongoing engagement in the bio-based economy. </t>
   </si>
   <si>
     <t>2025-05-01
   2028-04-30</t>
   </si>
   <si>
     <t>€ 2 999 180,00</t>
   </si>
   <si>
     <t>CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS</t>
   </si>
   <si>
-    <t>ZABALA INNOVATION CONSULTING SA, ASOCIACIJA LITHUANIABIO, BIOECONOMY CLUSTER, BAY ZOLTAN ALKALMAZOTT KUTATASI KOZHASZNU NONPROFIT KFT., RISE RESEARCH INSTITUTES OF SWEDEN AB, AGROTRANSILVANIA CLUSTER, CLUSTER ZELENA SINERGIYA, GEONARDO KORNYEZETVEDELMI TERINFORMATIKAI ES REGIONALIS PROJEKTFEJLESZTO KORLATOLT FELELOSSEGU TARSASAG, STOWARZYSZENIE ZACHODNIOPOMORSKI KLASTER CHEMICZNY ZIELONA CHEMIA, ZABALA INNOVATION PORTUGAL, SOCIEDADE UNIPESSOAL LDA, RISE PROCESSUM AB, STICHTING WAGENINGEN RESEARCH, GREENOVATE ! EUROPE</t>
+    <t>ZABALA INNOVATION CONSULTING SA, ASOCIACIJA LITHUANIABIO, BIOECONOMY CLUSTER, BAY ZOLTAN ALKALMAZOTT KUTATASI KOZHASZNU NONPROFIT KFT., RISE RESEARCH INSTITUTES OF SWEDEN AB, AGROTRANSILVANIA CLUSTER, KLASTER  ZELENA SINERGIA, GEONARDO KORNYEZETVEDELMI TERINFORMATIKAI ES REGIONALIS PROJEKTFEJLESZTO KORLATOLT FELELOSSEGU TARSASAG, STOWARZYSZENIE ZACHODNIOPOMORSKI KLASTER CHEMICZNY ZIELONA CHEMIA, ZABALA INNOVATION PORTUGAL, SOCIEDADE UNIPESSOAL LDA, RISE PROCESSUM AB, STICHTING WAGENINGEN RESEARCH, GREENOVATE ! EUROPE</t>
   </si>
   <si>
     <t>Spain, Lithuania, Slovakia, Hungary, Sweden, Romania, Bulgaria, Poland, Greece, Portugal, Netherlands, Belgium</t>
   </si>
   <si>
     <t>https://www.bio-inspire.eu/</t>
   </si>
   <si>
     <t>RootLinks</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/rootlinks</t>
   </si>
   <si>
     <t>Despite their crucial role in the circular bioeconomy, primary producers across Europe struggle with participation in the bio-based sector’s research and innovation projects due to limited access to information, low awareness about bio-based solutions, and complex financial and regulatory environment. The RootLinks project addresses these challenges by enhancing capacity-building, training and collaboration across agriculture, forestry and the blue economy. The project helps primary producers engage in research and innovation funding programmes, adopt innovative business models, benefit from them, and contribute to energy and nutrient recycling, rural regeneration and generational renewal. Through knowledge exchange and partnerships, RootLinks aims to empower primary producers, and strengthen their role in the bio-based value chains.    RootLinks will support the CBE JU working group on primary producers tasked to address the challenges and use the opportunities of the sector.</t>
   </si>
   <si>
     <t>2025-04-01
   2029-03-31</t>
   </si>
   <si>
     <t>€ 2 999 661,25</t>
   </si>
   <si>
     <t>FACHAGENTUR NACHWACHSENDE ROHSTOFFE EV</t>
@@ -1785,51 +1794,51 @@
   45.37137400203875, 4.7995959438509646</t>
   </si>
   <si>
     <t>SurfToGreen</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/surftogreen</t>
   </si>
   <si>
     <t>The SurfToGreen project addresses the pressing environmental concerns, such as CO2 emissions and microplastics pollution, stemming from the widespread use of fossil-based surfactants and polymers in industrial applications. The development of effective bio-based surfactants remains limited due to performance and production throughput constraints.SurfToGreen aims to provide a comprehensive solution by developing a new portfolio of fully bio-based surfactants for key industrial applications. By using renewable biomass-derived building blocks sourced from EU agricultural and forest side streams, the project seeks to create surfactants with over 95% bio-based content.The project will validate the effectiveness, sustainability and safety of its bio-based formulations in industrial demonstrators for home and personal care, textile enhancement, and agriculture. This strategic approach, involving collaboration between major market players and small businesses, aims to gain significant market share and compete against existing products to ensure a paradigm shift towards more environmentally friendly practices. </t>
   </si>
   <si>
     <t>2024-10-01
   2029-09-30</t>
   </si>
   <si>
     <t>€ 7 346 987,50</t>
   </si>
   <si>
     <t>HORIZON-JU-CBE-2023</t>
   </si>
   <si>
     <t>CONSORZIO INTERUNIVERSITARIO PERLO SVILUPPO DEI SISTEMI A GRANDE INTERFASE</t>
   </si>
   <si>
-    <t>CHT GERMANY GMBH, NOURYON SURFACE CHEMISTRY AB, SOFIA UNIVERSITY ST KLIMENT OHRIDSKI, UNIVERSIDAD DE HUELVA, UNIVERZITA TOMASE BATI VE ZLINE, SPIGA NORD SPA, AALTO KORKEAKOULUSAATIO SR, MONTINUTRA OY, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, ADSORBI AB, UNIVERSITA CA' FOSCARI  VENEZIA, OLEON NV, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, PROCTER &amp; GAMBLE SERVICES COMPANY NV, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>CHT GERMANY GMBH, NOURYON SURFACE CHEMISTRY AB, SOFIA UNIVERSITY ST KLIMENT OHRIDSKI, UNIVERSIDAD DE HUELVA, UNIVERZITA TOMASE BATI VE ZLINE, SPIGA NORD SPA, AALTO KORKEAKOULUSAATIO SR, MONTINUTRA OY, ASSOCIAZIONE ITALIANA PER LA RICERCA INDUSTRIALE - AIRI, ADSORBI AB, UNIVERSITA CA' FOSCARI  VENEZIA, OLEON NV, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, PROCTER &amp; GAMBLE SERVICES COMPANY NV, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG</t>
   </si>
   <si>
     <t>Japan, Germany, China, Sweden, Bulgaria, Spain, Czechia, Italy, Finland, Belgium, France</t>
   </si>
   <si>
     <t>https://www.surftogreen.eu/</t>
   </si>
   <si>
     <t>Turku, Finland
   60.455109624231696, 22.214373538170364
 ,   
   Carasco, Italy
   44.34560965856785, 9.34453819912107
 ,   
   Ertvelde, Belgium
   51.18051441136683, 3.785650824369651</t>
   </si>
   <si>
     <t>POLYMEER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/polymeer</t>
   </si>
   <si>
     <t>Although bioplastics offer numerous environmental benefits, they currently represent just 1.5% of global plastic production. Achieving a much larger bioplastics production requires significant investment and innovation throughout the plastics value chain. In particular, in the sector needs to work on recycling, biodegradability and performance aspects of bioplastics.The POLYMEER project seeks to revolutionise bioplastics by developing new bio-based polymers, copolymers, and polymer blends based on brewers' spent grain (BSG), a major brewing by-product that poses disposal challenges due to its abundance and perishability. It constitutes 85% of brewery waste, with every 100 litres of beer yielding almost 20 kilograms of wet BSG. About 40 million tonnes of BSG are produced annually worldwide, with Europe accounting for approximately 8 million tonnes.Recognising this untapped resource, POLYMEER envisions a transformative journey: harnessing BSG's potential to create bespoke bioplastics tailored for applications where existing bioplastics falter or conventional plastics still hold sway, namely in the agriculture sector (mulch films), packaging, and textile for the automotive industry. POLYMEER's innovative formulations promise to revolutionise industries while championing sustainability, prioritising eco-friendly processes, minimising environmental impact, and ensuring intrinsic recyclability or biodegradability. </t>
@@ -1839,53 +1848,50 @@
   2028-08-31</t>
   </si>
   <si>
     <t>€ 4 878 092,50</t>
   </si>
   <si>
     <t>UNIVERSITA DEGLI STUDI DI PERUGIA</t>
   </si>
   <si>
     <t>LOMARTOV SL, ZABALA BRUSSELS, NORTHMOORE APS, BIRRA PERONI SRL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, UNIVERSITEIT TWENTE, BIO BASE EUROPE PILOT PLANT VZW, DUAL BORGSTENA TEXTILE PORTUGAL LDA, NORMEC OWS, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>Spain, Belgium, Denmark, Italy, Germany, Netherlands, Portugal, Croatia</t>
   </si>
   <si>
     <t>https://polymeerproject.eu/</t>
   </si>
   <si>
     <t>MoeBIOS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/moebios</t>
   </si>
   <si>
     <t>The MOEBIOS project addresses the challenges of recycling bioplastics in three key value chains: plastic packaging, synthetic textiles, and agricultural plastic waste. In plastic packaging, inadequate sorting and recycling technologies allow for only 6.3% of recycled content in the EU packaging market. Synthetic textiles contribute significantly to plastic waste on a global scale, with only 0.06% of all textile waste typically recycled into new textile products. In agriculture, poor management practices result in bioplastic waste being disposed of in landfills, contributing to environmental damage. Additionally, recycled plastic content in agricultural applications is less than 22%.The MOEBIOS project aims to innovate and optimise recycling processes within these value chains to mitigate plastic pollution, promote sustainable practices, and enhance waste management efficiency across Europe. This systemic innovation addresses hierarchical challenges from bioplastic waste collection to upcycling, aiming for holistic and coordinated solutions. The project covers sorting, conditioning, and valorising waste streams into end-products of equivalent quality and functionality. </t>
-  </si>
-[...1 lines deleted...]
-    <t>Packaging</t>
   </si>
   <si>
     <t>2024-06-01
   2028-05-31</t>
   </si>
   <si>
     <t>€ 7 013 928,50</t>
   </si>
   <si>
     <t>NOVIS GMBH, NOVAMONT SPA, COOVER IBI S.L., CHEMOSVIT, a.s., PLURES SPA, TRANS SABATER SL, TOTALENERGIES CORBION BV, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, GREENE W2H2 SL, ESTUDIOS, DIRECCION E INVESTIGACION DE FERMENTACIONES ESPECIALES SA, JCP SABONA SOCIEDAD LIMITADA, PICVISA MACHINE VISION SYSTEMS SL, SOCIETE D EXTRUSION DU POLYETHYLENEA BARBIER ET CIE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, EROSKI SCOOP, ZERO EMISSIONS ENGINEERING BV, ABONOS ORGANICOS SEVILLA SA, ASA SPEZIALENZYME GMBH, GREENE ENTERPRISE, S.L., AUZO LAGUN S. COOP, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EUROPEAN BIOPLASTICS EV, EURO-FUNDING EU PROJECTS SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Germany, Italy, Spain, Slovakia, Netherlands, France</t>
   </si>
   <si>
     <t>https://moebios.eu/</t>
   </si>
   <si>
     <t>Basque Country, Spain
   43.13351875411789, -2.7465640750686204
 ,   
   Auvergne-Rhône-Alpes, France
   44.92579306888892, 4.222594187362276
 ,   
   Košice Region, Slovakia
@@ -2116,51 +2122,51 @@
     <t>STICHTING PDC RESEARCH FOUNDATION, NOVAMONT SPA, UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, VEGEA SRL, PAQUES BIOMATERIALS BV, BIO BASE EUROPE PILOT PLANT VZW, ELLINIKI ETAIREIA ANAPTYXIS VIOMAZAS (EL.E.A.VIOM.), RIGHT-CLICK, CELIGNIS LIMITED, GESTION AMBIENTAL DE CASTILLA-LA MANCHA SA, ETAM ANONYMH ETAIREIA SYMBOYLEYTIKON KAI MELETHTIKON YPIRESION, INSTITUTO REGIONAL DE INVESTIGACION Y DESARROLLO AGROALIMENTARIO Y FORESTAL DE CASTILLA-LA MANCHA</t>
   </si>
   <si>
     <t>Netherlands, Italy, Ireland, Spain, Belgium, Greece, France</t>
   </si>
   <si>
     <t>https://promofer-project.eu/</t>
   </si>
   <si>
     <t>Albacete, Spain
   38.99413332026191, -1.8600315330120116</t>
   </si>
   <si>
     <t>pHYBi</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phybi</t>
   </si>
   <si>
     <t>In Europe, the potential for cultivating industrial crops as bioeconomy feedstock lies in degraded, polluted, and saline soils, rendering them unsuitable for food crop production. Amidst the challenges confronting Europe's bioeconomy, with approximately 80% of land dedicated to settlements, agriculture, and infrastructure, the pHYBi project directly tackles the critical issue of sourcing sustainable feedstock without competing with food crop cultivation. The purpose of pHYBi is two-fold: first, to combine soil phytoremediation with lignocellulosic biomass valorisation in a circular economy model for high-value-added applications in the textile industry; and second, to establish a replicable framework for sustainable industrial crop production on degraded lands. The project proposes specific case studies involving the cultivation of woody and herbaceous crops in polluted and salt-affected soils. Additionally, pHYBi will develop and validate various strategies that involve fungi and bacteria inocula and organic and inorganic (nano) amendments to improve crop health and growth, as well as to ensure that phytomanagement practices result in improved soil conditions and ecosystem restoration. Furthermore, pHYBi emphasises social innovation, engaging stakeholders across the value chain to foster acceptance and adoption of the bio-based products. The project aims not only to address immediate challenges, but also to pave the way for broader adoption of sustainable practices in Europe's bioeconomy.</t>
   </si>
   <si>
     <t>€ 4 991 538,75</t>
   </si>
   <si>
-    <t>PHYTOWELT GREENTECHNOLOGIES GMBH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, UNIVERSIDAD DE BURGOS, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, STEINBEIS 2I GMBH, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE OVIEDO, UNIVERSITE MARIE ET LOUIS PASTEUR, DIGITAL INNOVATION HUB ON LIVESTOCK ENVIRONMENT AGRICULTURE &amp; FOREST</t>
+    <t>PHYTOWELT GREENTECHNOLOGIES GMBH, NEXT TECHNOLOGY TECNOTESSILE SOCIETA NAZIONALE DI RICERCA R L, UNIVERSIDAD DE BURGOS, FUNDACION CENTRO TECNOLOGICO DE INVESTIGACION MULTISECTORIAL, STEINBEIS 2I GMBH, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, UNIVERSIDAD DE OVIEDO, UNIVERSITE DE FRANCHE-COMTE, DIGITAL INNOVATION HUB ON LIVESTOCK ENVIRONMENT AGRICULTURE &amp; FOREST</t>
   </si>
   <si>
     <t>Croatia, Germany, Italy, Spain, France</t>
   </si>
   <si>
     <t>http://www.phybi.eu</t>
   </si>
   <si>
     <t>OptiForValue</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/optiforvalue</t>
   </si>
   <si>
     <t>Forests and forestry play a crucial role in the European bioeconomy. They can act as a vital catalyst in enhancing European competitiveness, reducing reliance on non-renewable and unsustainable resources, and promoting circular production processes. However, climate change is threatening the health of forests with a negative environmental and economic impact. OptiForValue aims to optimise forest value chain management to increase their value, competitiveness and sustainability, as well as forest resilience.</t>
   </si>
   <si>
     <t>€ 4 997 361,25</t>
   </si>
   <si>
     <t>LUONNONVARAKESKUS</t>
   </si>
   <si>
     <t>LINNEUNIVERSITETET, KOMPETENZZENTRUM HOLZ GMBH, FUNDACION CENTRO DE SERVICIOS Y PROMOCION FORESTAL Y DE SU INDUSTRIA DE CASTILLA Y LEON, ERNST AND YOUNG DENKSTATT EOOD, HELSINGIN YLIOPISTO, CREATIVE OPTIMIZATION SWEDEN AB, TECHNISCHE UNIVERSITAET MUENCHEN, ERINN INNOVATION LIMITED, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, SVERIGES LANTBRUKSUNIVERSITET, FINNOS OY, UNIVERSITAET FUER BODENKULTUR WIEN, OY ARBONAUT LTD, PONSSE OYJ, METSATEHO OY, STIFTELSEN SKOGSBRUKETS FORSKNINGSINSTITUT - SKOGFORSK</t>
   </si>
@@ -2189,109 +2195,109 @@
     <t>Netherlands, Germany, Belgium, Spain, France, Estonia, Switzerland, Italy</t>
   </si>
   <si>
     <t>https://nextstep-cbe.com/</t>
   </si>
   <si>
     <t>Leipzig, Germany
   51.33994600983542, 12.373544701875467</t>
   </si>
   <si>
     <t>MANUREFINERY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/manurefinery</t>
   </si>
   <si>
     <t>While livestock is an extremely important activity for the European rural economy, it has a significant environmental impact due to the billion tonnes of manure produced annually.  MANUREFINERY will develop a smart, modular, mobile, and sustainable small-scale decentralised biorefinery that converts livestock manure into bio-based feed and fertiliser with the aim to improve the use of manure and control NH3 emissions. The project will create seven new value chains in the livestock sector, producing seven bioingredients from any type of manure.The MANUREFINERY solution has a high scalability and replicability potential through:Advanced thermo- and bio-chemical modular and mobile feedstock conversion units.Digital twin and data science for multicriteria decision-making and process optimisation, upscaling and replicability.Economic, social, environmental sustainability and circularity assessment framework.Strategies to boost the engagement of livestock stakeholders and enhance social acceptance of the solution.New sustainable and replicable business models for income diversification in the livestock sector.MANUREFINERY will run TRL 6-7 level demonstrations in two pig farms in Romania and Spain, a cow farm in Slovenia and a poultry farm in Romania, thus promoting sustainable bioeconomy in these countries.</t>
   </si>
   <si>
     <t>€ 7 236 512,50</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DE ARAGON</t>
   </si>
   <si>
-    <t>KMETIJSKI INSTITUT SLOVENIJE - AGRICULTURAL INSTITUTE OF SLOVENIA, GUASCOR ENERGY R&amp;D SA, UNIVERSIDAD DE VALLADOLID, WAGRALIM, UNIVERSIDAD DE ZARAGOZA, UNIVERSITEIT GENT, DETRICON, UNION EUROPEENNE DU COMMERCE DU BETAIL ET DE LA VIANDE, UNIVERSITA DEGLI STUDI DI FIRENZE, TECHNOLOGIES VIO - ENERGEIAS IDIOTIKI KEFALAIOUCHIKI ETAIREIA, COMPANIA GENERAL DE COMPRAS AGROPECUARIAS SLU, COLSEN, ADVIESBURO VOOR MILIEUTECHNIEK BV, SYSPRO AUTOMATION SL, FERTINAGRO BIOTECH SL, HYDROHM, AGROVALLFARM, SLU, BIOEAST HUB CR, Z. U., INSTITUTUL NATIONAL DE CERCETARI ECONOMICE COSTIN C KIRITESCU, ENCO SRL, DENVER COM SRL, CELIGNIS LIMITED, INTERPROD INVEST SRL</t>
+    <t>KMETIJSKI INSTITUT SLOVENIJE - AGRICULTURAL INSTITUTE OF SLOVENIA, GUASCOR ENERGY R&amp;D SA, UNIVERSIDAD DE VALLADOLID, WAGRALIM, UNIVERSIDAD DE ZARAGOZA, UNIVERSITEIT GENT, DETRICON, UNION EUROPEENNE DU COMMERCE DU BETAIL ET DE LA VIANDE, UNIVERSITA DEGLI STUDI DI FIRENZE, BIO2C S.A., COMPANIA GENERAL DE COMPRAS AGROPECUARIAS SLU, COLSEN, ADVIESBURO VOOR MILIEUTECHNIEK BV, SYSPRO AUTOMATION SL, FERTINAGRO BIOTECH SL, HYDROHM, AGROVALLFARM, SLU, BIOEAST HUB CR, Z. U., INSTITUTUL NATIONAL DE CERCETARI ECONOMICE COSTIN C KIRITESCU, ENCO SRL, DENVER COM SRL, CELIGNIS LIMITED, INTERPROD INVEST SRL</t>
   </si>
   <si>
     <t>Slovenia, Spain, Belgium, France, United Kingdom, Italy, Greece, Netherlands, Czechia, Romania, Ireland</t>
   </si>
   <si>
     <t>Castile and Leon region, Spain
   42.169337, -4.761084
 ,   
   Mengeš, Slovenia
   46.180840, 14.570965
 ,   
   Bacu, Romania
   44.117791, 25.827638
 ,   
   Peris, Romania
   44.678768, 25.996976</t>
   </si>
   <si>
     <t>IASIS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/iasis</t>
   </si>
   <si>
     <t>IASIS aims to provide solutions for curing both contaminated and saline land through phytomanagement. The project’s team will cultivate eight high-yielding non-food crops on the affected land as  biomass feedstock for the development of bio-based products. This cascading biorefinery approach will create economically viable value chains and generate additional income sources for the involved farmers. Optimised crops and phytomanagement strategies will be tested in labs and field studies across eight European sites. The project will develop 10 intermediate and 10 end-products from oilseed and lignocellulosic crops. Sustainability and feasibility assessments will identify the best biomass-to-product pathways, supported by a Decision Support System and applicable business models. </t>
   </si>
   <si>
     <t>€ 4 999 900,00</t>
   </si>
   <si>
     <t>CENTRE FOR RENEWABLE ENERGY SOURCES AND SAVING FONDATION</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, UNIVERSITE DE LIEGE, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, ETHNICON METSOVION POLYTECHNION, ILIOS SYMVOULEFTIKI E.E., UNIVERSIDADE NOVA DE LISBOA, GEOPONIKO PANEPISTIMION ATHINON, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, UNIVERSITE MARIE ET LOUIS PASTEUR, ETA - ENERGIA, TRASPORTI, AGRICOLTURA SRL, BIO4PLAS BIOPOLIMEROS LDA, WAGENINGEN UNIVERSITY, UNIWERSYTET MARII CURIE-SKLODOWSKIEJ, QUADRADO SELVAGEM LDA, CELABOR SCRL</t>
+    <t>NOVAMONT SPA, UNIVERSITE DE LIEGE, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, ETHNICON METSOVION POLYTECHNION, ILIOS SYMVOULEFTIKI E.E., UNIVERSIDADE NOVA DE LISBOA, GEOPONIKO PANEPISTIMION ATHINON, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, UNIVERSITE DE FRANCHE-COMTE, ETA - ENERGIA, TRASPORTI, AGRICOLTURA SRL, BIO4PLAS BIOPOLIMEROS LDA, WAGENINGEN UNIVERSITY, UNIWERSYTET MARII CURIE-SKLODOWSKIEJ, QUADRADO SELVAGEM LDA, CELABOR SCRL</t>
   </si>
   <si>
     <t>Italy, Belgium, Greece, Portugal, France, Netherlands, Poland</t>
   </si>
   <si>
     <t>https://www.iasis-soil.eu/</t>
   </si>
   <si>
     <t>SSUCHY-Next</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ssuchy-next</t>
   </si>
   <si>
     <t>The SSUCHY-Next project builds upon its predecessor, SSUCHY, which developed the hemp fibre supply chain and bio-based epoxy resin. Recognising the need to advance beyond SSUCHY’s achievements, SSUCHY-Next seeks to elevate various aspects of the hemp fibre supply chain to TRL 7, a significant step towards industrial viability. This includes scaling up the production of hemp fibre products, from field extraction to composite materials. SSUCHY-Next addresses the challenge of the limited availability of bio-based polymer matrices, crucial for sustainable composite production, by focusing on three bio-based polymer systems and aiming for high bio-content and recyclability: bio-based acrylic polymer ('Elium®') with very high bio-content, fully bio-based benzoxazine, and fully bio-based BG-epoxy, building upon the system developed in the first SSUCHY project. The project aims to demonstrate the use and environmental benefits of the new bio-based polymer matrices in wind turbine blades, leather replacement materials, and construction materials, such as façade cladding panels. The project will pay particular attention to recyclability of the new materials and products, ensuring the sustainability of the bio-based solutions.</t>
   </si>
   <si>
     <t>€ 6 735 747,25</t>
   </si>
   <si>
     <t>KATHOLIEKE UNIVERSITEIT LEUVEN</t>
   </si>
   <si>
-    <t>ECO - TECHNILIN SAS, UNIVERSITE DE TECHNOLOGIE DE TARBES, BIOECONOMY FOR CHANGE, NPSP BV, OLSEN WINGS A/S, SAS WOODOO, MATERIA NOVA, CENTRE TECHNIQUE DES INDUSTRIES MECANIQUES, DANMARKS TEKNISKE UNIVERSITET, ARKEMA FRANCE SA, UNIVERSITE MARIE ET LOUIS PASTEUR, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, TERRE DE LIN SOCIETE COOPERATIVE AGRICOLE, TECHNISCHE UNIVERSITEIT DELFT, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
+    <t>ECO - TECHNILIN SAS, UNIVERSITE DE TECHNOLOGIE DE TARBES, BIOECONOMY FOR CHANGE, NPSP BV, OLSEN WINGS A/S, SAS WOODOO, MATERIA NOVA, CENTRE TECHNIQUE DES INDUSTRIES MECANIQUES, DANMARKS TEKNISKE UNIVERSITET, ARKEMA FRANCE SA, UNIVERSITE DE FRANCHE-COMTE, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, TERRE DE LIN SOCIETE COOPERATIVE AGRICOLE, TECHNISCHE UNIVERSITEIT DELFT, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>France, United Kingdom, Netherlands, Denmark, Belgium, Italy</t>
   </si>
   <si>
     <t>https://ssuchy-next.eu/</t>
   </si>
   <si>
     <t>Lacapelle-Marival, France
   44.726500722463676, 1.9554034972547811
 ,   
   Saint-Pierre-le-Viger, France
   49.828661722464346, 0.8512051398184123
 ,   
   Valliquerville, France
   49.617032852662724, 0.7222532128195346
 ,   
   Valdagno, Italy
   45.747400850087644, 9.60785448011284
 ,   
   Wigan Lancanshire, United Kingdom
   53.5939377923309, -2.6475666888322538
 ,   
   Colombes, France
   48.90920804820164, 2.2308058839508518</t>
@@ -2391,51 +2397,51 @@
   <si>
     <t>ReSolved Technologies B.V., CENTRO RICERCHE FIAT SCPA, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, INNOVATION IN RESEARCH &amp; ENGINEERING SOLUTIONS, BIOG3D MONOPROSOPI I.K.E., BIO BASE EUROPE PILOT PLANT VZW, HYDROLITE LTD, ARKEMA FRANCE SA, FIBENOL IMAVERE OU, B4PLASTICS, ENCO SRL, UNIVERSITAT DES SAARLANDES</t>
   </si>
   <si>
     <t>Netherlands, Italy, Spain, Belgium, Greece, Israel, France, Estonia, Germany</t>
   </si>
   <si>
     <t>https://biopyraniaproject.eu/</t>
   </si>
   <si>
     <t>BIONEER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioneer</t>
   </si>
   <si>
     <t>As the fourth largest industry in the EU, the chemical sector is a crucial contributor to the European economy. However, it relies heavily on fossil fuels, and the limited number of existing bio-based platform chemicals are derived from sugar, starch, and oil crops, which also have a high environmental impact and deviate resources from food production. Currently however, fossil-derived chemicals have a wider range of functionalities when compared to the current bio-based chemicals.BIONEER is changing the landscape of the chemical industry by using low-cost, sustainably sourced, lignocellulosic biomass as feedstock to produce novel platform chemicals, such as liquid compounds used in the personal care and coatings sectors. It aims to widen the range of bio-based building blocks and platform molecules by demonstrating the scaled-up synthesis of a range of novel molecules and polymers from lignocellulosic biomass.With this, BIONEER building blocks made from sustainably sourced biomass will replace toxic and less environmentally friendly fossil-based building blocks, mainly bisphenol A and its derivates. </t>
   </si>
   <si>
     <t>€ 7 499 999,85</t>
   </si>
   <si>
     <t>SINTEF AS</t>
   </si>
   <si>
-    <t>POLITECHNIKA POZNANSKA, LUNDS UNIVERSITET, REMMERS INDUSTRIELACKE GMBH, AIO TECH OU, METGEN OY, TETRA PAK PROCESSING SYSTEMS AKTIEBOLAG, KANSAI HELIOS SLOVENIJA DOO, UNIVERSITY OF LIMERICK, PNO INNOVATION SRL, EVONIK OPERATIONS GMBH, CELIGNIS LIMITED, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>POLITECHNIKA POZNANSKA, LUNDS UNIVERSITET, REMMERS INDUSTRIELACKE GMBH, AIO TECH OU, METGEN OY, TETRA PAK PROCESSING SYSTEMS AKTIEBOLAG, KANSAI HELIOS SLOVENIJA DOO, UNIVERSITY OF LIMERICK, PNO INNOVATION SRL, EVONIK OPERATIONS GMBH, CELIGNIS LIMITED, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG</t>
   </si>
   <si>
     <t>Poland, Sweden, Germany, Estonia, Finland, Slovenia, Ireland, Norway, Italy</t>
   </si>
   <si>
     <t>https://www.bioneer-project.eu/</t>
   </si>
   <si>
     <t>Limerick, Ireland
   52.663270251508834, -8.624518155311579
 ,   
   Tallinn, Estonia
   59.43564048453845, 24.754024522080176
 ,   
   Lund, Sweden
   55.70545596862685, 13.189584077952507
 ,   
   Domzale, Slovenia
   46.14213348313042, 14.5942954693321
 ,   
   Trondheim, Norway
   63.43052483124856, 10.395772106015915</t>
   </si>
   <si>
     <t>WOODCELL</t>
@@ -3360,86 +3366,82 @@
   </si>
   <si>
     <t>€ 5 400 014,00</t>
   </si>
   <si>
     <t>JOWAT SE, SOPREMA S.R.L, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, DAREN LABORATORIES &amp; SCIENTIFIC CONSULTANTS LTD, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, FIBENOL IMAVERE OU, SOPREMA, UNIVERSITEIT UTRECHT, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV, KASTAMONU ENTEGRE AGAC SANAYI VE TICARET ANONIM SIRKETI, SOPREMA</t>
   </si>
   <si>
     <t>Germany, Italy, Belgium, Switzerland, Finland, Israel, Estonia, France, Netherlands, /
 Türkiye</t>
   </si>
   <si>
     <t>https://countless-project.eu/</t>
   </si>
   <si>
     <t>Mol, Belgium
   51.20659409202555, 5.11743549820123</t>
   </si>
   <si>
     <t>Zelcor</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zelcor</t>
   </si>
   <si>
-    <t>Lignocellulosic feedstocks (dry matter plant biomass) are commonly used in the production of biofuels and bio-based chemicals. However, a major disadvantage of these feedstocks is the presence of substantial amounts of lignin, an aromatic polymer that is difficult to break down. This so called "recalcitrance" means lignocellulosic feedstock is often considered primarily as a waste product, utilised to produce energy through burning.
-[...1 lines deleted...]
-Demonstrating of the project's feasibility will be performed by process scaling-up, formulation of end-product prototypes and value chain sustainability and safety assessment.</t>
+    <t>Lignocellulosic feedstocks (dry matter plant biomass) are commonly used in the production of biofuels and bio-based chemicals. However, a major disadvantage of these feedstocks is the presence of substantial amounts of lignin, an aromatic polymer that is difficult to break down. This so called "recalcitrance" means lignocellulosic feedstock is often considered primarily as a waste product, utilised to produce energy through burning.The Zelcor project intends to demonstrate the feasibility of transforming lignocellulose recalcitrant side streams (lignocellulosic residues from ethanol production, lignins dissolved during pulping and lignin-like humins formed by sugars conversion) into high added-value bio-based products, including fine chemicals. This will be achieved by combining chemical and enzymatic catalysis with insect-based bioconversion.Demonstrating of the project's feasibility will be performed by process scaling-up, formulation of end-product prototypes and value chain sustainability and safety assessment.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-02-28</t>
   </si>
   <si>
     <t>€ 5 256 993,00</t>
   </si>
   <si>
     <t>H2020-BBI-PPP-2015-02</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE L ENVIRONNEMENT INDUSTRIEL ET DES RISQUES - INERIS, ARTERRA BIOSCIENCE SPA, INSTITUT NATIONAL DES SCIENCES APPLIQUEES DE TOULOUSE, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, AALTO KORKEAKOULUSAATIO SR, YNSECT, BIOME TECHNOLOGIES PLC, TEREOS PARTICIPATIONS, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, UNIVERSITE PARIS XII VAL DE MARNE, UNIVERSITY OF WARWICK, UNIVERSITE D'AIX MARSEILLE, Quantis Sarl, SABIC PETROCHEMICALS BV, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>United Kingdom, France, Italy, Germany, Netherlands, Finland, Switzerland</t>
   </si>
   <si>
-    <t>http://zelcor.eu/</t>
+    <t>https://cordis.europa.eu/project/id/720303</t>
   </si>
   <si>
     <t>SusBind</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/susbind</t>
   </si>
   <si>
-    <t>Currently, wood boards such as Particle Board (PB) and Medium Density Fibreboard (MDF) rely on the use of fossil-based binders, mainly formaldehyde-based binders. Although there has been a great deal of investigation into potential alternatives, to date none of the bio-based alternatives have performed satisfactorily on an industrial scale.
-[...1 lines deleted...]
-The SUSBIND resulting binder system will prove better performance in PB and MDF in terms of 50 - 75% reduction of emissions than current fossil-based wood boards. The active participation of industry and a consumer brand owner secures post-project scale up into existing plants. On the basis of cost analyses performed, an economically viable and better performing precursor will increase the marketability of bio-based furniture products concerned. The results of SusBind will not only benefit consumer health and help mitigate climate change, but also strengthen the European furniture industry by providing cost-efficient bio-based binders.</t>
+    <t>Currently, wood boards such as Particle Board (PB) and Medium Density Fibreboard (MDF) rely on the use of fossil-based binders, mainly formaldehyde-based binders. Although there has been a great deal of investigation into potential alternatives, to date none of the bio-based alternatives have performed satisfactorily on an industrial scale.By bringing together partners with an extensive technological background built up in recent years, the SUSBIND project aims to successfully produce and test bio-based binders as alternative to fossil-based binders. It will identify adequate feedstocks for production; develop new and greener production techniques including novel epoxidizing enzymes. In addition, it will produce and validate binders for Particle Board (PB) and Medium Density Fibreboard (MDF) with leading manufacturers.The SUSBIND resulting binder system will prove better performance in PB and MDF in terms of 50 - 75% reduction of emissions than current fossil-based wood boards. The active participation of industry and a consumer brand owner secures post-project scale up into existing plants. On the basis of cost analyses performed, an economically viable and better performing precursor will increase the marketability of bio-based furniture products concerned. The results of SusBind will not only benefit consumer health and help mitigate climate change, but also strengthen the European furniture industry by providing cost-efficient bio-based binders.</t>
   </si>
   <si>
     <t>2018-05-01
   2022-08-31</t>
   </si>
   <si>
     <t>€ 4 414 418,75</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2017</t>
   </si>
   <si>
     <t>KOMPETENZZENTRUM HOLZ GMBH, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, FRITZ EGGER GMBH &amp; CO. OG, VALBOPAN-FIBRAS DE MADEIRA SA, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, JENABIOS GMBH, CE - ONDERZOEK, ADVIES ENCONSULTANCY VOOR DUURZAAMHEID BV, IKEA OF SWEDEN AB, TECHNISCHE UNIVERSITAET DRESDEN, CARGILL DEUTSCHLAND GMBH</t>
   </si>
   <si>
     <t>Austria, Germany, Portugal, Spain, Netherlands, Sweden</t>
   </si>
   <si>
     <t>https://susbind.eu/</t>
   </si>
   <si>
     <t>iFermenter</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ifermenter</t>
@@ -3507,53 +3509,51 @@
     <t>The ValChem project aims to demonstrate the viability, both technically and economically, of producing wood-based chemicals that are competitive with similar products based on fossil-based raw materials in terms of quality and production costs.
 All the processes that will be used have already been demonstrated at least at a pilot scale. The main process aims to demonstrate valorisation of over 75 percent of the wood-based raw material.</t>
   </si>
   <si>
     <t>€ 13 125 940,15</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>UPM GMBH, METABOLIC EXPLORER SA, SEKAB E-TECHNOLOGY AB, TECHNISCHE UNIVERSITAT DARMSTADT</t>
   </si>
   <si>
     <t>Germany, France, Sweden, Finland</t>
   </si>
   <si>
     <t>http://www.valchem.eu</t>
   </si>
   <si>
     <t>SSUCHY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ssuchy</t>
   </si>
   <si>
-    <t>The SSUCHY project seeks to contribute to developing bio-based composite products with advanced functionalities and high structural properties for transportation sectors and in high value market niches.
-[...1 lines deleted...]
-It aims to exploit the intrinsic and differentiating properties of plant fibres and bio-based polymers to develop and enhance the functionalities of bio-based composites.</t>
+    <t>Replacing fossil-based composites with sustainable, high-performance alternatives is a major challenge across industries, especially for structural applications. Plant fibres are attractive because they are renewable and low-cost, and offer good specific mechanical and damping properties. The SSUCHY project built a bio-based composites value chain from hemp and wood feedstocks for the automotive and audio industries.The value chain covers biomass supply, fibre and biopolymer processing, composite manufacturing and prototyping. The project developed competitive hemp fibre reinforcements and lignin-derived bio-based resins. It demonstrated advanced functionalities such as weight reduction, durability, vibration damping and fire retardancy in four demonstrators: car floor and trim panels, an electric scooter frame, an aircraft cockpit dashboard panel and a loudspeaker. Its results have since reached the market in high-end audio, and are being scaled up for high-volume uses through the follow-on project SSUCHY-Next.</t>
   </si>
   <si>
     <t>2017-09-01
   2022-02-28</t>
   </si>
   <si>
     <t>€ 4 457 194,75</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2016</t>
   </si>
   <si>
     <t>UNIVERSITE DE FRANCHE-COMTE</t>
   </si>
   <si>
     <t>CERA APS, WILSON BENESCH LTD, UNIVERSITE DIJON BOURGOGNE, UNIVERSITE DE TECHNOLOGIE DE TARBES, UNIVERSITY OF DERBY, ECOLE NATIONALE SUPERIEURE ARTS INDUSTRIES TEXTILES, MARZOTTO LANE GAETANO MARZOTTO &amp; FIGLI SPA, BIOECONOMY FOR CHANGE, NPSP BV, CERZOO S.R.L., UNIVERSITY OF BRISTOL, ECOLE NATIONALE SUPERIEURE DE MECANIQUE ET DES MICROTECHNIQUES, EADCO GMBH, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS, KATHOLIEKE UNIVERSITEIT LEUVEN, AKZO NOBEL FUNCTIONAL CHEMICALS BV, UNIVERSITA CATTOLICA DEL SACRO CUORE, LINIFICIO E CANAPIFICIO NAZIONALE SRL SOCIETA' BENEFIT, STOCKHOLMS UNIVERSITET, ECOLE NATIONALE SUPERIEURE DE CHIMIE DE PARIS</t>
   </si>
   <si>
     <t>France, United Kingdom, Italy, Netherlands, Germany, Belgium, Sweden</t>
   </si>
   <si>
     <t>https://www.ssuchy.eu/</t>
   </si>
   <si>
     <t>VEHICLE</t>
@@ -3574,260 +3574,259 @@
     <t>€ 5 872 354,13</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2018</t>
   </si>
   <si>
     <t>NOVAMONT SPA, AVANTIUM RENEWABLE POLYMERS BV, FUNDACIO UNIVERSITARIA BALMES, ECOHELIX AB, METGEN OY, MATER-BIOTECH SPA, SPINVERSE  OY, AVANTIUM SUPPORT BV, FIBENOL IMAVERE OU, KEMIRA OYJ</t>
   </si>
   <si>
     <t>Italy, Netherlands, Spain, Sweden, Finland, Estonia</t>
   </si>
   <si>
     <t>http://www.vehicle-project.com</t>
   </si>
   <si>
     <t>Domsjö, Sweden
   63.270736637147614, 18.697304827191928</t>
   </si>
   <si>
     <t>PEFerence</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/peference</t>
   </si>
   <si>
-    <t>PEFerence will establish a unique, industrial scale, cost-effective biorefinery flagship plant producing FDCA (furan dicarboxylic acid), a bio-based building block to produce high value products.Bio-based FDCA can be used to make a wide range of chemicals and polymers such as polyesters, polyamides, coating resins and plasticizers and, crucially, can also be used to make PEF (polyethylene furanoate), a 100% bio-based polyester used to make bottles, films and fibres.The PEFerence consortium aims to replace a significant share of fossil-based polyesters, such as polyethylene terephthalate (PET), and packaging materials like glass and metal with 100% bio-based furanics polyesters. PEF’s excellent barrier properties and its calculated cost price indicate that it can compete with traditional, multi-million tonne, packaging products such as aluminium cans, multilayer packaging and small size multilayer PET bottles, on price and performance when produced at scale. PEF is sustainable and also completely recyclable.Other promising materials to be validated in the project include PBF (Polybutylenefuranoate) and FDCA-based polyurethanes.  </t>
+    <t>Polyethylene furanoate (PEF) is a promising alternative to traditional plastics: a 100% renewable, bio-based polyester that can cut greenhouse gas emissions by up to 33% compared with fossil-based PET. It is up to 10 times more effective than PET as a barrier to oxygen and 16 times more effective against CO₂, extending product shelf life and reducing waste. PEF can be used for containers, films, cosmetic packaging and adhesives, and it is recyclable in existing mechanical recycling assets.The PEFerence project built the world's first industrial-scale (5,000 tonnes per year) and cost-effective biorefinery flagship plant inaugurated in October 2024. The plant produces bio-based 2,5-furandicarboxylic acid (FDCA), the key monomer for PEF, using existing facilities in industrial symbiosis. Most production units are now operational, with commercial sales expected at the end of 2026. By establishing the first commercial FDCA plant and proving a complete PEF value chain, the project showed that bio-based plastics can be scaled up and commercialised.  </t>
   </si>
   <si>
     <t>2017-09-01
   2025-10-31</t>
   </si>
   <si>
     <t>€ 24 999 610,00</t>
   </si>
   <si>
     <t>WORLEY NEDERLAND, GIE LVMH RECHERCHE, HENKEL KGaA, AVANTIUM RENEWABLE POLYMERS BV, SPINVERSE  OY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, TEREOS STARCH &amp; SWEETENERS EUROPE, TEREOS PARTICIPATIONS, LEGO SYSTEM AS, KRONENBOURG, NESTLE WATERS MANAGEMENT AND TECHNOLOGY SA, WORLEY BELGIE, CARLSBERG BREWERIES AS, ROSENBERG WORLEY, OMV MACHINERY SRL, SOCIETE DES PRODUITS NESTLE SA</t>
   </si>
   <si>
     <t>Netherlands, France, Germany, Norway, Finland, Austria, Belgium, Denmark, Italy, Switzerland</t>
   </si>
   <si>
     <t>http://www.peference.eu</t>
   </si>
   <si>
     <t>Delfzijl, Netherlands
   53.33459273098689, 6.928593701440714</t>
   </si>
   <si>
     <t>SMARTBOX</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/smartbox</t>
   </si>
   <si>
     <t>Oxidative enzymes have the potential to substantially improve the economic and environmental sustainability of biorefineries. However, enzyme-based processes rely on costly and relatively slow enzyme engineering technologies before the industrial implementation of the enzymatic processes can be considered. This has prevented their widespread uptake. The SMARTBOX project is designed to address this perception and to make oxidative biocatalysis an effective approach in biorefining.SMARTBOX will develop an advanced computational engineering platform specifically for oxidative enzymes, capable of automatically screening for improved enzyme variants with a high degree of automation by using e.g. machine learning. This should reduce the time and costs associated with oxidative enzyme engineering by ten-fold compared to the current state of the art approaches.Already during SMARTBOX, the platform is applied to make a number of biorefining processes more sustainable and to create new ways of valorising lignin and carbohydrates. In the long term, this will offer a significant economic opportunity for biorefineries and decrease their environmental impact.</t>
   </si>
   <si>
     <t>2019-05-01
   2023-10-31</t>
   </si>
   <si>
     <t>€ 3 924 163,00</t>
   </si>
   <si>
     <t>COVESTRO DEUTSCHLAND AG, BORREGAARD AS, UNIVERSIDADE NOVA DE LISBOA, UNIVERSITA DEGLI STUDI DI PAVIA, ZYMVOL BIOMODELING SL, B4PLASTICS, RIJKSUNIVERSITEIT GRONINGEN, AVA BIOCHEM BSL AG, Quantis Sarl, KATHOLIEKE UNIVERSITEIT LEUVEN</t>
   </si>
   <si>
     <t>Germany, Norway, Belgium, Portugal, Italy, Spain, Netherlands, Switzerland</t>
+  </si>
+  <si>
+    <t>https://cordis.europa.eu/project/id/837890</t>
   </si>
   <si>
     <t>DEEP PURPLE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/deep-purple</t>
   </si>
   <si>
     <t>The EU generates almost 140 million tonnes of urban organic waste every year. Around 75 % of this is incinerated or landfilled and has a major environmental impact. It is also a lost opportunity as much of this waste has the potential to be recycled. The main reason why the various waste streams are not recycled is that current methods of valorisation have low performance, high carbon footprint, and most nutrients are dissipated. The waste streams are also highly heterogeneous and diluted, meaning that efforts to separate them at source are difficult.To address this challenge and recover the potential from these urban waste streams, the DEEP PURPLE project demonstrated a method to transform diluted urban organic waste, including mixed waste streams, the organic fraction of municipal solid waste, wastewater and sewage sludge into a sustainable source of feedstock for various bio-based industries, such as plastics, construction, fertilisers, and personal care and cosmetics.  DEEP PURPLE has implemented a novel multi-platform biorefinery concept (using biomass, cellulose, and biogas as sources) to replace current harmful to the environment practices.  </t>
   </si>
   <si>
     <t>2019-05-01
   2024-04-30</t>
   </si>
   <si>
     <t>€ 6 983 049,99</t>
   </si>
   <si>
     <t>FCC AQUALIA SA</t>
   </si>
   <si>
     <t>NOVAMONT SPA, ASOCIACION ESPANOLA DE NORMALIZACION, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, UNIVERSIDAD DE VALLADOLID, ACTIVATEC LTD, NATUREPLAST, MATER-BIOTECH SPA, AGRO INNOVATION INTERNATIONAL, SEVEROMORAVSKE VODOVODY A KANALIZACE OSTRAVA AS, HIDROTEC TECNOLOGIA DEL AGUA SL, FUNDACION UNIVERSIDAD DE VALLADOLID, BRUNEL UNIVERSITY LONDON, UNIVERSIDAD REY JUAN CARLOS, RNB, S.L, FCC MEDIO AMBIENTE SAU, INVESTORNET-GATE2GROWTH APS, ALCHEMIA-NOVA RESEARCH &amp; INNOVATION GEMEINNUTZIGE GMBH</t>
   </si>
   <si>
     <t>Italy, Spain, United Kingdom, France, Czechia, Denmark, Austria</t>
   </si>
   <si>
     <t>https://deep-purple-project.eu/</t>
   </si>
   <si>
     <t>Linares, Spain
   38.092836977944096, -3.6694621030000802
 ,   
   Madrid, Spain
   40.75448966523709, -4.070878185484236
 ,   
   Rincón de Caya, Spain
   38.87084628036008, -7.011072860644406</t>
   </si>
   <si>
     <t>LIBBIO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/libbio</t>
   </si>
   <si>
-    <t>The Andean lupin has long been grown in Ecuador, Peru and Bolivia. These plants are also suitable for cultivation in Europe, where they can thrive on what is currently marginal land. The LIBBIO project will aim to increase the crop yield and the percentage of lupin beans in the overall harvest weight (known as the ‘harvest index’).
-[...1 lines deleted...]
-LIBBIO will also aim to establish consumer demand by developing a number of products, including food applications (based on lupin oil and seed protein) and some cosmetic uses. The project will also seek to accelerate development of the supply chain for lupin-derived products.</t>
+    <t>The Andean lupin has long been grown in Ecuador, Peru and Bolivia. These plants are also suitable for cultivation in Europe, where they can thrive on what is currently marginal land. The LIBBIO project will aim to increase the crop yield and the percentage of lupin beans in the overall harvest weight (known as the ‘harvest index’).Once adapted for European conditions, these plants will offer the potential – by applying bio-refinery cascading principles and modern crop breeding technologies – to produce food, animal feed and bio-energy products.LIBBIO will also aim to establish consumer demand by developing a number of products, including food applications (based on lupin oil and seed protein) and some cosmetic uses. The project will also seek to accelerate development of the supply chain for lupin-derived products.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-03-31</t>
   </si>
   <si>
     <t>€ 4 923 750,00</t>
   </si>
   <si>
     <t>NYSKOPUNARMIDSTOD ISLANDS</t>
   </si>
   <si>
     <t>VANDINTER SEMO BV, COLOR &amp; BRAIN BV, LUSOSEM PRODUTOS PARA AGRICULTURA SA, INSTITUTO SUPERIOR DE AGRONOMIA, DIL DEUTSCHES INSTITUT FUR LEBENSMITTELTECHNIK EV, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, STICHTING LOUIS BOLK INSTITUUT, GEOPONIKO PANEPISTIMION ATHINON, HOEHERE BUNDESLEHR- UND FORSCHUNGSANSTALT FUER LANDWIRTSCHAFT RAUMBERG-GUMPENSTEIN, "UNIVERSITATEA PENTRU STIINTELE VIETII ""ION IONESCU DE LA BRAD"" DIN IASI", Stichting Hanzehogeschool Groningen, WAGENINGEN UNIVERSITY, VAN DINTER HOLDING BV, LANDGRAEDSLA RIKISINS</t>
   </si>
   <si>
     <t>Iceland, Netherlands, Portugal, Germany, Spain, Greece, Austria, Romania</t>
   </si>
   <si>
     <t>http://www.libbio.net</t>
   </si>
   <si>
     <t>US4GREENCHEM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/us4greenchem</t>
   </si>
   <si>
-    <t>The US4GREENCHEM project aims to design a bio-refinery concept for the complete valorisation of lignocellulosic biomass that is energy and cost-efficient and based solely on green technologies.
-[...1 lines deleted...]
-It will also examine further breaking down lignocellulose with carbon dioxide technologies to maximise release of sugars as the main target products.</t>
+    <t>The US4GREENCHEM project aims to design a bio-refinery concept for the complete valorisation of lignocellulosic biomass that is energy and cost-efficient and based solely on green technologies.The project combines mechanical pre-treatment methods with ultrasound pre-treatment capable of disrupting the lignocellulosic matrix with reduced energy input and minimal production of inhibitory by-products. Ultrasound can be up to three times less energy than current approaches for lignin removal.It will also examine further breaking down lignocellulose with carbon dioxide technologies to maximise release of sugars as the main target products.</t>
   </si>
   <si>
     <t>€ 3 457 602,50</t>
   </si>
   <si>
     <t>VEREIN ZUR FORDERUNG DES TECHNOLOGIETRANSFERS AN DER HOCHSCHULE BREMERHAVEN EV</t>
   </si>
   <si>
     <t>JOWAT SE, FEYECON DEVELOPMENT &amp; IMPLEMENTATION BV, WEBER ULTRASONICS AG, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, UAB BIOCENTRAS, UNIVERSITA DEGLI STUDI DI TORINO, ENVIRONMENTAL SYSTEMS GMBH, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
   </si>
   <si>
     <t>Germany, Netherlands, Finland, Spain, Lithuania, Italy, Latvia</t>
   </si>
   <si>
-    <t>http://www.us4greenchem.com/</t>
+    <t>https://cordis.europa.eu/project/id/669055</t>
   </si>
   <si>
     <t>MACRO CASCADE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/macro-cascade</t>
   </si>
   <si>
     <t>The MACRO CASCADE project will prove the concept of the cascading marine macroalgal biorefinery. This is a production platform that covers the entire technological chain for processing sustainable cultivated seaweed into highly processed value added products.
 The MACRO CASCADE project will address many of the existing challenges and barriers encountered in previous and ongoing projects on refining seaweed biomass.
 Ultimately, it will allow the oceans to provide much more of the food that Europe will need in future.</t>
   </si>
   <si>
     <t>€ 4 156 356,25</t>
   </si>
   <si>
     <t>LUNDS UNIVERSITET, ABS-INTERNATIONAL, NEDERLANDSE ORGANISATIE VOOR TOEGEPAST NATUURWETENSCHAPPELIJK ONDERZOEK TNO, NOVOZYMES A/S, MATIS OHF, REGION MIDTJYLLAND, Fermentationexperts AS, DANMARKS TEKNISKE UNIVERSITET, HORTIMARE AS, SPF OCEAN RAINFOREST, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Sweden, Belgium, Netherlands, Denmark, Iceland, Norway, Faroe Islands</t>
   </si>
   <si>
     <t>https://www.macrocascade.eu/</t>
   </si>
   <si>
     <t>WASEABI</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/waseabi</t>
   </si>
   <si>
     <t>Aquatic biomass processing is a sizeable European industrial sector, with a turnover approaching €30 million and employing more than 120,000 people. However, the sector is facing increasing pressure from rising costs and falling margins. At the same time, existing resources are not being used sustainably, with substantial inefficiency – up to 70 per cent - ending up at best as by-products or side streams, at worst as waste.
 Processes that could exploit these resources more effectively would, therefore, be highly desirable. However, for aquatic biomass to become more widely accepted, it needs to be of consistent quality. This means solving several challenges involving transportation, handling and storage, while the technology for processing needs to be scaled up beyond laboratory level.
 The WASEABI project is designed to solve some of these challenges and allow more effective exploitation of aquatic resources. It will develop solutions for storage and sorting as well as decision tools that will secure an efficient, sustainable supply system from typical European aquaculture, fisheries and aquatic processing industries. This will provide the opportunity to valorise these into potentially marketable products.</t>
   </si>
   <si>
     <t>€ 3 197 397,00</t>
   </si>
   <si>
     <t>DANMARKS TEKNISKE UNIVERSITET</t>
   </si>
   <si>
-    <t>UNIVERSITEIT GENT, FBCD AS, SWEDEN PELAGIC AB, BARNA SA, JEKA FISH A/S, PESCADOS MARCELINO, S.L., NUTRITION SCIENCES, FUNDACION AZTI - AZTI FUNDAZIOA, ALFA LAVAL TECHNOLOGIES AB, EIT FOOD CLC SOUTH S.L., ROYAL GREENLAND SEAFOOD A/S, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>UNIVERSITEIT GENT, FBCD AS, SWEDEN PELAGIC AB, BARNA SA, JEKA FISH A/S, PESCADOS MARCELINO, S.L., NUTRITION SCIENCES, FUNDACION AZTI - AZTI FUNDAZIOA, ALFA LAVAL TECHNOLOGIES AB, EIT FOOD CLC SOUTH S.L., ROYAL GREENLAND SEAFOOD A/S, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG</t>
   </si>
   <si>
     <t>Belgium, Denmark, Sweden, Spain, France</t>
   </si>
   <si>
     <t>https://www.waseabi.eu/</t>
   </si>
   <si>
     <t>LIBRE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/libre</t>
   </si>
   <si>
     <t>The global carbon fibre based composites market is worth an estimated €25 bn. However, using fossil resources to produce the main precursor for carbon fibre, polyacrylonitrile, has limited production capability and high costs. In addition, it depends on finite resources. This means that the development of an alternative source of polyacrylonitrile, using innovative and novel bio-industrial feedstocks and processes, has huge potential to deliver an economic win-win.
 The LIBRE project will utilise lignin-rich side stream feedstock from the pulp and paper industry, blended with a biopolymer precursor fibre, to create a more resource-efficient and sustainable carbon fibre production process.
 The ultimate aim of the LIBRE project is to create carbon fibre materials with a superior structure that will open up potential new markets.</t>
   </si>
   <si>
     <t>2016-11-01
   2021-04-30</t>
   </si>
   <si>
     <t>€ 4 566 560,00</t>
   </si>
   <si>
     <t>UNIVERSITY OF LIMERICK</t>
   </si>
   <si>
-    <t>LEIBNIZ-INSTITUT FUR VERBUNDWERKSTOFFE GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, EIRECOMPOSITES TEORANTA, CENTRO RICERCHE FIAT SCPA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, UNIVERSITY OF GREATER MANCHESTER, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, C-TECH INNOVATION LIMITED, DRALON GMBH, CHALMERS TEKNISKA HOGSKOLA AB</t>
+    <t>LEIBNIZ-INSTITUT FUR VERBUNDWERKSTOFFE GMBH, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, EIRECOMPOSITES TEORANTA, CENTRO RICERCHE FIAT SCPA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, UNIVERSITY OF GREATER MANCHESTER, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, C-TECH INNOVATION LIMITED, DRALON GMBH, CHALMERS TEKNISKA HOGSKOLA AKTIEBOLAG</t>
   </si>
   <si>
     <t>Germany, Belgium, Ireland, Italy, United Kingdom, Sweden</t>
   </si>
   <si>
     <t>http://www.libre2020.eu</t>
   </si>
   <si>
     <t>BIOBESTicide</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biobesticide</t>
   </si>
   <si>
     <t>In order to meet growing demand, modern farming needs to be both productive and reliable. Among a range of measures, this means ensuring that it is protected against pests. However, growing public concern over the health and environmental impact of chemical pesticides has seen their widespread use re-examined and re-evaluated. As a result, many previously common pesticides are now banned, and new agents face much stricter hurdles to reach the market.
 These changing attitudes to chemical pesticides have led to increasing interest in the so-called ‘biocontrol agents’ (BCA) to provide alternative solutions. These rely on natural enemies to the pests, such as parasitism, predation and other mechanisms for control. The market for such solutions is growing rapidly as a result. However, BCAs are not currently developed for all crops. This is currently the case for Grapevine Trunk Diseases, which are a major cause of the destruction of vineyards. Vineyards, for both edible grapes and wine production, are a major crop in southern Europe and thus in need of a BCA-based solution.
 The BIOBESTicide project will validate and demonstrate the production of an effective and cost-efficient BCA. This will be based on the properties of the fungus Pythium oligandrum, strain I-5180, and its capacity to increase natural plant defences. The fungus will be cultivated on beet pulp and beet molasses, a by-product of sugar production. The project will scale up production of the agent to 10 tonnes per year and test its efficiency in a range of geographical vineyard settings.</t>
   </si>
   <si>
     <t>2020-05-01
   2023-10-31</t>
   </si>
   <si>
     <t>€ 3 069 653,00</t>
   </si>
@@ -3848,51 +3847,51 @@
   </si>
   <si>
     <t>Saint-Etienne-de-Chomeil, France
   45.35675745482151, 2.618458336000908</t>
   </si>
   <si>
     <t>BioBarr</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biobarr</t>
   </si>
   <si>
     <t>BioBarr will develop new bio-based and biodegradable food packaging materials by improving the barrier function of the biopolymer PHAs (polyhydroxyalkanoates). These have the potential to replace conventional polymers, possessing similar properties with higher biodegradability and better functional properties and mechanical strengthCurrently, using PHAs for food packaging has some limitations, particularly in transmitting oxygen and water. This makes them less than ideal for dry products as bakeries, where loss of crispiness and oxidation of fats can be a problem. BioBarr aims to overcome this by improving vapour and gas barrier properties through material functionalisation. This involves compounding biodegradable materials in multi-layer structures specific for the food product category to be packed. It will also look at surface treatments as a further step.The BioBarr project should create a new bio-based value chain, from bio-plastic producer to food industry end-user.</t>
   </si>
   <si>
     <t>2017-06-01
   2021-11-30</t>
   </si>
   <si>
     <t>€ 3 253 437,50</t>
   </si>
   <si>
     <t>TECNOALIMENTI SCPA</t>
   </si>
   <si>
-    <t>ICIMENDUE SRL, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, CORSINI BAKERY DOLCI E BISCOTTI SRL, KAO CHIMIGRAF SLU, TAMPEREEN KORKEAKOULUSAATIO SR, DANMARKS TEKNISKE UNIVERSITET</t>
+    <t>ICIMENDUE SRL, ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, CORSINI BAKERY DOLCI E BISCOTTI SRL, KAO CHIMIGRAF SLU, TAMPEREEN KORKEAKOULUSAATIO SR, DANMARKS TEKNISKE UNIVERSITET</t>
   </si>
   <si>
     <t>Italy, Spain, Finland, Denmark</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/745586</t>
   </si>
   <si>
     <t>FUNGUSCHAIN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/funguschain</t>
   </si>
   <si>
     <t>The FUNGUSCHAIN project aims to extract value from the agricultural offcuts of commercial mushroom farming. It seeks to process these offcuts into bio-based functional additives and biopolymers using a cascading approach to separate the valuable components into a spectrum of products. It also seeks to prove its industrial viability by building a new biorefinery and modifying industrial current manufacturing lines.The bio-molecules and building blocks isolated from the mushroom wastes will be validated for industrial production in three value chains for the European economy, notably food supplements for the elderly, plastic products and industrial film products such as bags and gloves.</t>
   </si>
   <si>
     <t>€ 5 700 547,00</t>
   </si>
   <si>
     <t>BioDetection Systems B.V.</t>
   </si>
   <si>
     <t>NOVAMONT SPA, UNIVERSIDAD DE ALICANTE, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, KUNGLIGA TEKNISKA HOEGSKOLAN, MONAGHAN MUSHROOMS IRELAND, FUNDACION AITIIP, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, Condensia Quimica SA, TOTALENERGIES CORBION BV, SAPONIA KEMIJSKA, PREHRAMBENA I FARMACEUTSKA INDUSTRIJA DD, BIOZOON GMBH, NEEM BIOTECH LTD, NORMEC OWS, MI-PLAST DOO ZA PROIZVODNJU, TRGOVINU I PRUZANJE USLUGA, CENTRO EUROPEO PER I POLIMERI NANOSTRUTTURATI SCARL</t>
   </si>
@@ -3945,53 +3944,51 @@
 These bio-based, biodegradable plastics can address many of the challenges posed by existing materials. However, there are challenges to be overcome, particularly high costs and low production yields. A promising alternative lies in Polyhydroxyalkanoates (PHAs), a class of renewable, biodegradable, and bio-based polymers, in the form of polyesters. These can be manufactured using a purely biotechnological route with a variety of carbon-rich biomass feedstocks. In addition, these PHAs are reported to spontaneously degrade in oceanic conditions such as seas and rivers. The NENU2PHAR project will focus on developing a PHA stream to create a competitive value chain of bioplastic material for high-volume consumer products.</t>
   </si>
   <si>
     <t>2020-09-01
   2024-02-29</t>
   </si>
   <si>
     <t>€ 4 983 169,87</t>
   </si>
   <si>
     <t>COMMISSARIAT A L ENERGIE ATOMIQUE ET AUX ENERGIES ALTERNATIVES</t>
   </si>
   <si>
     <t>BEL, LOMARTOV SL, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, UNIVERSITE DE BRETAGNE SUD, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, KAJ ZOO, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, IFG EXELTO, BIOECONOMY FOR CHANGE, CENTRE TECHNIQUE INDUSTRIEL DE LA PLASTURGIE ET DES COMPOSITES, SOFRADIM PRODUCTION SASU, ZERO EMISSIONS ENGINEERING BV, ELIXANCE POLYMERS, CELABOR SCRL, Danone Global Research &amp; Innovation Center, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>France, Spain, Belgium, Poland, Portugal, Netherlands, Croatia</t>
   </si>
   <si>
     <t>UP4HEALTH</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/up4health</t>
   </si>
   <si>
-    <t>Despite the increasing pressure on limited resources, waste – particularly food waste and the by-products of food processing – is a major issue. Indeed, despite the growing demand for bio-based ingredients, the number of products on the market produced through the valorisation of food by-products is still somewhat limited. This potentially valuable source of biomass is currently underexploited.
-[...1 lines deleted...]
-This will produce high added-value ingredients for the nutraceuticals and cosmetic sectors that meet the growing demand for natural, healthy and sustainably sourced products. To ensure the zero-waste approach, the UP4HEALTH project will use the residual fraction from the olive pits to provide energy for the biorefinery.</t>
+    <t>Plant-based food and beverage industries, especially wineries and olive mills, generate vast quantities of by-products. Olive and grape by-products are rich in polyphenols and other valuable biomolecules, yet they are often treated as waste, which incurs disposal costs and becomes an environmental burden. The UP4HEALTH project set out to turn this valuable biomass, estimated to over 9.3 million tonnes in Europe, into health-promoting ingredients for functional food, nutraceutical and cosmetic markets. The project used four Mediterranean feedstocks: olive pomace, grape pomace, nut by-products and olive pits. Its zero-waste process is cost-effective, scalable and adaptable to seasonal, local supply. It yields four high-value ingredients: natural fruit water, high-polyphenol dietary fibre, oily fruit extracts and prebiotic xylooligosaccharides (XOSs).The resulting biorefinery model produced safe, market-ready ingredients with strong antioxidant and anti-inflammatory potential. The project developed and tested three functional food prototypes (drinkable gels, snack bars and yogurt) and a cosmetic product. The results offer companies new clean-label ingredients, reduce waste management costs for producers and support local jobs. Source: CORDIS</t>
   </si>
   <si>
     <t>2020-06-01
   2024-12-31</t>
   </si>
   <si>
     <t>€ 4 009 921,52</t>
   </si>
   <si>
     <t>ISANATUR SPAIN SL</t>
   </si>
   <si>
     <t>ZADE VITAL ILAC KIMYA GIDA SAN VE TICARET ANOMIM SIRKETI, VIDARA LIFE INGREDIENTS, S.A.U., CONTACTICA SL, BIOZOON GMBH, MORENO RUIZ HERMANOS SL, LABORATORIOS AMEREX SAU, UNIVERSIDADE POLITECNICA DE BRAGANCA, TECHNOLOGICAL UNIVERSITY DUBLIN, UNIVERSIDAD DE VIGO</t>
   </si>
   <si>
     <t>/
 Türkiye, Spain, Germany, Portugal, Ireland</t>
   </si>
   <si>
     <t>http://www.up4health.eu</t>
   </si>
   <si>
     <t>Puente la Reina, Navarra, Spain
   42.67250479292385, -1.8086152409794987</t>
   </si>
@@ -4189,145 +4186,141 @@
     <t>SpiralG</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/spiralg</t>
   </si>
   <si>
     <t>The aquatic environment is underexplored and underexploited, with huge potential value. A small number of these are microalgae, with the capacity to make the best use of light, to protect against light and deploy defence systems and molecules involved in chemical communication.Microalgae are also among the fastest–growing plants on Earth, capable of doubling or even trebling their biomass daily. The SpiralG project aims to build an algal biorefinery on a demonstration scale. This will take one of these microalgae and use it to produce several metric tonnes of phycocyanin per year. Phycocyanin is a pigment widely used in the pharmaceutical, cosmetic and food industries. </t>
   </si>
   <si>
     <t>2018-05-01
   2023-01-31</t>
   </si>
   <si>
     <t>€ 4 029 199,90</t>
   </si>
   <si>
     <t>ALGAIA</t>
   </si>
   <si>
     <t>UNIVERSITY COLLEGE DUBLIN, NATIONAL UNIVERSITY OF IRELAND, DUBLIN, LIVEGREEN SOCIETA AGRICOLA SRL, GREENSEA SAS</t>
   </si>
   <si>
     <t>Ireland, Italy, France</t>
   </si>
   <si>
-    <t>https://www.spiralg.eu/</t>
+    <t>https://cordis.europa.eu/project/id/792257</t>
   </si>
   <si>
     <t>Meze, France
   43.4357348556332, 3.6031393217288565
 ,   
   Arborea, Italy
   39.77442428887859, 8.579520876004686</t>
   </si>
   <si>
     <t>TECH4EFFECT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tech4effect</t>
   </si>
   <si>
-    <t>As we strive for a genuinely circular economy, greater efficiency in how we manage our renewable resources becomes increasingly important. This is particularly true of Europe’s forests – a major source of sustainable materials and essential to Europe’s ambitions as a leading bioeconomy.
-[...1 lines deleted...]
-By developing a state-of-the-art knowledge-based decision-support system aimed at increasing efficiency, TECH4EFFCT will offer a novel way to exploit the increasing amounts of data generated in modern forestry. TECH4EFFECT seeks to implement the developed efficiency management tool in five participating countries.</t>
+    <t>As we strive for a genuinely circular economy, greater efficiency in how we manage our renewable resources becomes increasingly important. This is particularly true of Europe’s forests – a major source of sustainable materials and essential to Europe’s ambitions as a leading bioeconomy.Increased biomass demand generates a need for more accessible forests to maintain a sustainable supply and maximise the value of this resource. TECH4EFFECT aims to deploy technological advances to advance forest management to a new level. The project will increase efficiencies including both lowering the cost and the environmental impact of harvesting from forests.By developing a state-of-the-art knowledge-based decision-support system aimed at increasing efficiency, TECH4EFFCT will offer a novel way to exploit the increasing amounts of data generated in modern forestry. TECH4EFFECT seeks to implement the developed efficiency management tool in five participating countries.</t>
   </si>
   <si>
     <t>2016-10-01
   2021-06-30</t>
   </si>
   <si>
     <t>€ 4 999 902,50</t>
   </si>
   <si>
     <t>KURATORIUM FUR WALDARBEIT UND FORSTTECHNIK (KWF) GMBH, SZKOLA GLOWNA GOSPODARSTWA WIEJSKIEGO, OESTERREICHISCHE BUNDESFORSTE AG, UNIVERSITY OF THE SUNSHINE COAST, GEORG-AUGUST-UNIVERSITAT GOTTINGEN STIFTUNG OFFENTLICHEN RECHTS, CO NA I BO, KOBENHAVNS UNIVERSITET, EUROPEAN FOREST INSTITUTE, LUONNONVARAKESKUS, LATSCHBACHER GMBH, KONRAD FORSTTECHNIK GMBH, CONSIGLIO NAZIONALE DELLE RICERCHE, UNIVERSITAET FUER BODENKULTUR WIEN, STATSKOG SF, IBENSOFT APS, NORSKOG, RTDS - VEREIN ZUR FORDERUNG DER KOMMUNIKATION UND VERMITTLUNG VON FORSCHUNG, TECHNOLOGIE UND INNOVATION, PONSSE OYJ, SKOVDYRKERFORENINGEN OST AMBA, STELLENBOSCH UNIVERSITY</t>
   </si>
   <si>
     <t>Germany, Norway, Poland, Austria, Australia, Italy, Denmark, Finland, South Africa</t>
   </si>
   <si>
-    <t>http://www.tech4effect.eu/</t>
+    <t>https://cordis.europa.eu/project/id/720757</t>
   </si>
   <si>
     <t>GreenProtein</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/greenprotein</t>
   </si>
   <si>
     <t>The economic costs of food waste are reckoned to total around € 705 bn globally. There are also significant hidden environmental and social costs. Meanwhile, the EU imports around 77 percent of its food and feed protein requirements, leaving it economically vulnerable and dependent on unsustainable and expensive animal protein. RuBisCO protein is found in all green vegetables and plants and represents around 50 percent of the total protein content of green leaves.
 GreenProtein is an industrial demonstration project that aims to produce high-added value, food grade proteins and other ingredients from vegetal food waste streams. The primary objective will be to extract and purify food-grade, fully functioning, RuBisCO protein isolate on an industrial scale using discards from the vegetal processing industry.</t>
   </si>
   <si>
     <t>2016-09-01
   2021-05-31</t>
   </si>
   <si>
     <t>€ 4 227 361,37</t>
   </si>
   <si>
     <t>KONINKLIJKE COOPERATIE COSUN UA</t>
   </si>
   <si>
     <t>GREENPROTEIN BV, BIONET SERVICIOS TECNICOS SL, INSTITUT NATIONAL D'ENSEIGNEMENT SUPERIEUR POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT - AGROPARISTECH, RUITENBERG INGREDIENTS B.V., EURIZON SL, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, POSLOVNI I PRAVNI FAKULTET, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Netherlands, Spain, Hungary, France, Serbia</t>
   </si>
   <si>
     <t>http://greenproteinproject.eu</t>
   </si>
   <si>
     <t>Dinterloord, Netherlands
   51.61566475013143, 4.4246328797600105</t>
   </si>
   <si>
     <t>REDWine</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/redwine</t>
   </si>
   <si>
-    <t>Global warming caused by greenhouse gases (GHGs) is one of the greatest challenges and concerns for humanity. Atmospheric concentrations of CO2 are currently at their highest for some 800,000 years, yet mankind continue to emit them in increasing amounts. This is creating a pressing need to reduce GHG production wherever possible.
-[...1 lines deleted...]
-The CO2 generated – along with the liquid effluent from washing wine fermentation tanks, which is rich in carbon, nitrogen and phosphorus – will be used to feed microalgae production systems. The captured CO2 will be liquified and stored, while the washing water will have the organic compounds removed and the remaining water used to clean the tanks. This can then also be directed to algae production. The process should reduce overall CO2 emissions by more than 30%, while potentially generating a new revenue stream for the producers at the same time.</t>
+    <t>The European wine industry is under pressure to cut emissions, reduce additives and operate more sustainably, while remaining economically competitive. The REDWine project took up the challenge with a demonstrator that helps transform two major winery waste streams – CO₂ emissions and liquid effluents – into bio-based products.Fermenting grapes for wine produces CO₂, which together with other gasses forms the so-called off-gas. The REDWine project demonstrated the technical, economic and environmental feasibility of using off-gas and liquid effluent, wastewater produced during wine-making, to cultivate Chlorella vulgaris, a versatile microalgae species. The microalgae biomass can be processed into proteins, lipids, pigments and bioactive compounds, with applications in agriculture, cosmetics, food and in winemaking itself, where algae-based ingredients can replace sulphites as preservatives.The project’s primary innovation is an integrated system that captures, purifies and liquefies CO₂ released during fermentation, and stores it for reuse. REDWine successfully tested the system under real operation conditions in its demonstration site in Palmela, Portugal, where it recovered two tonnes of CO₂ per year. The project estimates that its system can achieve more than a 30 % reduction in the carbon footprint across the wine value chain.It also generates a new revenue stream for the wine producers. The project developed and tested three complementary business models ranging from fully individual system integrated in the winery to a cooperative with a centralised shared facility. With a strong potential for replication in the European wine regions, REDWine estimates a €3.55 billion market for microalgae-derived ingredients.Source: CORDIS</t>
   </si>
   <si>
     <t>2021-05-01
   2025-12-31</t>
   </si>
   <si>
     <t>€ 5 676 744,00</t>
   </si>
   <si>
     <t>H2020-BBI-JTI-2020</t>
   </si>
   <si>
     <t>AVIPE-ASSOCIACAO DE VITICULTORES DO CONCELHO DE PALMELA</t>
   </si>
   <si>
-    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, Universidade Politecnica de Setubal, INNOVATION COMMERCIAL PATHWAYS CLG, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
+    <t>NOVIS GMBH, PERVATECH BV, ALGAMA, LIPOTEC SA, COLDEP DEVELOPPEMENT, Laboratorio Nacional de Energia e Geologia I.P., IDENER RESEARCH &amp; DEVELOPMENT AIE, HIDROQUIMIA TRACTAMENTS I QUIMICA INDUSTRIAL SLU, A4F ALGA FUEL SA, Universidade Politecnica de Setubal, INNOVATION COMMERCIAL PATHWAYS COMPANY LIMITED BY GUARANTEE, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
   </si>
   <si>
     <t>Germany, Netherlands, France, Spain, Portugal, Ireland</t>
   </si>
   <si>
     <t>http://www.redwineproject.eu</t>
   </si>
   <si>
     <t>Palmela, Portugal
   38.5991097407072, -8.845485388819933</t>
   </si>
   <si>
     <t>CIRCULAR BIOCARBON</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/circular-biocarbon</t>
   </si>
   <si>
     <t>While there have been huge advances in waste recycling over recent decades, there still remains room for improvement; some waste is not used as efficiently as it could be. Municipal solid waste in particular tends to be incinerated or sent to landfill despite retaining a large organic fraction which, if recovered, has inherent value as a resource as well as aligning better with Europe’s ambitions for a circular economy. This can be done using a biorefinery.The CIRCULAR BIOCARBON project will develop a first-of-its-kind flagship biorefinery to valorise the organic fraction of municipal solid waste into four value-added products and a range of other intermediate products. It will do this through a biorefinery, organised through a pool of cascading technologies. This will treat mixed urban waste streams, including the organic fraction of municipal solid waste and sewage sludge, in order to demonstrate that the process is capable of handling all the biowaste produced by a medium-sized city.The fundamental objective of the CIRCULAR BIOCARBON biorefinery is to open up new business frameworks based on an innovative circular approach to waste treatment in a city setting. It will work to attract the relevant actors needed to maximise the impact of the outputs on the market. In order to maximise replicability and boost potential penetration in the market, the biorefinery will be operated in Spain and Italy simultaneously for three years, and consistent business and exploitation strategies will be put in place.</t>
   </si>
   <si>
     <t>2021-06-01
   2027-05-31</t>
   </si>
   <si>
@@ -4443,51 +4436,51 @@
   <si>
     <t>PULPACKTION</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pulpacktion</t>
   </si>
   <si>
     <t>The PULPACKTION project developed cellulose-based packaging solutions for the specific demands of the food and electronic packaging industries, reducing dependence on non-renewable fossil fuel-based plastics.The PULPACKTION project took advantage of the flexibility in wet-moulding production of wood pulp-based materials. Biopolymers and other bio-based compounds were added to different types of wood pulp to tailor the final properties of the resulting wet-moulded materials.To fulfil the barrier properties required for PULPACKTION’s specific packaging applications using a fully bio-based approach, new bio-based polymer blends were developed to make multilayer films, composites, and coatings that delivered 100% bio-based integral packaging with similar properties to existing fossil-based packaging. Additionally, 100% bio-based inks, together with specific QR codes, were used to implement a traceability system. </t>
   </si>
   <si>
     <t>Bioplastics, Cellulose</t>
   </si>
   <si>
     <t>€ 8 303 374,05</t>
   </si>
   <si>
     <t>ROTTNEROS PACKAGING AB</t>
   </si>
   <si>
     <t>NOVAMONT SPA, ROTTNEROS AB, INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, BORREGAARD AS, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, GENENCOR INTERNATIONAL BV, TOTALENERGIES CORBION BV, RISE RESEARCH INSTITUTES OF SWEDEN AB, KAO CHIMIGRAF SLU, MI-PLAST DOO ZA PROIZVODNJU, TRGOVINU I PRUZANJE USLUGA, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, RISE INNVENTIA AB</t>
   </si>
   <si>
     <t>Italy, Sweden, Spain, Norway, Germany, Netherlands, Croatia</t>
   </si>
   <si>
-    <t>http://www.pulpacktion.eu</t>
+    <t>https://cordis.europa.eu/project/id/720744</t>
   </si>
   <si>
     <t>Sunne, Sweden
   59.84623560443072, 13.122555476768017</t>
   </si>
   <si>
     <t>MULTI-STR3AM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/multi-str3am</t>
   </si>
   <si>
     <t>With an increasing population and a consequent growing demand for land for food, new sources of food, feed and industrial raw materials are urgently required. Microalgae has the potential to help bridge that gap without concurrent pressure on land use and without increasing the use of petrochemical-based resources. The full nutritional profile of microalgae includes protein, carbohydrates, lipids and trace nutrients such as vitamins and antioxidants and can provide food, feed, energy, pharmaceuticals and cosmetics. Its protein content is particularly high.
 However, despite this clear promise, microalgae as a resource remains underdeveloped and underexploited. This means there is – currently – insufficient capacity to provide a realistic, reliable alternative to existing sources. The barriers to widespread uptake are industrial – economies of scale have not been achieved – and cost-related – the production processes are relatively expensive.
 The MULTI-STR3AM project is designed to overcome these barriers. It will use a three-pillar approach: improving the strains of microalgae to boost productivity; designing and engineering more cost-effective production techniques; exploiting sidestreams, biomass and upscaling production to be able to provide a realistic alternative supply. It will do this within a centralised MULTI-biorefinery, valorising all biomass fractions using a sustainable and economically viable production model. Ultimately, the MULTI-STR3AM project aims to create a roadmap for establishing economically viable microalgae production and exploration, preserving resources and contributing to the EU’s circular economy goals.</t>
   </si>
   <si>
     <t>€ 6 588 732,00</t>
   </si>
   <si>
     <t>FORFARMERS CORPORATE SERVICES BV, FLORA FOOD R AND D BV, INTERNATIONAL FLAVORS &amp; FRAGRANCES IFF (NEDERLAND) BV, PHYCOM BV, Laboratorio Nacional de Energia e Geologia I.P., NUTRAFUR SA, IFF BENICARLO SL, MIKROBIOLOGICKY USTAV AV CR V.V.I, INSTITUTO DE BIOLOGIA EXPERIMENTAL E TECNOLOGICA</t>
   </si>
   <si>
     <t>Netherlands, Portugal, United States, Spain, Czechia</t>
   </si>
@@ -4499,51 +4492,51 @@
   38.86112072557106, -9.05871145869106</t>
   </si>
   <si>
     <t>B-FERST</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/b-ferst</t>
   </si>
   <si>
     <t>The B-FERST project seeks to make a significant contribution to addressing the challenges of delivering on the EU’s ambitions for sustainable agriculture. This shift will require the more efficient use of existing resources in the farming and fertiliser sectors, improved sourcing, logistics and biochemical characterisation of biomass feedstocks and improvements to the quality and fertility of soils.This project believes that the agriculture sector in Europe needs to shift from its current “production-income” approach, which is strongly reliant on commodities such as NPK-complex fertilisers and where waste generated is unused, to a more sustainable production model based on tailor-made specialised fertilisers that can be adapted to the needs of individual farmers.This will be based on valorising local organic waste streams from agriculture as well as the use of proximity biowastes from other industries.Check the CBE JU-funded B-FERST project results. </t>
   </si>
   <si>
     <t>Food industry sidestreams, Organic fraction of municipal solid waste</t>
   </si>
   <si>
     <t>2019-05-01
   2024-10-31</t>
   </si>
   <si>
     <t>€ 6 787 075,75</t>
   </si>
   <si>
     <t>FERTIBERIA CORPORATE SL</t>
   </si>
   <si>
-    <t>FONDAZIONE ICONS, NOVAMONT SPA, FKUR KUNSTSTOFF GMBH, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INFINITA DRUZBA ZA TRAJNOSTNI EKONOMSKI, SOCIALNI IN OKOLJSKI RAZVOJ DOO, ARCADIA INTERNATIONAL GEIE, INSTYTUT UPRAWY NAWOZENIA I GLEBOZNAWSTWA, PANSTWOWY INSTYTUT BADAWCZY, UNIVERSIDAD DE LEON, FERTIBERIA SA, INCRO SA, AGRISAT IBERIA SL, AG FUTURA TECHNOLOGII DOOEL SKOPJE, FCC MEDIO AMBIENTE SAU, FCC AQUALIA SA</t>
+    <t>FONDAZIONE ICONS, NOVAMONT SPA, FKUR KUNSTSTOFF GMBH, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INFINITA DRUZBA ZA TRAJNOSTNI EKONOMSKI, SOCIALNI IN OKOLJSKI RAZVOJ DOO, ARCADIA INTERNATIONAL GEIE, INSTYTUT UPRAWY NAWOZENIA I GLEBOZNAWSTWA, PANSTWOWY INSTYTUT BADAWCZY, UNIVERSIDAD DE LEON, QUIMICA DEL ESTRONCIO, SA, INCRO SA, AGRISAT IBERIA SL, AG FUTURA TECHNOLOGII DOOEL SKOPJE, FCC MEDIO AMBIENTE SAU, FCC AQUALIA SA</t>
   </si>
   <si>
     <t>Italy, Germany, Belgium, Slovenia, Poland, Spain, North Macedonia</t>
   </si>
   <si>
     <t>https://bferst.eu</t>
   </si>
   <si>
     <t>Huelva, Spain
   37.28014932688543, -6.939176113496322
 ,   
   Huelva, Spain
   37.2628006389942, -6.933854610688947</t>
   </si>
   <si>
     <t>AgriChemWhey</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/agrichemwhey</t>
   </si>
   <si>
     <t>The European dairy industry, as a by-product of whey protein manufacture, produces substances known as whey permeate and – following extraction of lactose - delactosed whey permeate. These dairy-processing sidestreams lack effective, reliable disposal routes. From a sustainability perspective, this presents a challenge, particularly in the light of the EU’s ‘post milk quota era’.The AgriChemWhey project proposes to convert these sidestreams into added-value products – specifically L-Lactic acid, polylactic acid, minerals for human nutrition and bio-based fertiliser - for growing global markets. In the process, it will develop a blueprint for an economic sustainability model that can be replicated throughout Europe.</t>
   </si>
   <si>
     <t>2018-01-01
@@ -4655,50 +4648,53 @@
     <t>VAMOS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/vamos</t>
   </si>
   <si>
     <t>Sugar is one of the most essential raw materials for industrial bioprocessing supply chains. Currently, the sector relies on first-generation sugar from agricultural biomass such as sugar cane, sugar beet and other starch-containing crops. However, this means the supply chain relies on crops that often have a high environmental and social impact and are subject to fluctuations in cost and supply.Second-generation lignocellulosic sugars can overcome some of these issues. However, these present their own challenges, such as high dilution and low purity, that can push up production costs. In addition, the sugars derived are usually a complex mix that does not offer direct substitution with first-generation sugars. Addressing these issues would establish a fresh, sustainable and renewable resource for the industrial bioprocessing sector.Second-generation sugars are easily available from sources such as municipal solid waste (MSW), composed of either mixed domestic residual waste or waste rejected from sorting and recycling processes and often contains significant quantities of paper/card (lignocellulosic) based materials.The VAMOS project aims to showcase, at demonstration scale, the feasibility of producing and valorising these second-generation sugars. The sugar will be utilised in the production of three bio-based products for non-food contact applications, delivering competitive, sustainable, affordable and high-performance bio-based materials from these low-value residual waste sugars. In so doing, the VAMOS project will revolutionise the sector by creating a new value chain.</t>
   </si>
   <si>
     <t>2019-09-01
   2023-08-31</t>
   </si>
   <si>
     <t>€ 6 984 812,88</t>
   </si>
   <si>
     <t>OAKDENE HOLLINS LIMITED</t>
   </si>
   <si>
     <t>TRANSFERCENTER FUR KUNSTSTOFFTECHNIK GMBH, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, CENTRE FOR PROCESS INNOVATION LIMITED LBG, NOVOZYMES A/S, FIBERIGHT LIMITED, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, EW BIOTECH GMBH, KNAUF INSULATION LIMITED, ABERYSTWYTH UNIVERSITY, CELIGNIS LIMITED, AEP POLYMERS SRL</t>
   </si>
   <si>
     <t>Austria, United Kingdom, Denmark, Germany, Ireland, Italy</t>
   </si>
   <si>
+    <t>https://cordis.europa.eu/project/id/837771</t>
+  </si>
+  <si>
     <t>Waunarlwydd, Swansea, United Kingdom
   51.64049501042717, -3.9955757109382013</t>
   </si>
   <si>
     <t>Allthings.bioPRO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/allthingsbiopro</t>
   </si>
   <si>
     <t>The bioeconomy is rightly viewed as a major player in delivering a more sustainable and more circular economy. It is providing the potential to make increasing numbers of industrial and consumer goods from biomass and the underused waste from other processes. However, equally importantly, the bioeconomy can make a major contribution to reducing Europe’s dependence on oil and gas, both as an energy source and as a raw material, helping the transition away from the current fossil-based economy.
 Society will lie at the heart of this transition. It is people – both as citizens and as consumers of products – that will shape its speed and direction. It is them that will inform the bio-based industries what they want, what they need and what works. They will also want to make their voice heard politically, ensuring their views are considered when setting policies to drive the bioeconomy. Buy-in from the public at large will be a key determinant in ensuring the success of the transition. Allthings.bioPRO will provide a novel approach to promoting this involvement, by creating and deploying an innovative gamification ecosystem that combines a serious game, a smartphone app and online and offline communication and engagement activities. The project centres on four tangible themes that are familiar to the wider public - food packaging; fashion and textiles; kids and schools; jobs and careers.
 This is designed to address a major gap in encouraging citizen engagement, namely creating a deeper understanding of the issues surrounding new production and consumption models. This will allow a better, deeper debate and equip citizens with the confidence to ask the questions that matter on quality and functionality compared with existing products and answer their question on sustainability. By doing so, it will allow citizens to make an active contribution to the direction of the bioeconomy.</t>
   </si>
   <si>
     <t>2020-09-01
   2023-08-31</t>
   </si>
   <si>
     <t>€ 1 999 980,00</t>
   </si>
   <si>
     <t>FONDAZIONE ICONS, PROSPEX INSTITUTE, NUROGAMES GMBH, STICHTING DE NATUUR - EN MILIEUFEDERATIES, BALTI UURINGUTE INSTITUUT, SIHTASUTUS TARTU KESKKONNAHARIDUSE KESKUS, STICHTING FASHION FOR GOOD, WISSENSCHAFTSLADEN BONN EV, VETENSKAP &amp; ALLMANHET, VA, B.T.G. BIOMASS TECHNOLOGY GROUP BV, INTHUM - LABORATORIO INTERCULTURALE DI RICERCA E DI PROMOZIONE DELLA CONDIZIONE (H)UMANA</t>
   </si>
   <si>
@@ -4790,51 +4786,51 @@
     <t>€ 7 451 945,62</t>
   </si>
   <si>
     <t>RHEINISCH-WESTFAELISCHE TECHNISCHE HOCHSCHULE AACHEN</t>
   </si>
   <si>
     <t>SYNCOM FORSCHUNGS- UND ENTWICKLUNGSBERATUNG GMBH, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., HENKEL KGaA, HYBRID CATALYSIS BV, LEIBNIZ INSTITUT FUER KATALYSE EV, BASF SE, LENZING AKTIENGESELLSCHAFT</t>
   </si>
   <si>
     <t>Germany, Belgium, Netherlands, Italy, Austria</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720695</t>
   </si>
   <si>
     <t>Aachen, Germany
   50.77725052528048, 6.050785885854992</t>
   </si>
   <si>
     <t>UNLOCK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/unlock</t>
   </si>
   <si>
-    <t>As Europe continues on its trajectory to a circular bio economy, much of the work in achieving this will lie in identifying and developing new or more efficient value chains from existing waste streams. One such waste stream is in the poultry sector, where more than 15 million tonnes of meat are produced annually. While much of the waste here is already valorised, the vast quantity of feathers produced are unexploited. Currently, only around 25% of feather waste is collected; what is gathered is frequently used for meal and fertiliser applications, which are seen as mid- to low-value applications, with low margins to match.However, feathers are made up of nearly 90% keratin, a valuable protein that can provide a resource for biodegradable materials, including bioplastics, with applications in agriculture. The UNLOCK project seeks to demonstrate how to release the value inherent in this waste stream, by developing smart logistic strategies and efficient feather biorefineries based on steam and pressure hydrolysis -. Ultimately, this will help to establish a feather-based bioeconomy that can generate innovative bio-based functional materials for agricultural applications.By overcoming many of the existing difficulties in collecting and processing feathers obtained from slaughterhouses, the UNLOCK project aims to position this waste chain from feathers as a source of raw material for keratin for use in agriculture. It will find applications in products such as forest and seed trays, nonwoven geotextiles, hydroponic foams and mulch films. The advantages of these materials include biodegradation aligned to the duration of crops, the capacity to add nitrogen back to soils and generating zero waste at end-of-life.</t>
+    <t>Europe’s poultry sector produces about 3.6 million tonnes of feathers every year, yet only a quarter is collected separately, mostly for animal feed and fertilisers. Feathers are rich in keratin, a valuable protein that improves the degradability of bioplastics and enriches the soil with nitrogen as it decomposes. The UNLOCK project developed technologies and agricultural products to make the most of this underused waste stream.The project’s consortium covered the whole value chain, from feedstock analysis to product fabrication and sustainability assessments. It brought feather treatment technologies (sterilisation and shredding, steam explosion and microbial fermentation) to three demonstration plants in Poland and Sweden. The project produced four keratin-enriched agricultural products: seed trays, nonwoven geotextiles, mulch films and hydroponic foams. Treated feathers biodegrade much faster than untreated ones, supporting the EU’s shift away from fossil-based materials.</t>
   </si>
   <si>
     <t>2021-05-01
   2025-04-30</t>
   </si>
   <si>
     <t>€ 5 108 554,00</t>
   </si>
   <si>
     <t>FUNDACION CIDETEC</t>
   </si>
   <si>
     <t>ATLANTIS PERIVALLON KAI KAINOTOMIA LIMITED, BIOEXTRAX AB, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, FARRELLY AND MITCHELL BUSINESS CONSULTANTS LIMITED, TERRA AQUATICA SAS, CEDROB SPOLKA AKCYJNA, SIEC BADAWCZA LUKASIEWICZ - LODZKI INSTYTUT TECHNOLOGICZNY, FUNDACJA UNIMOS, ASSOCIACIO COMARCAL URGELL D'AJUDA AL MINUSVALID, NORMEC OWS, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, RISE PROCESSUM AB, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ, GREENOVATE ! EUROPE</t>
   </si>
   <si>
     <t>Cyprus, Sweden, Spain, Ireland, France, Poland, Belgium, Croatia</t>
   </si>
   <si>
     <t>https://unlock-project.eu/</t>
   </si>
   <si>
     <t>Ciechanow, Poland
   52.8554892165807, 20.65985135433444
 ,   
   Umea, Sweden
@@ -4946,51 +4942,51 @@
   </si>
   <si>
     <t>Sas van Gent, Netherlands
   51.246263040899514, 3.7967480997835787</t>
   </si>
   <si>
     <t>EMBRACED</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/embraced</t>
   </si>
   <si>
     <t>Absorbent Hygiene Products (AHP) waste, which includes used nappies for babies and adults, menstrual products, and wipes, among others, are currently considered a non-recyclable fraction of municipal waste. 8,500,000 tons of such waste are incinerated or landfilled in Europe each year.The EMBRACED project has demonstrated a replicable, economically viable, and environmentally sustainable model of an integrated biorefinery that uses the cellulosic fraction of such waste to produce bio-based building blocks, polymers, and fertilisers. The biorefinery uses a circular economy model, closing the cycle of raw materials and minimising the use of primary resources.  </t>
   </si>
   <si>
     <t>2017-06-01
   2022-12-31</t>
   </si>
   <si>
     <t>€ 10 494 611,74</t>
   </si>
   <si>
     <t>Fater S.p.A.</t>
   </si>
   <si>
-    <t>NOVAMONT SPA, FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS, EDIZIONI AMBIENTE SRL, BV RUBBERFABRIEK WITTENBURG, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, SAPONIA KEMIJSKA, PREHRAMBENA I FARMACEUTSKA INDUSTRIJA DD, MATER-BIOTECH SPA, CONTARINA SPA, FERTINAGRO BIOTECH SL, PROCTER &amp; GAMBLE INTERNATIONAL OPERATIONS SA, TERRACYCLE UK LTD, LEGAMBIENTE NAZIONALE APS RETE ASSOCIATIVA ETS</t>
+    <t>NOVAMONT SPA, NOVAMONT SPA, FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS, EDIZIONI AMBIENTE SRL, BV RUBBERFABRIEK WITTENBURG, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, SAPONIA KEMIJSKA, PREHRAMBENA I FARMACEUTSKA INDUSTRIJA DD, CONTARINA SPA, FERTINAGRO BIOTECH SL, PROCTER &amp; GAMBLE INTERNATIONAL OPERATIONS SA, TERRACYCLE UK LTD, LEGAMBIENTE NAZIONALE APS RETE ASSOCIATIVA ETS</t>
   </si>
   <si>
     <t>Italy, Spain, Netherlands, Germany, Croatia, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/745746</t>
   </si>
   <si>
     <t>Bottrighe, Adria, Italy
   45.026872177554026, 12.072086068421433</t>
   </si>
   <si>
     <t>GRACE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/grace</t>
   </si>
   <si>
     <t>The GRACE project will explore the potential of the non-food industrial crops miscanthus and hemp as a source of biomass for the bio-economy. Both miscanthus and hemp are relatively under-exploited, but offer an interesting business opportunity for farmers and industry. When cultivated on marginal, contaminated or unused/abandoned land, the impacts on food security can be minimized, and the potential introduction of pollutants into the food chain can be prevented.GRACE will demonstrate and optimise the techno economic viability and environmental sustainability of ten promising miscanthus and hemp biomass-based value chains using marginal, contaminated and unused land at an industry relevant scale.The aim is to identify hemp varieties suitable for marginal lands and to have commercial miscanthus cultivars available by the end of the project with several proven economically viable end uses creating a market pull for growth in the bio-economy.</t>
   </si>
   <si>
     <t>€ 12 324 632,86</t>
   </si>
   <si>
     <t>UNIVERSITAET HOHENHEIM</t>
@@ -5091,98 +5087,96 @@
     <t>CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, AYMING, KUNGLIGA TEKNISKA HOEGSKOLAN, BORREGAARD DEUTSCHLAND GMBH, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS</t>
   </si>
   <si>
     <t>Norway, Greece, France, Sweden, Germany, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/article/id/422566-novel-technology-transforms-forest-r…</t>
   </si>
   <si>
     <t>Sarpsborg, Norway
   59.293119387409334, 11.049488115792705</t>
   </si>
   <si>
     <t>FIRST2RUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/first2run</t>
   </si>
   <si>
     <t>FIRST2RUN project demonstrated the environmental sustainability and economic profitability of an integrated biorefinery where low-input and underutilised oil crops grown in arid and marginal lands, without competing with food or feed, were valorised for extracting vegetable oils. These oils were then further converted into bio-based monomers, mainly pelargonic and azelaic acids, serving as building blocks for high-value products such as bio-based lubricants, cosmetics, plastics, and additives through the integration of chemical and biotech processes.By extracting cardoon seeds oil and converting it to bio-based solutions like lubricants and plastics, Novamont played a crucial role in transforming arid and marginal lands in Sardinia into a platform for sustainable bio-based business.The project created a sustainable closed-loop system that generated new incomes for local farmers while having no impact on valuable land for food production.  </t>
   </si>
   <si>
     <t>€ 16 995 882,00</t>
   </si>
   <si>
-    <t>SIP LIMITED, MATRICA SPA, CHEMTEC UK LIMITED, SOLIQZ BV, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, ROELMI HPC SRL</t>
+    <t>SIP LIMITED, NOVAMONT SPA, CHEMTEC UK LIMITED, SOLIQZ BV, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, ROELMI HPC SRL</t>
   </si>
   <si>
     <t>United Kingdom, Italy, Netherlands, Slovakia</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/669029</t>
   </si>
   <si>
     <t>Porto Torres, Italy
   40.834642894927526, 8.353813448524571</t>
   </si>
   <si>
     <t>RECOVER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/recover</t>
   </si>
   <si>
     <t>Plastics dominate the packaging sector, and their use in the agri-food value chain dominates the demand for plastic packaging. Of a global production of 350 million metric tonnes, the sector consumes 50 percent of output. However, the use of plastics, particularly in packaging, is becoming an increasing cause of environmental concern because of its longevity and challenges in recycling. Currently, only 31 percent of plastic is recycled, with some 30-40 percent going to landfill.
 In agriculture, one of the issues in increasing recycling is that affordable biodegradable plastic alternatives do not degrade in soil, but require composting. This adds a significant economic hurdle to the already-greater material cost and lower performance compared to fossil counterparts. There is also the issue of contamination; more than half of food packaging in municipal wastes contains leftover products, making it more difficult to recycle. Almost 80 percent is buried in agri-fields, landfills or the natural environment as a result.
 To address these challenges, the RECOVER project will provide novel biotechnological solutions, using microorganisms, novel enzymes, earthworms and insects to degrade conventional plastic packaging and agricultural film waste streams. It will also create new feedstocks for the bio-based industries such as chitin-chitosan, a high-value bioplastics raw material. In addition, the RECOVER project will also help address the issue of microplastic pollution in both industrial composting and soil.</t>
   </si>
   <si>
     <t>€ 4 399 362,59</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE ALMERIA</t>
   </si>
   <si>
     <t>INGREDIENT ODYSSEY SA, NUTRINSECT SRL, IDELUX ENVIRONNEMENT, CARTON BROS, UNIVERSITA DI PISA, ASA SPEZIALENZYME GMBH, ASOCIACIÓN AGRARIA DE JÓVENES AGRICULTORES, NATURPLAS PLASTICOS AGRICOLAS SL, HOCHSCHULE ALBSTADT-SIGMARINGEN, BRUNEL UNIVERSITY LONDON, OWS RESEARCH FOUNDATION PS, ENCO SRL, UNIVERSIDAD MIGUEL HERNANDEZ DE ELCHE, FEMTO ENGINEERING SRL, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, SOCIEDAD ANONIMA AGRICULTORES DE LAVEGA DE VALENCIA</t>
   </si>
   <si>
     <t>Portugal, Italy, Belgium, Ireland, Germany, Spain, United Kingdom</t>
   </si>
   <si>
     <t>https://recover-bbi.eu/</t>
   </si>
   <si>
     <t>OPTISOCHEM</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/optisochem</t>
   </si>
   <si>
-    <t>The OPTISOCHEM project will demonstrate the feasibility of transforming excess wheat straw into bio-Isobutene (bio-IBN) derivatives. It will develop and scale up the demo production of bio-IBN from straw. Ultimately this will lead to production and validation in pilot facilities.
-[...1 lines deleted...]
-By sourcing products from bio-based IBN while using the same process as fossil-based IBN, and with comparable performances, would provide a renewable supply for what is a sizeable and valuable market.</t>
+    <t>The OPTISOCHEM project will demonstrate the feasibility of transforming excess wheat straw into bio-Isobutene (bio-IBN) derivatives. It will develop and scale up the demo production of bio-IBN from straw. Ultimately this will lead to production and validation in pilot facilities.The process will provide two different groups of chemical compounds derived from bio-IBN. These compounds, oligomers (DIB, TIB, TeIB) and polyisobutylenes (PIBs) are currently used in a wide range of applications such as lubricants, adhesives, sealants, flavours and fragrances and substituted phenols. Currently, this market relies on products derived from fossil-based isobutene.By sourcing products from bio-based IBN while using the same process as fossil-based IBN, and with comparable performances, would provide a renewable supply for what is a sizeable and valuable market.</t>
   </si>
   <si>
     <t>€ 9 755 493,63</t>
   </si>
   <si>
     <t>GLOBAL BIOENERGIES</t>
   </si>
   <si>
     <t>GLOBAL BIOENERGIES GMBH, CLARIANT PRODUKTE (DEUTSCHLAND) GMBH, INEOS SERVICES BELGIUM, TECHNIP ENERGIES FRANCE, ENERGIEINSTITUT AN DER JOHANNES KEPLER UNIVERSITAT LINZ VEREIN, IPSB</t>
   </si>
   <si>
     <t>Germany, Belgium, France, Austria</t>
   </si>
   <si>
     <t>http://optisochem.eu/</t>
   </si>
   <si>
     <t>Straubing, Germany
   48.904272103641134, 12.568150210128323
 ,   
   Pomacle, France
   49.33503165641937, 4.145941476469217
 ,   
   Lavera, France
   43.389754702313994, 5.030482998519606</t>
@@ -5211,80 +5205,80 @@
     <t>€ 24 738 840,00</t>
   </si>
   <si>
     <t>CLARIANT PRODUKTE (DEUTSCHLAND) GMBH</t>
   </si>
   <si>
     <t>CLARIANT PRODUCTS RO SRL, EXPORTHUNGARY NEMZETKOZI KERESKEDEL MI ES VALLALKOZASFEJLESZTESI KORLATOLT FELELOSSEGU TARSASAG, B.D.R ASSOCIATES COMMUNICATION GROUP SRL, BAYERISCHE FORSCHUNGSALLIANZ BAVARIAN RESEARCH ALLIANCE GMBH, ENERGIEINSTITUT AN DER JOHANNES KEPLER UNIVERSITAT LINZ VEREIN, FLIEGL AGRARTECHNIK GMBH</t>
   </si>
   <si>
     <t>Romania, Hungary, Germany, Austria</t>
   </si>
   <si>
     <t>http://www.lignoflag-project.eu</t>
   </si>
   <si>
     <t>Podari, Romania
   44.254297869177364, 23.77973298398645</t>
   </si>
   <si>
     <t>SWEETWOODS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sweetwoods</t>
   </si>
   <si>
-    <t>The SWEETWOODS project aims to develop a first-of-its-kind biofractionation flagship plant in Estonia that uses sustainable hardwood biomass. The process combines innovative pre-treatment technology with enzymatic solutions to provide sugar recovery levels of over 90 per cent with exceptionally high-quality lignin. Sugars and lignin can be further processed and converted to high-value biomaterials capable of replacing fossil based chemicals in a wide range of products.The project, which uses wood processing residues as a feedstock, will lead to wood-based biomaterials being produced on an industrial scale for the first time. </t>
+    <t>The SWEETWOODS project built a first-of-its-kind biofractionation flagship biorefinery in Imavere, Estonia to turn hardwood residues into wood-based chemicals. Using patented Sunburst™ pre-treatment technology of the project coordinator Fibenol, the biorefinery extracts high-purity Lignova® lignin and wood sugars from residual hardwood, converting more than 90% of the feedstock into valuable biomaterials.  These materials can substitute bitumen in asphalt, phenol in resins and other fossil inputs across construction, materials, bioplastics, cosmetics and food applications.Commissioned in 2024, the plant now operates at technology readiness level 8. It has become Fibenol’s platform for further growth, including an upcoming first commercial-scale biorefinery in Latvia. Imavere’s biorefinery is part of a new industry that advanced an innovation hub in Estonia focused on forestry‑based chemicals and materials. </t>
   </si>
   <si>
     <t>2018-06-01
   2024-05-31</t>
   </si>
   <si>
     <t>€ 20 959 745,12</t>
   </si>
   <si>
     <t>SPINVERSE AB, TECNARO GESELLSCHAFT ZUR INDUSTRIELLEN ANWENDUNG NACHWACHSENDER ROHSTOFFE MBH, GLOBAL BIOENERGIES GMBH, METGEN OY, SPINVERSE  OY, 2B Srl, RECTICEL SA, GLOBAL BIOENERGIES</t>
   </si>
   <si>
     <t>Sweden, Germany, Finland, Estonia, Italy, Belgium, France</t>
   </si>
   <si>
     <t>https://sweetwoods.eu/</t>
   </si>
   <si>
     <t>Imavere, Estonia
   58.73643633159541, 25.792165959741425</t>
   </si>
   <si>
     <t>BIZENTE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bizente</t>
   </si>
   <si>
-    <t>Thermoset composites – basically fibre-reinforced plastics – are increasingly popular as a construction material, replacing metals in many areas. In applications such as aviation and transport, where lower weight without compromising strength is important, they are becoming the material of choice; they are strong, light, generally heat-resistant and easy to shape. However, recycling these materials is a challenge; the chemical process that creates the composites and incorporates the fibres is irreversible. Currently, most of them are incinerated or sent to landfill.There are already substantial amounts of these materials to be dealt with – in Europe alone, more than 40,000 tonnes of composite waste are deposited in landfills annually. However, with more than 12,000 aircraft approaching retirement – a process being accelerated by the COVID-19 pandemic – there will be a massive increase in these materials to be disposed of (aircraft are routinely 50-70 % composite). In addition, there are many other sectors – rail, construction, energy, automotive and electronics – that will also contribute with substantial quantities of composites. Clearly, another solution is required to address this challenge.The BIZENTE project will demonstrate the potential of ligninase enzymes in addressing the disposal of these thermoset compounds to resolve the end-of-life issues of thermoset composites waste. In addition, it will help remove non-biodegradable thermoset composites from other environmental settings such as aircraft boneyards. This enzymatic process will valorise these waste streams by converting them into new feedstocks.</t>
+    <t>Thermoset composites – basically fibre-reinforced plastics – are increasingly popular as a construction material, replacing metals in many areas. In applications such as aviation and transport, where lower weight without compromising strength is important, they are becoming the material of choice; they are strong, light, generally heat-resistant and easy to shape. However, recycling these materials is a challenge; the chemical process that creates the composites and incorporates the fibres is irreversible. Currently, most of them are incinerated or sent to landfill.There are already substantial amounts of these materials to be dealt with – in Europe alone, more than 40,000 tonnes of composite waste are deposited in landfills annually. However, with more than 12,000 aircraft approaching retirement – a process being accelerated by the COVID-19 pandemic – there will be a massive increase in these materials to be disposed of (aircraft are routinely 50-70 % composite). In addition, there are many other sectors – rail, construction, energy, automotive and electronics – that will also contribute with substantial quantities of composites. Clearly, another solution is required to address this challenge.The BIZENTE project demonstratated the potential of ligninase enzymes in addressing the disposal of these thermoset compounds to resolve the end-of-life issues of thermoset composites waste. It helped remove non-biodegradable thermoset composites from other environmental settings such as aircraft boneyards. This enzymatic process valorised these waste streams by converting them into new feedstocks.</t>
   </si>
   <si>
     <t>2020-05-01
   2024-04-30</t>
   </si>
   <si>
     <t>€ 2 509 342,30</t>
   </si>
   <si>
     <t>AERNNOVA COMPOSITES SA, BIOSPHERE SRL, EUROPEAN COMPOSIT RECYCLING TECHNOLOGY AS, CONSORCIO AERODROMO AEROPUERTO DE TERUEL, SPECIFIC POLYMERS, EVOENZYME SL, FUNDACION AGENCIA ARAGONESA PARA LA INVESTIGACION Y EL DESARROLLO, ACCIONA CONSTRUCCION SA, TECHNISCHE UNIVERSITEIT DELFT, UNIVERSIDAD DE CADIZ</t>
   </si>
   <si>
     <t>Spain, Italy, Denmark, France, Netherlands</t>
   </si>
   <si>
     <t>https://bizente.eu/</t>
   </si>
   <si>
     <t>BIOSKOH</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioskoh</t>
   </si>
   <si>
     <t>The BIOSKOH project has the general ambition to demonstrate the first of a series of new second generation bio-refineries for Europe. These will be sustainable and financially sound. It has identified four ‘Innovation Stepping Stones’ that will allow a breakthrough in the techno-economic viability of lignocellulosic bio-refineries. These four stepping stones will deliver Superior Bio-refinery Technology, delivering a biomass to ethanol yield 15 – 20% higher than current state of the art processing. 
@@ -5390,51 +5384,51 @@
     <t>SYLFEED</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sylfeed</t>
   </si>
   <si>
     <t>Europe faces a major protein deficit, ranging between 80 and 70 % over the past 40 years, which has been covered by imports. At the same time, as the world population grows, the demand for food will increase globally. The SYLFEED project started to bridge this gap by upscaling a biorefinery concept that could convert woody biomass into high-value single-cell protein (SCP) for use as animal feed, notably in increasing fish production.  Wood residues are abundant and highly sustainable, while SCP has an amino-acid profile close to that of fish, making them an excellent raw material in fish feed formulation.  The SYLFEED project demonstrated the conversion of woody biomass into proteins for use in aquaculture, establishing synergies between the forestry industry and the protein fish feed market. It created new high-value opportunities for the forestry sector and an alternative and sustainable protein source for fish farms.  </t>
   </si>
   <si>
     <t>2017-09-01
   2021-08-31</t>
   </si>
   <si>
     <t>€ 8 695 068,10</t>
   </si>
   <si>
     <t>ARBIOM</t>
   </si>
   <si>
     <t>SKRETTING AQUACULTURE RESEARCH CENTRE AS, FODURVERKSMIDJAN LAXA HF, BIOPROCESS PILOT FACILITY BV, NORSKE SKOG GOLBEY, MATIS OHF, BIO BASE EUROPE PILOT PLANT VZW, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS, PRAYON SA, RISE PROCESSUM AB</t>
   </si>
   <si>
     <t>Norway, Iceland, Netherlands, France, Belgium, Sweden</t>
   </si>
   <si>
-    <t>http://www.sylfeed.eu</t>
+    <t>https://cordis.europa.eu/article/id/435623-transforming-wood-byproducts-into-aq…</t>
   </si>
   <si>
     <t>VIBES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/vibes</t>
   </si>
   <si>
     <t>The use of composite materials has grown substantially in recent years. These materials offer high mechanical strength at a lightweight; in addition, the lack of corrosion – even in extreme environments - often compares favourably to metals. This has seen these materials find considerable uptake in high-technology applications such as aeronautics, automotive, construction, marine and naval, energy and sports science. As the demand for increased fuel efficiency rises, is seems inevitable the demand for these light but strong materials will also rise to match. 
 However, these composite materials currently present a problem at end of life. Unlike plastics, they are made up a combination of materials -a polymer matrix combined with a reinforcing material. This means they cannot be simply melted and recycled, as is the case with most plastics. To become useful, they need be separated into their component parts; a challenging process. The challenges in doing this mean that currently most waste composites are simply sent to landfill or incineration; this accounts for almost three-quarters of waste. With Europe’s aspirations to become a circular economy, this is not an acceptable solution. If the increase in their use continues, there needs to be a more effective way of handling waste and making it part of the circular economy.
 The VIBES project offers an innovative approach to this challenge. It has developed a technology for the controlled separation and recovery of composite material components by means of developing customised biobased bonding materials. These new materials can then be decomposed to their component parts using temperature, UV or electrical pulses, allowing matrix to be separated from the reinforcing material and will assist in the detachment of the polymer chains of the resins.The resulting products can then be used as feedstock for other processes.</t>
   </si>
   <si>
     <t>2021-06-01
   2025-05-31</t>
   </si>
   <si>
     <t>€ 4 224 039,25</t>
   </si>
   <si>
     <t>Q-PLAN INTERNATIONAL ADVISORS PC, ARCHA SRL, UNIVERSITY OF LIMERICK, JUNO COMPOSITES LTD, IDEC, INGENERIA Y DESARROLLOS DE COMPOSITES SL, CONSORCIO AERODROMO AEROPUERTO DE TERUEL, SPECIFIC POLYMERS, WEVERIJ FLIPTS EN DOBBELS NV, BCIRCULAR COMPOSITES SOCIEDAD LIMITADA, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, DEUTSCHE INSTITUTE FUR TEXTIL- UND FASERFORSCHUNG DENKENDORF, ACCIONA CONSTRUCCION SA</t>
   </si>
   <si>
     <t>Greece, Spain, Italy, Ireland, France, Belgium, Germany</t>
   </si>
@@ -5494,53 +5488,51 @@
     <t>€ 14 304 045,22</t>
   </si>
   <si>
     <t>MICROPHYT</t>
   </si>
   <si>
     <t>CHANEL PARFUMS BEAUTE, EVOLYS AS, PNO CONSULTANTS, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, NUTRASTEWARD LIMITED, BIOECONOMY FOR CHANGE, SUNTI, LALLEMAND SAS, CENTRE DE RECHERCHE DE L'INSTITUT LYFE, HEDELAB</t>
   </si>
   <si>
     <t>France, Norway, Spain, United Kingdom, Belgium</t>
   </si>
   <si>
     <t>https://www.scaleproject.eu/</t>
   </si>
   <si>
     <t>Baillargues, France
   43.666909006630284, 4.002321144455856</t>
   </si>
   <si>
     <t>LIPES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lipes</t>
   </si>
   <si>
-    <t>LIPES is dedicated to bringing the first market replication of greener and healthier fatty acids. The objective is to create high purity bio-based intermediates and end products from vegetable oils and fats.
-[...1 lines deleted...]
-Using this approach will make the process far more resource efficient, saving at least 45% water, 70% enzymes and 80% energy over current approaches.</t>
+    <t>LIPES is dedicated to bringing the first market replication of greener and healthier fatty acids. The objective is to create high purity bio-based intermediates and end products from vegetable oils and fats.The LIPES approach replaces current thermal hydrolysis and saponification production routes, instead using a new enzyme-based, environmentally friendly alternative.Using this approach will make the process far more resource efficient, saving at least 45% water, 70% enzymes and 80% energy over current approaches.</t>
   </si>
   <si>
     <t>€ 4 295 153,67</t>
   </si>
   <si>
     <t>OLEON NV</t>
   </si>
   <si>
     <t>ENVALIOR, DSM MATERIALS SCIENCE CENTER BV, BIOCATALYSTS LIMITED, STC-ENGINEERING GMBH, TECHNISCHE UNIVERSITAT BERLIN, OLEON GMBH, OLEON, DSM ADVANCED POLYESTERS EMMEN BV</t>
   </si>
   <si>
     <t>Netherlands, United Kingdom, Germany, France, Belgium</t>
   </si>
   <si>
     <t>http://www.lipes.eu</t>
   </si>
   <si>
     <t>Venette, France
   49.40875253031798, 2.794918687911982</t>
   </si>
   <si>
     <t>BIOSMART</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biosmart</t>
@@ -5591,82 +5583,79 @@
     <t>Spain, Italy, Finland, Germany</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/745789</t>
   </si>
   <si>
     <t>Chemnitz, Germany
   50.85944253322414, 12.867592600134829
 ,   
   Puente la Reina, Spain
   42.67384578413612, -1.8096022943368297
 ,   
   Montelupo Fiorentino, Italy
   43.73786291253833, 11.010829255919614
 ,   
   Formello, Italy
   42.0888284315843, 12.4034585387786</t>
   </si>
   <si>
     <t>PROVIDES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/provides</t>
   </si>
   <si>
-    <t>PROVIDES will develop a new, sustainable and techno-economically feasible pulping technology for wood and agro-based lignocelluloses. Using a new class of solvents, known as deep eutectic solvents (DES), offers the ability to reduce process energy intensity at least 40%and investment costs by 50% over existing chemical pulping technology.
-[...1 lines deleted...]
-The overall aim of PROVIDES is to provide tools that encourage radical innovations and a move towards low-energy mild pulping processes, which provide high quality cellulose, hemicellulose and lignin fractions.</t>
+    <t>PROVIDES will develop a new, sustainable and techno-economically feasible pulping technology for wood and agro-based lignocelluloses. Using a new class of solvents, known as deep eutectic solvents (DES), offers the ability to reduce process energy intensity at least 40%and investment costs by 50% over existing chemical pulping technology.DESs have the unique ability to dissolve, and thus mildly fractionate, lignin, hemicellulose and cellulose at normal temperature and pressure, allowing for further processing into high added value materials.The overall aim of PROVIDES is to provide tools that encourage radical innovations and a move towards low-energy mild pulping processes, which provide high quality cellulose, hemicellulose and lignin fractions.</t>
   </si>
   <si>
     <t>2015-07-01
   2018-12-31</t>
   </si>
   <si>
     <t>€ 1 079 551,00</t>
   </si>
   <si>
     <t>STICHTING S-ISPT</t>
   </si>
   <si>
     <t>PARENCO BV, CENTRE TECHNIQUE DE L INDUSTRIE DESPAPIERS CARTONS ET CELLULOSES, MAYR-MELNHOF EERBEEK BV, BUCKMAN LABORATORIES, CROWN VAN GELDER NV, ESSITY OPERATIONS FRANCE, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, UNIVERSITEIT TWENTE, ESKA GRAPHIC BOARD BV, MONDI AG, CELULOSE BEIRA INDUSTRIAL SA, SMURFIT KAPPA NEDERLAND BV, VOITH PAPER GMBH &amp; CO. KG, METSA FIBRE OY, UNIVERSIDADE DE AVEIRO, VALMET TECHNOLOGIES OY, OMYA INTERNATIONAL AG, THE NAVIGATOR COMPANY SA, HOLMEN AKTIEBOLAG, STORA ENSO OYJ, SAPPI NETHERLANDS SERVICES BV, DS SMITH PACKAGING NETHERLANDS BV, ZELLSTOFF POELS AG, TECHNISCHE UNIVERSITEIT EINDHOVEN, WEPA NEDERLAND BV, UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>Netherlands, France, Belgium, Finland, Austria, Portugal, Germany, Switzerland, Sweden</t>
   </si>
   <si>
-    <t>http://www.providespaper.eu/</t>
+    <t>https://cordis.europa.eu/project/id/668970</t>
   </si>
   <si>
     <t>BARBARA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/barbara</t>
   </si>
   <si>
-    <t>The BARBARA project aims to covert the side-stream fractions and residues from agro-food production into novel polysaccharides and functional additives that can be valorised. These compounds will be selected to provide additional capabilities to polymers. These will be mixed with other compounds to create engineering bioplastics adapted for Fused Filament Fabrication (FFF) processes (3D printing).
-BARBARA will develop novel bio-based engineering bio-plastic materials that will be validated using functional prototypes in the building and automotive sectors. This will ultimately allow development of improved mechanical, thermal and aesthetic properties of novel bio-based engineering polymers as well as demonstrators of final parts for the automotive sector and moulds and tools for hybrid manufacturing in advanced building applications.</t>
+    <t>The BARBARA project tapped into the enormous potential of using agricultural waste to create bio-based plastics. The project turned side-stream fractions and residues from agro-food production, such as fruit peels and nutshells, into novel polysaccharides and functional additives. These were mixed with other compounds to create new engineering bioplastics suited to additive manufacturing (3D printing) by fused filament fabrication.The project created eight new materials with improved mechanical, thermal, aesthetic and well-being properties. They were validated through functional prototypes in the automotive and building sectors: door trims and a dashboard fascia for cars, developed with Fiat, and moulds for fabricating truss joints for buildings, developed with ACCIONA Infrastructures.</t>
   </si>
   <si>
     <t>2017-05-01
   2020-10-31</t>
   </si>
   <si>
     <t>€ 2 603 861,25</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE ALICANTE, KUNGLIGA TEKNISKA HOEGSKOLAN, CENTRO RICERCHE FIAT SCPA, UNIVERSITA DEGLI STUDI DI PERUGIA, NUREL SA, ACCIONA CONSTRUCCION SA, CELABOR SCRL, FEDERACION DE COOPERATIVAS AGRARIASDE MURCIA S COOP, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL</t>
   </si>
   <si>
     <t>Spain, Sweden, Italy, Belgium, Germany</t>
   </si>
   <si>
     <t>http://www.barbaraproject.eu/</t>
   </si>
   <si>
     <t>DEMETER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/demeter</t>
   </si>
   <si>
     <t>A recently developed enzyme has the potential to increase biogas yield by 10% or more. However, the current fermentation process does not yield enough to make it cost effective for industrial deployment.
@@ -5714,53 +5703,51 @@
 In addition, it will recommend relevant applications for these new bio-based products taking into account the growing consumer and end user demand for more sustainable packaging. It will approach this by reaching out to, consulting with and encouraging an exchange of knowledge with, stakeholders throughout the bio-based value chain.</t>
   </si>
   <si>
     <t>2019-06-01
   2023-05-31</t>
   </si>
   <si>
     <t>€ 4 219 696,74</t>
   </si>
   <si>
     <t>INNOTECH CENTRO DE INNOVACION S L, SIOEN INDUSTRIES NV, CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, QUESERIAS ENTREPINARES SA, TOTALENERGIES CORBION BV, PLANET BIOPLASTICS SRL, SILON SRO, UBESOL SL, ROMEI SRL, CONSORZIO INTERUNIVERSITARIO NAZIONALE PER LA SCIENZA E TECNOLOGIA DEI MATERIALI, ARCHA SRL, UNIVERSITA DI PISA, MOVIMENTO CONSUMATORI APS, WEAREBIO OU, HOCHSCHULE ALBSTADT-SIGMARINGEN, OWS RESEARCH FOUNDATION PS, ENCO SRL, EUROPEAN BIOPLASTICS EV, CRISTOBAL MESEGUER SA, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Spain, Belgium, Netherlands, Italy, Czechia, Estonia, Germany, Croatia</t>
   </si>
   <si>
     <t>https://biontop.eu</t>
   </si>
   <si>
     <t>PHERA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phera</t>
   </si>
   <si>
-    <t>Mating disruption offers an effective solution to pest control and an alternative to current chemical-based insecticides. This approach uses insect sex pheromones to disrupt their reproductive cycles. Unlike chemical-based pesticides, it preserves biodiversity and has no environmental toxicity.
-[...1 lines deleted...]
-Creating an effective biotech-based method for producing pheromones will address this challenge and allow for the wider deployment of this solution. PHERA brings together the required expertise in production and formulation.</t>
+    <t>Mating disruption offers an effective solution to pest control and an alternative to current chemical-based insecticides. This approach uses insect sex pheromones to disrupt their reproductive cycles. Unlike chemical-based pesticides, it preserves biodiversity and has no environmental toxicity.Although the science of mating disruption has been understood and proven for some 20 years, the cost of pheromone production has been a barrier to its deployment. However, research into production via fermentation methods has been under development for around five years. This will be able to produce pheromones at a fraction of the cost of the synthetic alternatives. The dramatic drop in price will move mating disruption for pest protection out of its current niche of high-value crops and make it affordable and accessible for large-scale row crops.Creating an effective biotech-based method for producing pheromones will address this challenge and allow for the wider deployment of this solution. PHERA brings together the required expertise in production and formulation.</t>
   </si>
   <si>
     <t>2020-03-01
   2023-08-31</t>
   </si>
   <si>
     <t>€ 6 402 164,00</t>
   </si>
   <si>
     <t>BIOPHERO APS</t>
   </si>
   <si>
     <t>ISCA Europe, SAS, RUSSELL IPM LTD, NOVAGRICA HELLAS ANONIMI EMPORIKI EXAGOGIKI KAI SYMVOULEFTIKI ETAIRIA BIOLOGIKON KAI CHIMIKON PROIONTON, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, RUSSELL IPM BANGLADESH LIMITED, SEDQ HEALTHY CROPS SL</t>
   </si>
   <si>
     <t>France, Denmark, United Kingdom, Greece, Germany, Netherlands, Bangladesh, Spain</t>
   </si>
   <si>
     <t>https://www.phera.info/</t>
   </si>
   <si>
     <t>Delft, Netherlands
   51.98330909901843, 4.387129529141451</t>
   </si>
   <si>
@@ -5781,101 +5768,102 @@
   <si>
     <t>€ 3 253 873,75</t>
   </si>
   <si>
     <t>RAIZ - INSTITUTO DE INVESTIGACAO DAFLORESTA E PAPEL, CENTRE TECHNIQUE DE L INDUSTRIE DESPAPIERS CARTONS ET CELLULOSES, INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), METGEN OY, FIBRE EXCELLENCE SAINT-GAUDENS SAS, THE NAVIGATOR COMPANY SA, FINSA FRANCE SAS, SOPREMA</t>
   </si>
   <si>
     <t>Portugal, France, Finland, Spain</t>
   </si>
   <si>
     <t>http://www.woodzymes.eu</t>
   </si>
   <si>
     <t>NewFert</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/newfert</t>
   </si>
   <si>
     <t>Converting waste into resources is key to a circular economy; Europe produces more than 2.5 billion tonnes of waste per year. Around 20 percent of this is classifiable as ‘biowaste’.NewFert plans to design and develop technologies that will re-use and valorise biowaste components, making them suitable as secondary raw material in the fertilizer industry. The idea is to fill the gaps in nutrient recovery technologies and develop specific solutions to realise a new food value chain in fertiliser industryBy creating this new value chain, NewFert will strengthen both European competitiveness and boost the potential of the bio-based economy.</t>
   </si>
   <si>
     <t>€ 1 209 520,50</t>
   </si>
   <si>
-    <t>FERTIBERIA SA</t>
+    <t>QUIMICA DEL ESTRONCIO, SA</t>
   </si>
   <si>
     <t>DRAGE &amp; MATE INTERNATIONAL SL, PROMAN MANAGEMENT GMBH, UNIVERSIDAD DE LEON, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, KWB KOMPETENZZENTRUM WASSER BERLIN GEMEINNUTZIGE GMBH</t>
   </si>
   <si>
     <t>Spain, Austria, France, Germany</t>
+  </si>
+  <si>
+    <t>https://cordis.europa.eu/project/id/668128</t>
   </si>
   <si>
     <t>FRESH</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fresh</t>
   </si>
   <si>
     <t>Ready meal consumption has grown in Europe in the last decades, reaching 6.5 billion and still increasing. Their packaging creates vast quantities of waste that often go to landfills.The FRESH project demonstrated an innovative, cellulose-based alternative to existing fossil-based plastic trays. This alternative is a fully bio-based and biodegradable composite material.The project delivered a full value chain that demonstrated the techno-economic viability (including customer satisfaction) of a 100% bio-based and 100% biodegradable alternative made from an innovative cellulose-based composite using a new lamination technology.
             FRESH compostable-at-home ready meal</t>
   </si>
   <si>
     <t>2017-02-01
   2020-07-31</t>
   </si>
   <si>
     <t>€ 5 636 812,50</t>
   </si>
   <si>
     <t>HUHTAMAKI MOLDED FIBER TECHNOLOGY BV</t>
   </si>
   <si>
     <t>HUTAMAKI LA ROCHELLE, HUHTAMAKI (LURGAN) LIMITED, SAMWORTH BROTHERS LIMITED, SODRA SKOGSAGARNA EKONOMISK FORENING</t>
   </si>
   <si>
     <t>France, Netherlands, United Kingdom, Sweden</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720739</t>
   </si>
   <si>
     <t>Dollingstown, County Armagh, Ireland
   54.672507806428975, -6.303763554442199</t>
   </si>
   <si>
     <t>ReSolve</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/resolve</t>
   </si>
   <si>
-    <t>ReSolve sets out to replace two hazardous solvents - toluene and NMP (N-methyl-2-pyrrolidone) - with safer alternatives derived from non-food carbohydrates. These new solvents will omit parts of the molecular structure that cause toxicity – namely aromatic rings (toluene) and amide groups (NMP). The new, safer solvents will have a wide range of applications; project ReSolve with bring them to Technology Readiness Level (TRL) 5. It will also demonstrate their sustainability, low health impact and high application performance.
-[...1 lines deleted...]
-In addition, ReSolve intends to create a pipeline of new solvent candidates. This means that as well as having candidates at TRL 5, there will also be other candidates for specific applications moving towards to TRL 3-4, offering further substitution options for hazardous solvents in the near future.</t>
+    <t>Solvents are used in everyday products such as paints, personal care products, pharmaceuticals, cleaning products and inks, but most of them are still based on petrochemicals, which may be toxic. The ReSolve project investigated safer, bio-based alternatives to two hazardous solvents that European industries use in large volumes: toluene and N-methyl-2-pyrrolidone (NMP). The project’s team developed replacement solvents from non-food carbohydrates, designed to omit the parts of the molecule that cause toxicity: the aromatic rings in toluene and the amide groups in NMP. Their safety was assessed early, using in silico models and in vitro bioassays, before development. The project successfully synthesised and tested two bio-based solvents, 2,2,5,5-tetramethyloxolane (TMO) to replace toluene and Cyrene™ (dihydrolevoglucosenone) to replace NMP. It also evaluated their production costs and identified target markets.</t>
   </si>
   <si>
     <t>2017-06-01
   2020-11-30</t>
   </si>
   <si>
     <t>€ 4 358 412,50</t>
   </si>
   <si>
     <t>UNIVERSITY OF YORK</t>
   </si>
   <si>
     <t>BioDetection Systems B.V., KEUKEN &amp; DE KONING BV, AVANTIUM RENEWABLE POLYMERS BV, NEDERLANDSE ORGANISATIE VOOR TOEGEPAST NATUURWETENSCHAPPELIJK ONDERZOEK TNO, NORSKE SKOG GOLBEY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, BIO BASE EUROPE PILOT PLANT VZW, CIRCA SUSTAINABLE CHEMICALS LIMITED, NITTO BELGIUM, PROCESS DESIGN CENTER BV, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Netherlands, France, Germany, Norway, Belgium, United Kingdom</t>
   </si>
   <si>
     <t>http://www.resolve-bbi.eu</t>
   </si>
   <si>
     <t>MPowerBIO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mpowerbio</t>
@@ -5889,98 +5877,96 @@
     <t>2020-05-01
   2022-11-30</t>
   </si>
   <si>
     <t>€ 1 499 962,38</t>
   </si>
   <si>
     <t>FBCD AS</t>
   </si>
   <si>
     <t>CONSORZIO ITALBIOTEC, Q-PLAN INTERNATIONAL ADVISORS PC, UDRUZENJE ZA PREDUZETNISTVO I INOVACIJE FUTURE SYSTEMS HUB, TECH TOUR EUROPE SA, EIT FOOD, TECH TOUR GLOBAL EOOD, SUSTAINABLE INNOVATIONS EUROPE SL, IRISH BIOECONOMY FOUNDATION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, CLUSTER INDUSTRIELLE BIOTECHNOLOGIE EV</t>
   </si>
   <si>
     <t>Italy, Greece, Serbia, Belgium, Denmark, Bulgaria, Spain, Ireland, Germany</t>
   </si>
   <si>
     <t>http://www.mpowerbio.eu</t>
   </si>
   <si>
     <t>USABLE PACKAGING</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/usable-packaging</t>
   </si>
   <si>
-    <t>Bioplastics currently hold only a two percent market share in the EU; the remainder is fossil based. In addition, many bioplastics are only partially biodegradable and can’t solve end-of-life issues. They also compete with feedstocks for the food and feed sectors, pushing up costs. The amount of non-biodegradable bio-based plastics on the market is expected to grow as replacements for fossil-based counterparts continue to grow.
-[...1 lines deleted...]
-To address this, the USABLE PACKAGING project will establish a new value chain for bioplastics. This will be based on low-cost and widely-available feedstock, such as by-products and sidestreams from the food processing industry. It will convert the feedstock into poly-hydroxy-alkanoates (PHA), which can be tuned to specific packaging needs and specifications. This will realise packaging items suitable for replacing fossil-based materials in high-performance packaging while retaining biodegradable characteristics.</t>
+    <t>Bioplastics currently hold only a two percent market share in the EU; the remainder is fossil based. In addition, many bioplastics are only partially biodegradable and can’t solve end-of-life issues. They also compete with feedstocks for the food and feed sectors, pushing up costs. The amount of non-biodegradable bio-based plastics on the market is expected to grow as replacements for fossil-based counterparts continue to grow.This makes it important to increase the level of biodegradable bioplastics, ideally using different materials. However, many bioplastics lack adequate functional properties for packaging requirements. In addition, the complexity of multilayer packaging limits the bio-degradability and compostability of the whole packaging item.To address this, the USABLE PACKAGING project will establish a new value chain for bioplastics. This will be based on low-cost and widely-available feedstock, such as by-products and sidestreams from the food processing industry. It will convert the feedstock into poly-hydroxy-alkanoates (PHA), which can be tuned to specific packaging needs and specifications. This will realise packaging items suitable for replacing fossil-based materials in high-performance packaging while retaining biodegradable characteristics.</t>
   </si>
   <si>
     <t>2019-06-01
   2022-11-30</t>
   </si>
   <si>
     <t>€ 4 813 045,00</t>
   </si>
   <si>
     <t>BIO-BASED AND BIODEGRADABLE INDUSTRIES ASSOCIATION (BBIA) LTD, BIOINICIA SL, OROGEL SOCIETA COOPERATIVA AGRICOLA, EURAMATERIALS, UNIVERSITE DE MONTPELLIER, SABIO SRL, MC SHARED SERVICES SA, NUOVA OMPI SRL, PUBLI EMBAL, UNIVERSIDAD DE SANTIAGO DE COMPOSTELA, BARILLA G. E R.  FRATELLI SPA, FUNDACION GAIKER, BIO BASE EUROPE PILOT PLANT VZW, POZNANSKA HODOWLA ROSLIN SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, COOPERATIVE AGRICOLE VITI-FRUTTICOLTORI ITALIANI RIUNITI ORGANIZZATI, INNOEXC GMBH, INNOVEN SRL, GEOPONIKO PANEPISTIMION ATHINON, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NOVA ID FCT - ASSOCIACAO PARA A INOVACAO E DESENVOLVIMENTO DA FCT, UNIVERSITA DEGLI STUDI DI ROMA LA SAPIENZA, KORUMA KLOR ALKALI SANAYI VE TICARET ANONIM SIRKETI, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
     <t>United Kingdom, Spain, Italy, France, Portugal, Belgium, Poland, Switzerland, Greece, /
 Türkiye, Croatia</t>
   </si>
   <si>
-    <t>https://www.usable-packaging.eu/</t>
+    <t>https://cordis.europa.eu/project/id/836884</t>
   </si>
   <si>
     <t>Tech4Biowaste</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/tech4biowaste</t>
   </si>
   <si>
     <t>As Europe seeks to move to a circular economy, maximising how biowaste is used is becoming increasingly important. Repurposing waste streams will be key to achieving this objective. However, to ensure this is done as efficiently as possible, it is also important to ensure that the available biowaste streams are directed to where they can have an effective impact.However, not everyone active in the biowaste industry – and other bio-based sectors - is aware of which technologies are available to help convert their waste streams into resources and raw materials. This makes it difficult for them to know to which value chain they should direct their waste streams. Furthermore – as these waste streams are only a by-product of the core business - they are frequently not up to date with the latest advances in what is a rapidly-changing field.The Tech4Biowaste project will create a database that will help address this challenge. Using the latest IT technologies, including artificial intelligence, and built using open-source software, the database will provide a comprehensive overview of the existing and emerging bio-waste technologies and technology configurations – at Technology Readiness Level (TRL) 4 and higher - for valorising biowaste from food and gardens into value added applications including soil improvers, fertilisers, chemicals and energy sources. It will be dynamically updated, easy to access and user-friendly. It is expected to outlive the initial project lifespan of 24 months as demand for information continues to grow.</t>
   </si>
   <si>
     <t>2021-04-01
   2023-03-31</t>
   </si>
   <si>
     <t>€ 989 781,25</t>
   </si>
   <si>
     <t>B.T.G. BIOMASS TECHNOLOGY GROUP BV</t>
   </si>
   <si>
     <t>NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, BIO BASE EUROPE PILOT PLANT VZW</t>
   </si>
   <si>
     <t>Germany, Belgium, Netherlands</t>
   </si>
   <si>
-    <t>https://tech4biowaste.eu</t>
+    <t>https://cordis.europa.eu/project/id/101023200</t>
   </si>
   <si>
     <t>SElectiveLi</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/selectiveli</t>
   </si>
   <si>
     <t>Bio-based industries are central to building a European circular economy; meanwhile, using Europe’s own biomass resources improves raw material security by reducing reliance on fossil-based feedstock imports.
 However, extracting higher-value compounds from lignin (a by-product of paper and pulp production), one of the most important low-cost feedstocks, is currently inefficient and expensive. The SElectiveLi project will address this challenge by using electrochemical processes that take advantage of surplus energy available via smart grids. This should reduce the cost of production as well as making it more effective and environmentally superior.
 Using this approach, SElectiveLi will extract a range of aldehydes for potential food, adhesive, and pharmaceutical applications and intermediates for conversion into polymers. It will also develop downstream separation and purification processes for the latter.</t>
   </si>
   <si>
     <t>2019-05-01
   2022-10-31</t>
   </si>
   <si>
     <t>€ 2 497 224,00</t>
   </si>
   <si>
     <t>JOHANNES GUTENBERG-UNIVERSITAT MAINZ</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., IDENER TECHNOLOGIES SL, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, SAPPI PAPIER HOLDING GMBH, LIFE CYCLE ENGINEERING SPA, SINTEF AS, ACONDICIONAMIENTO TARRASENSE ASSOCIACION</t>
   </si>
@@ -6012,109 +5998,107 @@
     <t>AVECOM, ISITEC GMBH, ACTIVATEC LTD, FACHHOCHSCHULE NORDWESTSCHWEIZ FHNW, CASEIFICIO MAMBELLI SRL, MUNSTER TECHNOLOGICAL UNIVERSITY, BARILLA G. E R.  FRATELLI SPA, SMURFIT KAPPA BAG-IN-BOX, INNOVEN SRL, DEPOFARMA SPA, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, STICHTING EFFOST, MOLINI PIVETTI SOCIETA PER AZIONI, SMURFIT KAPPA ITALIA S.P.A, NOVA ID FCT - ASSOCIACAO PARA A INOVACAO E DESENVOLVIMENTO DA FCT, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL</t>
   </si>
   <si>
     <t>Belgium, Germany, United Kingdom, Switzerland, Italy, Ireland, France, Netherlands, Portugal, Spain</t>
   </si>
   <si>
     <t>https://ingreenproject.eu/</t>
   </si>
   <si>
     <t>Parma, Italy
   44.82458564821343, 10.375428839826
 ,   
   Santa Maria Nuova, Italy
   44.20057322892521, 12.167575347722833
 ,   
   Ponte all'Ania, Italy
   44.04180881442961, 10.495078470487947</t>
   </si>
   <si>
     <t>Pro-Enrich</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pro-enrich</t>
   </si>
   <si>
-    <t>Pro-Enrich project will demonstrate a new business model for extracting high-value components from agricultural side streams, demonstrating technically and commercially feasibility for both small and large-scale bio-processing units.
-[...1 lines deleted...]
-Pro-Enrich take the process of fractionising biomass to a new level, identifying proteins, polyphenols, dietary fibres and pigments for use as food ingredients, pet food, cosmetics and adhesives.</t>
+    <t>Pro-Enrich project will demonstrate a new business model for extracting high-value components from agricultural side streams, demonstrating technically and commercially feasibility for both small and large-scale bio-processing units.The Pro-Enrich project will develop a flexible biorefinery approach able to processing a range of agricultural residues from rapeseed meal, olives, tomatoes and citrus fruit industries. This will help fulfil the growing global demand for alternative sources of protein and phenolic product streams.Pro-Enrich take the process of fractionising biomass to a new level, identifying proteins, polyphenols, dietary fibres and pigments for use as food ingredients, pet food, cosmetics and adhesives.</t>
   </si>
   <si>
     <t>2018-05-01
   2021-10-31</t>
   </si>
   <si>
     <t>€ 3 312 890,86</t>
   </si>
   <si>
     <t>GEA WESTFALIA SEPARATOR GROUP GMBH, G. C. HAHN AND COMPANY LIMITED, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, ANECOOP SOCIEDAD COOPERATIVA, FBCD AS, TAILORZYME APS, INNORENEW COE CENTER ODLICNOSTI ZA RAZISKAVE IN INOVACIJE NA PODROCJU OBNOVLJIVIH MATERIALOV IN ZDRAVEGA BIVANJSKEGA OKOLJA, NATAC BIOTECH SL, UNIVERZA NA PRIMORSKEM UNIVERSITA DEL LITORALE, EMMELEV AS, JAENCOOP, S.COOP AND, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EURIZON SL, FRANKA MARZI, MARS GMBH, BANGOR UNIVERSITY</t>
   </si>
   <si>
     <t>Germany, United Kingdom, Greece, Spain, Denmark, Slovenia, France</t>
   </si>
   <si>
-    <t>https://www.pro-enrich.eu/</t>
+    <t>https://cordis.europa.eu/project/id/792050</t>
   </si>
   <si>
     <t>ECOXY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ecoxy</t>
   </si>
   <si>
     <t>The lightweight and excellent mechanical properties of thermoset fibre-reinforced composites (FRCs) make them attractive materials for demanding sectors, such as automotive or construction. However, they are challenging to reprocess and difficult to repair and recycle increases the overall material cost and environmental concerns. In addition, the vast majority of existing polymer matrices and fibres used in their manufacture rely on fossil-derived materials or use large amounts of energy.ECOXY sets out to overcome these issues by involving the European bio-based industry in developing innovative bio-based epoxy resins and fibre reinforcements. This will lead to sustainable and techno-economically competitive FRTCs, targeting advanced functionalities: reparability, reprocessability and recyclability (3R) using new resin formulations.</t>
   </si>
   <si>
     <t>€ 4 850 960,00</t>
   </si>
   <si>
     <t>CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, UNIVERSITE COTE D'AZUR, AVANTIUM RENEWABLE POLYMERS BV, CENTRO RICERCHE FIAT SCPA, FUNDACION AITIIP, EUROPEAN COMPOSIT RECYCLING TECHNOLOGY AS, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, BG TEC BERGAMO TECNOLOGIE SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, SPECIFIC POLYMERS, WEVERIJ FLIPTS EN DOBBELS NV, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Belgium, France, Netherlands, Italy, Spain, Denmark, Germany, Poland</t>
   </si>
   <si>
     <t>http://www.ecoxy.eu</t>
   </si>
   <si>
     <t>CelluWiz</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/celluwiz</t>
   </si>
   <si>
     <t>Packaging is essential for transporting and protecting food and goods and communicating end-user information. The food packaging industry, agile to follow consumer expectations and societal changes, is nowadays taking the challenge to improve its sustainability and reduce its environmental impact.
 CelluWiz project will greatly participate to take the challenge by developing two innovative processes to produce a new all-cellulose packaging material. This renewable, biodegradable material will be capable of competing with existing plastics while integrating directly into the paper and cardboard waste value chain.</t>
   </si>
   <si>
     <t>€ 1 945 375,00</t>
   </si>
   <si>
     <t>CENTRE TECHNIQUE DE L INDUSTRIE DESPAPIERS CARTONS ET CELLULOSES</t>
   </si>
   <si>
-    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, VOITH PAPER GMBH &amp; CO. KG, UNIVERSITE GRENOBLE ALPES, STORA ENSO OYJ, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
+    <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, VOITH PAPER GMBH &amp; CO. KG, COMMUNAUTE D'UNIVERSITES ET ETABLISSEMENTS UNIVERSITE GRENOBLE ALPES, STORA ENSO OYJ, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Spain, France, Germany, Finland</t>
   </si>
   <si>
     <t>http://www.celluwiz.eu/</t>
   </si>
   <si>
     <t>MANDALA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mandala</t>
   </si>
   <si>
     <t>Plastic recycling is a major technological challenge. Currently, only 14 per cent is recycled, with 72 per cent simply not recovered at all. Despite having an inherent value, virtually all – 95 per cent – is simply lost after a single use. Clearly, if Europe’s ambitions for a circular economy are to become a reality, this must change dramatically.
 To address this challenge, the European Commission has defined a ‘European Strategy for Plastics in a Circular Economy’. However, implementation faces some issues. A major challenge is that, in order to improve performance, the packaging is becoming increasingly complex, often incorporating mixed materials that make it difficult to recycle.
 The solution to this is twofold. First, to create mono-material packaging that offers the same benefits as existing, multi-material approaches. Second, to develop technologies that make it easier to separate and sort multi-material packaging. This is what the MANDALA project aims to deliver; an innovative adhesive for multilayer products that provides sustainable solutions for addressing eco-design, dual functionality and end-of-life based on bio-based multilayer mono-material film packaging with functionalities that compete with existing films.</t>
   </si>
   <si>
     <t>€ 3 650 921,75</t>
   </si>
   <si>
     <t>Norner Research AS, GAVIPLAS, S.L., ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, ASOCIACION CLUSTER FOOD+I, ARCHA SRL, TSATSOS GEORGIOS, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, SOCIETA AZIONARIA PER L INDUSTRIA CHIMICA ITALIANA SAPICI SPA, CADEL RECYCLING LAB S.L., BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
   </si>
   <si>
@@ -6129,52 +6113,51 @@
   <si>
     <t>https://www.cbe.europa.eu/projects/champion</t>
   </si>
   <si>
     <t>The use of polymers in manufacturing is an essential element of numerous aspects of modern life. They are used to create the high-strength, low-weight plastics for manufacturing many of the consumer goods we take for granted. They are also present in highly resistant coatings for automotive and domestic goods, as well as structural adhesives. All these applications –  and many more – are reliant on polymers.However, many of these polymers rely on non-renewable feedstocks. Once they reach the end-of-life phase, these polymer-based products present a range of environmental issues. The majority are not fit for recycling – ending up being incinerated or in landfill. In addition, some of the chemicals used in their production are toxic. These elements stand in contrast to the EU’s green credentials and its ambitions to create a circular economy. It is clear that sustainable bio-based alternatives offer an ideal solution to all these issues.The objective of the CHAMPION project is to replace these existing materials with bio-based polymers – based on the aza-Michael addition reaction – that are suitable for high-performance applications. The applications will include coatings, textiles, home care (HC) formulation, and structural adhesives. Examples of uses would include kitchen counter coatings, car interior surfaces, laundry detergent and adhesives for industrial composites. The new materials will perform as well as, or better than, existing polymers from non-renewable sources while being circular by design. This will make them superior to current materials by ensuring that they are biodegradable and/or suitable for recycling.</t>
   </si>
   <si>
     <t>€ 4 847 078,75</t>
   </si>
   <si>
     <t>BioDetection Systems B.V., CIRCA GROUP AS, KEUKEN &amp; DE KONING BV, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, ORINEO BVBA, Scott Bader Co Ltd, STAHL INTERNATIONAL BV, CIRCA SUSTAINABLE CHEMICALS LIMITED, AVA BIOCHEM BSL AG, OWS RESEARCH FOUNDATION PS, UNILEVER U.K. CENTRAL RESOURCES LIMITED, SQ CONSULT B.V., NORMEC OWS, PROCESS DESIGN CENTER BV, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Netherlands, Norway, Finland, Germany, Belgium, United Kingdom, Switzerland</t>
   </si>
   <si>
     <t>https://champion-project.eu</t>
   </si>
   <si>
     <t>UNRAVEL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/unravel</t>
   </si>
   <si>
-    <t>The UNRAVEL project aims to develop advanced pre-treatment, separation and conversion technologies for complex lignocellulosic biomass. The technology relies on pre-extraction, fractionation using low-temperature acetone and subsequent downstream processing to isolate and convert the lignocellulosic constituents into high-value applications. This will produce usable lignin fragments and monomeric sugars from the cellulose along with a hemicellulose fraction suitable for biochemical conversions.
-It will bring together specialists with expertise of the entire value chain from feedstock composition, chemical pulping and pre-treatment, enzymes production, polymer chemistry, separation and reactor engineering, techno-economic and sustainability assessments and knowledge dissemination, exploitation and communication.</t>
+    <t>The UNRAVEL project aims to develop advanced pre-treatment, separation and conversion technologies for complex lignocellulosic biomass. The technology relies on pre-extraction, fractionation using low-temperature acetone and subsequent downstream processing to isolate and convert the lignocellulosic constituents into high-value applications. This will produce usable lignin fragments and monomeric sugars from the cellulose along with a hemicellulose fraction suitable for biochemical conversions.It will bring together specialists with expertise of the entire value chain from feedstock composition, chemical pulping and pre-treatment, enzymes production, polymer chemistry, separation and reactor engineering, techno-economic and sustainability assessments and knowledge dissemination, exploitation and communication.</t>
   </si>
   <si>
     <t>2018-06-01
   2022-05-31</t>
   </si>
   <si>
     <t>€ 3 603 545,00</t>
   </si>
   <si>
     <t>NEDERLANDSE ORGANISATIE VOOR TOEGEPAST NATUURWETENSCHAPPELIJK ONDERZOEK TNO</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH, CLANCY HAUSSLER RITA, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, METGEN OY, UNIVERSITE DE STRASBOURG, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, SAPPI LANAKEN, SOPREMA, MAX-PLANCK-GESELLSCHAFT ZUR FORDERUNG DER WISSENSCHAFTEN EV, CELIGNIS LIMITED, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Austria, Netherlands, Germany, Finland, France, Belgium, Ireland</t>
   </si>
   <si>
     <t>http://unravel-bbi.eu/</t>
   </si>
   <si>
     <t>EFFECTIVE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/effective</t>
@@ -6199,77 +6182,80 @@
     <t>http://effective-project.eu/</t>
   </si>
   <si>
     <t>Ljubljana, Slovenia
   46.06223865018772, 14.557442153120906</t>
   </si>
   <si>
     <t>SHERPACK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/sherpack</t>
   </si>
   <si>
     <t>The SHERPACK project will develop a renewable, biodegradable and recyclable flexible paper-based packaging material that can be converted by heat-sealing and folding, with improved stiffness and grip. It will replace materials currently used to manufacture FFS (Form Fill Seal) packaging, such as plastics or aluminium foil with an advanced biomaterial.</t>
   </si>
   <si>
     <t>€ 1 294 445,00</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, BORREGAARD AS, AHLSTROM SPECIALTIES, CONSIGLIO NAZIONALE DELLE RICERCHE, CARGILL DEUTSCHLAND GMBH</t>
   </si>
   <si>
     <t>Spain, France, Norway, Italy, Germany</t>
   </si>
   <si>
-    <t>http://www.sherpack.eu</t>
+    <t>https://cordis.europa.eu/article/id/430159-a-new-biodegradable-recyclable-flexi…</t>
   </si>
   <si>
     <t>PERCAL</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/percal</t>
   </si>
   <si>
     <t>PERCAL will use Municipal Solid Waste (MSW) as a feedstock for developing intermediate chemical products, producing high yield with high purity, making it attractive for industry. These will be complementary to the bioethanol (existing PERSEO Bioethanol® technology), thus creating a cascade of valorisation from the MSW components.PERCAL aims to produce three main compounds. Lactic acid, which can be used to make eco-friendly ethyl lactate. This can be used in cleaning products, in ink and for hot-melt adhesives for cardboard; succinic acid, as an intermediate building blocks for the production of polyols for the polyurethane industry as well as biosurfactants from the remaining fraction of the MSW fermentation.The project should lead to four main innovations; new enzymatic cocktails to maximize hydrolysis of fermentable organic matter with low inhibitors production; high yield, specific and robust strains for each selected acid; extraction of fermentation by-products acting as inhibitors to succinic acid production via novel membrane electrolysis and optimised simultaneous saccharification and fermentation for lactic acid production followed by a downstream separation process. These should minimise issues of heterogeneous MSW composition.</t>
   </si>
   <si>
     <t>2017-07-01
   2020-12-31</t>
   </si>
   <si>
     <t>€ 2 518 517,64</t>
   </si>
   <si>
     <t>INDUSTRIAS MECANICAS ALCUDIA SL</t>
   </si>
   <si>
     <t>YPAREX BV, COVESTRO DEUTSCHLAND AG, UNIVERSITEIT GENT, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, INEUVO LTD, HAYAT KIMYA SANAYI ANONIM SIRKETI, GEOPONIKO PANEPISTIMION ATHINON, LEIBNIZ-INSTITUT FUR AGRARTECHNIK UND BIOOKONOMIE EV, FUNDACION CENER, TBW RESEARCH GESMBH, PERSEO BIOTECHNOLOGY S.L., IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Netherlands, Germany, Belgium, Spain, United Kingdom, /
 Türkiye, Greece, Italy, Austria, Ireland</t>
+  </si>
+  <si>
+    <t>https://cordis.europa.eu/project/id/745828</t>
   </si>
   <si>
     <t>LIGNICOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lignicoat</t>
   </si>
   <si>
     <t>The issue of sustainability is multifactorial; it is not restricted to the materials with which items are fabricated; it also embraces the various coatings that many of them rely on. The issue of sustainability in coatings is one of energy and resource conservation, waste minimisation or efficiency and the use of renewable and non-toxic products. Regulatory demands have meant that the coatings industry has had to reduce its reliance on those solvents based on volatile organic compounds, instead looking to water-based alternatives.
 However, the reality is that the content of even the most environmentally friendly products is usually no more that 30-40% biobased. In part, this is because manufacturing effective bio-based coatings is a challenging process. Furthermore, those that do exist are based on raw materials derived from outside Europe. The LIGNICOAT project will seek to demonstrate the technical, economic and environmental viability of innovative routes to produce lignin-derived bioresins for coatings and validate the new processes at pilot scale in an industrial relevant environment. Lignin is a plentiful and underused biological resource. These will increase the bio-based content of coatings – as high as 60-90% - and take advantage of characteristics specific to lignin to develop bio-additives that will increasing the bio-content and provide anticorrosive, fireproof and antimicrobial features.
 In addition, the LIGNICOAT project will investigate a wider strategy, combining a number of strands. These include developing eco-innovative lignin-based materials to create more sustainable coating, exploiting synergies between industrial sectors and implementing methodologies to encourage the wider understanding and adaptation of these products. This will drive the transition of the paints and coatings industries to biobased products.</t>
   </si>
   <si>
     <t>2021-06-01
   2024-11-30</t>
   </si>
   <si>
     <t>€ 3 755 470,75</t>
   </si>
   <si>
     <t>BARNICES Y PINTURAS MODERNAS SOCIEDAD ANONIMA, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., ASSOCIATION POUR LA RECHERCHE ET LEDEVELOPPEMENT D'INNOVATIONS ET DETECHNOLOGIES POUR LA PROTECTION DEL'HERITAGE ENVIRONNEMENTAL, SOCIAL, VENCOREX FRANCE SAS, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, WESTLAKE EPOXY BV, AXIA INNOVATION GmbH, INSTITUTO TECNOLOGICO AGRARIO DE CASTILLA Y LEON, FORESA TECHNOLOGIES S.L., AEP POLYMERS SRL, ECOAT, UNIVERSIDAD DEL PAIS VASCO/ EUSKAL HERRIKO UNIBERTSITATEA, NORCE RESEARCH AS, IRIS COATINGS SRL</t>
   </si>
   <si>
     <t>Spain, Belgium, France, Finland, Netherlands, Germany, Italy, Norway</t>
   </si>
@@ -6298,196 +6284,188 @@
     <t>Germany, Portugal, Italy, Spain, Denmark, Latvia, Israel, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/792049</t>
   </si>
   <si>
     <t>Vila Nova de Famalicão, Portugal
   41.41170580622035, -8.510789617978213
 ,   
   Meco, Spain
   40.55447866477536, -3.3344794499030317</t>
   </si>
   <si>
     <t>BBTWINS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bbtwins</t>
   </si>
   <si>
     <t>The EU is already the largest producer of food and drink in the world. Yet as the demand for food increases – and the need for EU food security grows – the agri-food sector is under increasing pressure. Food production systems need to become more efficient and productive, delivering nutritional, healthy food in greater quantities while at the same time addressing growing public demand to minimise any environmental impacts.The solution to this challenge will in part be found through the deployment of digital solutions. The BBTWINS project will develop and validate a digital platform based on so-called ‘digital twin’ technology; this is a real-time digital replica of a physical process that can be examined, altered and tested without it interacting with it in the real world and avoiding negative consequences. Using two use cases – meat and fruit production – it will demonstrate how to integrate, in a single value chain, both the entire agri-food value chain (from crop to final product) and the feedstocks generated at all steps.BBTWINS will combine blockchain, artificial intelligence (AI), machine learning, the Internet of Things (IoT) and data analytics in this single platform. This platform will be able to predict the optimal pre-treatment and pathway for each feedstock under varying conditions. In so doing, it will increase the biomass available, reduce biomass losses and increase biomass storage times without impacting quality.</t>
   </si>
   <si>
     <t>€ 4 053 706,00</t>
   </si>
   <si>
-    <t>CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA</t>
+    <t>ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA</t>
   </si>
   <si>
     <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., AIRESANO FOODS SL, BLASZCZYK ANETA, ZABALA INNOVATION CONSULTING SA, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, REVOLVE MEDIA, STELVIOTECH UG (HAFTUNGSBESCHRANKT), SOLTEC INGENIEROS, AGROTIKOS SYNETAIRISMOS VELVENTOU H DIMITRA, CENTRO PARA A VALORIZACAO DE RESIDUOS ASSOCIACAO, PORCINO TERUEL SA, CARNES DE TERUEL SA, CLUSTER VIOOIKONOMIAS KAI PERIVALLONTOS DYTIKIS MAKEDONIAS, NATURUEL SL, PANOIMAGEN SL</t>
   </si>
   <si>
     <t>Belgium, Spain, Poland, Greece, Finland, Germany, Portugal</t>
   </si>
   <si>
     <t>https://bbtwins.eu</t>
   </si>
   <si>
     <t>BIOFOREVER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioforever</t>
   </si>
   <si>
     <t>Modern chemical building blocks and materials are primarily produced from fossil resources. Switching to a bio-based feedstock model would both safeguard against supply dependency and generate a lower carbon footprint, create more sustainable production systems and strengthen the competitive position of the bio-based chemicals industry.BIOFOREVER aims to demonstrate the commercial viability of bio-refining 5-lignocellulosic (LC) feedstocks – predominantly sourced from woody biomass - that can subsequently be converted into biochemical materials establishing LC biomass as a feedstock for the chemical industry.The overall aim of the project is to prepare for construction of a commercial scale biorefinery that can be replicated, completely or in part.</t>
   </si>
   <si>
     <t>2016-09-01
   2019-12-31</t>
   </si>
   <si>
     <t>€ 9 937 997,02</t>
   </si>
   <si>
     <t>DSM FOOD SPECIALTIES BV</t>
   </si>
   <si>
-    <t>DSM MATERIALS SCIENCE CENTER BV, API EUROPE MONOPROSOPI ETAIREIA PERIORISMENIS EFTHINIS YPIRESION EREVNAS KAI MELETIS STIN VIOTECHNOLOGIA, BORREGAARD AS, BIOCLEAVE LIMITED, NOVASEP PROCESS, PHYTOWELT GREENTECHNOLOGIES GMBH, BIO REFINERY DEVELOPMENT BV, BIOPROCESS PILOT FACILITY BV, METGEN OY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, SUEZ GROUPE, AVANTIUM CHEMICALS BV, ELKEM CARBON AS, VEOLIA ENVIRONMENTAL SERVICES BELUX, SYNVINA CV, DSM V BV, HAVENBEDRIJF ROTTERDAM NV</t>
+    <t>DSM MATERIALS SCIENCE CENTER BV, API EUROPE MONOPROSOPI ANONYMI ETAIREIA YPIRESION EREVNAS KAI MELETIS STIN VIOTECHNOLOGIA, BORREGAARD AS, BIOCLEAVE LIMITED, NOVASEP PROCESS, PHYTOWELT GREENTECHNOLOGIES GMBH, BIO REFINERY DEVELOPMENT BV, BIOPROCESS PILOT FACILITY BV, METGEN OY, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, SUEZ GROUPE, AVANTIUM CHEMICALS BV, ELKEM CARBON AS, VEOLIA ENVIRONMENTAL SERVICES BELUX, SYNVINA CV, DSM V BV, HAVENBEDRIJF ROTTERDAM NV</t>
   </si>
   <si>
     <t>Netherlands, Greece, Norway, United Kingdom, France, Germany, Finland, Belgium</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720710</t>
   </si>
   <si>
     <t>NeoCel</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/neocel</t>
   </si>
   <si>
-    <t>As the world’s population increases, it needs more textiles. A source with great potential for long term increase in production volumes are man-made cellulosic fibres.
-[...1 lines deleted...]
-NeoCel will reduce the environmental impact and occupational health issues relating to man-made cellulose fibre production and promote sustainably produced, good quality man-made cellulosic fibres for the textile and fashion industries.</t>
+    <t>As the world’s population increases, it needs more textiles. A source with great potential for long term increase in production volumes are man-made cellulosic fibres.The NeoCel project will develop innovative and techno-economically feasible processes for producing high quality textile fibres from reactive high cellulose pulps. It will enhance the use of cellulose from sustainable sources, with a special focus on textiles.NeoCel will reduce the environmental impact and occupational health issues relating to man-made cellulose fibre production and promote sustainably produced, good quality man-made cellulosic fibres for the textile and fashion industries.</t>
   </si>
   <si>
     <t>€ 1 934 233,25</t>
   </si>
   <si>
     <t>NOURYON SURFACE CHEMISTRY AB, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, ING. A. MAURER SA, ROAL OY, LIST TECHNOLOGY AG, RE:NEWCELL AB, KATTY FASHION SRL, AB ENZYMES GMBH, Nouryon PULP AND PERFORMANCE CHEMICALS AB, ANDRITZ OY, SOKTAS TEKSTIL SANAYI VE TICARET ANONIM SIRKETI, FOV FABRICS AB, DOMSJO FABRIKER AB, RISE INNVENTIA AB</t>
   </si>
   <si>
     <t>Sweden, Finland, Switzerland, Romania, Germany, /
 Türkiye</t>
   </si>
   <si>
-    <t>http://neocel.eu/</t>
+    <t>https://cordis.europa.eu/project/id/720729</t>
   </si>
   <si>
     <t>REFUCOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/refucoat</t>
   </si>
   <si>
-    <t>RefuCoat seeks to develop hybrid bio-based high oxygen/water barrier and active coatings to be used in monolayer bio-based packaging (films and trays) as alternative to current metallised and modified atmosphere (MAP) packages.
-[...1 lines deleted...]
-RefuCoat will seek to demonstrate the potential and economic opportunity offered by the use of bio-based polymers, including PHA from food by-products and other commercial bio-polymers</t>
+    <t>RefuCoat seeks to develop hybrid bio-based high oxygen/water barrier and active coatings to be used in monolayer bio-based packaging (films and trays) as alternative to current metallised and modified atmosphere (MAP) packages.Replacing oil-based packaging materials with bio-based ones could give a competitive advantage due to their more sustainable and greener image. Currently, bio-plastics represent about one percent of the about 300 million tonnes of plastic produced annually. But as demand is rising and with more sophisticated materials, applications, and products emerging, the market is already growing by about 20 to 100 percent per year.RefuCoat will seek to demonstrate the potential and economic opportunity offered by the use of bio-based polymers, including PHA from food by-products and other commercial bio-polymers</t>
   </si>
   <si>
     <t>2017-06-01
   2020-09-30</t>
   </si>
   <si>
     <t>€ 2 300 735,30</t>
   </si>
   <si>
     <t>FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, MAICERIAS ESPANOLAS SA, CARTON BROS, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, JOHANN HEINRICH VON THUENEN-INSTITUT, BUNDESFORSCHUNGSINSTITUT FUER LAENDLICHE RAEUME, WALD UND FISCHEREI, APERITIVOS Y EXTRUSIONADOS SAU, BIOPOLIS SL, AINIA, MI-PLAST DOO ZA PROIZVODNJU, TRGOVINU I PRUZANJE USLUGA, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, EUROPEAN FOOD INFORMATION COUNCIL</t>
   </si>
   <si>
     <t>Germany, Spain, Ireland, Croatia, Belgium</t>
   </si>
   <si>
     <t>https://www.refucoat.eu</t>
   </si>
   <si>
     <t>PROMINENT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/prominent</t>
   </si>
   <si>
-    <t>A growing population means a growing demand for protein. However, we can no longer fully depend on animal sources to meet our protein needs; it is simply not sustainable. PROMINENT is identifying ways to make sure we get as much as we can from our existing food sources.
-[...1 lines deleted...]
-The project will test the concepts, ensuring safety quality and feasibility of these processes, all the way to the technical considerations of food formulation and consumer acceptance.</t>
+    <t>A growing population means a growing demand for protein. However, we can no longer fully depend on animal sources to meet our protein needs; it is simply not sustainable. PROMINENT is identifying ways to make sure we get as much as we can from our existing food sources.To use our resources efficiently, we need to build up our use of plant proteins. In processing existing foods – even common cereal crops like rice and cereals – a great deal of protein is currently lost. PROMINENT is dedicated to finding ways to capture these proteins from production side streams, providing alternatives to animal proteins and making better use of both crop and land resources.The project will test the concepts, ensuring safety quality and feasibility of these processes, all the way to the technical considerations of food formulation and consumer acceptance.</t>
   </si>
   <si>
     <t>2015-07-01
   2018-10-31</t>
   </si>
   <si>
     <t>€ 1 685 006,00</t>
   </si>
   <si>
     <t>UNITED BISCUITS (UK) LIMITED, FOODCOMPANIONS BV, UPFRONT CHROMATOGRAPHY AS, OLVI OYJ, FOODCOMPANIONS HOLDING BV, BARILLA G. E R.  FRATELLI SPA, LUONNONVARAKESKUS, SUDZUCKER AG, AB ENZYMES GMBH</t>
   </si>
   <si>
     <t>United Kingdom, Netherlands, Denmark, Finland, Italy, Germany</t>
   </si>
   <si>
-    <t>http://www.prominent-protein.eu/</t>
+    <t>https://cordis.europa.eu/project/id/668953</t>
   </si>
   <si>
     <t>VALUEMAG</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/valuemag</t>
   </si>
   <si>
-    <t>It is estimated that by the 2050 world population will exceed nine billion adding pressure to the demand for more energy, food, recycled nutrients and water. Interdisciplinary research projects like VALUEMAG have the potential to offer a valid alternative: large-scale rapid biomass production.
-[...1 lines deleted...]
-VALUEMAG aims to provide ground-breaking solutions for microalgae production and harvesting as well as scaling up biomass transformation systems in order to provide new technologies for aquatic/marine biomass integrated bio-refineries.</t>
+    <t>It is estimated that by the 2050 world population will exceed nine billion adding pressure to the demand for more energy, food, recycled nutrients and water. Interdisciplinary research projects like VALUEMAG have the potential to offer a valid alternative: large-scale rapid biomass production.Micro-algae produce approximately one half of the oxygen generated on earth while simultaneously consuming CO2 during photosynthesis and fixing NOx during their anabolism. Moreover, biomass from micro-algae is a promising source of primary/secondary metabolite products with considerable use in the aquaculture, food additive industry, bio-fertilization, pharmaceutical and cosmetic industry.VALUEMAG aims to provide ground-breaking solutions for microalgae production and harvesting as well as scaling up biomass transformation systems in order to provide new technologies for aquatic/marine biomass integrated bio-refineries.</t>
   </si>
   <si>
     <t>2017-04-01
   2020-07-31</t>
   </si>
   <si>
     <t>€ 4 789 000,00</t>
   </si>
   <si>
     <t>ETHNICON METSOVION POLYTECHNION</t>
   </si>
   <si>
     <t>NOMASICO LTD, PNO CONSULTANTS, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, VERTECH GROUP, UNIVERSITA DEGLI STUDI DELLA CAMPANIA LUIGI VANVITELLI, THERACELL ADVANCED BIOTECHNOLOGY LTD, FYZIKALNY USTAV SLOVENSKEJ AKADEMIE VIED, PNO INNOVATION, PNO INNOVATIEADVIES BV, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA</t>
   </si>
   <si>
     <t>Cyprus, Austria, France, Greece, Italy, United Kingdom, Slovakia, Belgium, Netherlands, Spain</t>
   </si>
   <si>
-    <t>http://www.valuemag.eu</t>
+    <t>https://cordis.europa.eu/project/id/745695</t>
   </si>
   <si>
     <t>ABACUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/abacus</t>
   </si>
   <si>
     <t>Algae production is currently limited to a few small industries, mainly for the feed, nutrition and cosmetic sectors. This is ripe for expansion. However, creating an economically viable and sustainable method of growing large quantities of algae and converting them into commercial products that the markets accept remains a challenge.The commercialisation of high value compounds sourced from microalgae could grow the existing industry considerably, while product innovation based on new molecular targets and biorefinery schemes could open new markets. The ABACUS project has been designed to synthesise a range of new molecules, in terpenoids family, from microalgae that will help bring competitive products to the market.</t>
   </si>
   <si>
     <t>2017-05-01
   2020-07-31</t>
   </si>
   <si>
     <t>€ 4 653 658,66</t>
   </si>
   <si>
     <t>MICROPHYT, PROTEUS, THE SCOTTISH ASSOCIATION FOR MARINE SCIENCE LBG, SENSIENT COSMETIC TECHNOLOGIES, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, KARLSRUHER INSTITUT FUER TECHNOLOGIE, A4F ALGA FUEL SA, SUBITEC GMBH</t>
   </si>
   <si>
     <t>France, United Kingdom, Spain, Germany, Portugal</t>
   </si>
   <si>
     <t>http://www.abacus-bbi.eu/</t>
@@ -6508,104 +6486,101 @@
   2022-07-31</t>
   </si>
   <si>
     <t>€ 4 613 778,25</t>
   </si>
   <si>
     <t>CONSORZIO INTERUNIVERSITARIO NAZIONALE PER LA SCIENZA E TECNOLOGIA DEI MATERIALI</t>
   </si>
   <si>
     <t>UNIVERSIDAD DE ALICANTE, THE UNIVERSITY OF SHEFFIELD, Condensia Quimica SA, PLANET BIOPLASTICS SRL, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ORGANIK KIMYA SANAYI VE TICARET AS, ARCHA SRL, KNEIA SL, UNIVERSITA DI PISA, CONSORZIO DEL PROSCIUTTO DI PARMA, STAZIONE SPERIMENTALE PER L'INDUSTRIA DELLE CONSERVE ALIMENTARI AZIENDA SPECIALE, HUHTAMAKI FLEXIBLE PACKAGING GERMANY GMBH &amp; CO KG, TIPA CORP LTD, CELABOR SCRL, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ, IRIS TECHNOLOGY SOLUTIONS, SOCIEDAD LIMITADA, LUCCA-CENTRO SERVIZI PER L'ECONOMIA SOCIETA' CONSORTILE A RESPONSABILITA' LIMITATA</t>
   </si>
   <si>
     <t>Spain, United Kingdom, Italy, Germany, /
 Türkiye, Israel, Belgium, Croatia</t>
   </si>
   <si>
     <t>https://www.ecofunco.eu/</t>
   </si>
   <si>
     <t>NEWPACK</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/newpack</t>
   </si>
   <si>
-    <t>In 2015, the countries of the EU, along with Switzerland and Norway, used almost 50 million tonnes of plastic. Around 40 percent of this was in the packaging sector, with a great deal of that finding its way to the food industry.
-The NEWPACK develop a competitive, sustainable and innovative technology for making two new biodegradable, bio-based polymer materials. These materials will use novel biodegradable plastic food packaging films from agro-food waste, including potato peelings and crab shells. The materials will have improved mechanical properties thereby reducing the environmental impact of food packaging. It will have antioxidant/antimicrobial features that extend the shelf life of foods while retaining their nutritional value and their texture; an improvement over existing bio-based plastics This project will validate, at pilot scale, the manufacture of these packaging material based on novel materials based on biomass streams.</t>
+    <t>In 2015, the countries of the EU, along with Switzerland and Norway, used almost 50 million tonnes of plastic. Around 40 percent of this was in the packaging sector, with a great deal of that finding its way to the food industry.The NEWPACK develop a competitive, sustainable and innovative technology for making two new biodegradable, bio-based polymer materials. These materials will use novel biodegradable plastic food packaging films from agro-food waste, including potato peelings and crab shells. The materials will have improved mechanical properties thereby reducing the environmental impact of food packaging. It will have antioxidant/antimicrobial features that extend the shelf life of foods while retaining their nutritional value and their texture; an improvement over existing bio-based plastics This project will validate, at pilot scale, the manufacture of these packaging material based on novel materials based on biomass streams.</t>
   </si>
   <si>
     <t>Crop residues, Fishery by-product</t>
   </si>
   <si>
     <t>2018-06-01
   2021-08-31</t>
   </si>
   <si>
     <t>€ 4 197 929,94</t>
   </si>
   <si>
     <t>OULUN YLIOPISTO</t>
   </si>
   <si>
     <t>LULEA TEKNISKA UNIVERSITET, ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, CONSORZIO PER LA PROMOZIONE DELLA CULTURA PLASTICA PROPLAST, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, RIBEREBRO INTEGRAL SOCIEDAD ANONIMA, BIO BASE EUROPE PILOT PLANT VZW, TRITECC SRL, Quantis Sarl, ARGAL ALIMENTACION SA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, UNIVERSITA CATTOLICA DEL SACRO CUORE</t>
   </si>
   <si>
     <t>Sweden, Spain, Finland, Italy, Belgium, United Kingdom, Romania, Switzerland</t>
   </si>
   <si>
-    <t>https://www.newpack-h2020.eu/</t>
+    <t>https://cordis.europa.eu/project/id/792261</t>
   </si>
   <si>
     <t>POLYBIOSKIN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/polybioskin</t>
   </si>
   <si>
-    <t>Biopolymers offer high antimicrobial, antioxidant, absorbency, skin compatibility for high performance demanding skin-contact applications. These include would dressings, children’s nappies and facial beauty masks.
-[...1 lines deleted...]
-The POLYBIOSKIN project seeks to broaden the use of biopolymers in strategic and demanding skin-contact applications by developing skin-contact bio-polymer based product parts with increased performance and functionality derived from biomass and food waste, providing a more environmentally friendly end of life given their biodegradability allowing organic recycling.</t>
+    <t>Biopolymers offer high antimicrobial, antioxidant, absorbency, skin compatibility for high performance demanding skin-contact applications. These include would dressings, children’s nappies and facial beauty masks.However, many of the polymers used in biomedical and cosmetic applications rely on fossil-derived sources. Although a number of alternative bio-based polymers is the subject of recent research, more effort is still needed to increase their specific functionalities and performances in order to proceed with their true translation into market.The POLYBIOSKIN project seeks to broaden the use of biopolymers in strategic and demanding skin-contact applications by developing skin-contact bio-polymer based product parts with increased performance and functionality derived from biomass and food waste, providing a more environmentally friendly end of life given their biodegradability allowing organic recycling.</t>
   </si>
   <si>
     <t>Cellulose, Crop residues</t>
   </si>
   <si>
     <t>2017-06-01
   2020-07-31</t>
   </si>
   <si>
     <t>€ 3 438 047,50</t>
   </si>
   <si>
     <t>BIOINICIA SL, TEXOL SRL, FIBROLINE SA, THE UNIVERSITY OF SHEFFIELD, LASER CONSULT MUSZAKI-TUDOMANYOS ES GAZDASAGI TANACSADO KORLATOLT FELELOSSEGU TARSASAG, UNIVERSITEIT GENT, TEHNOLOSKI FAKULTET NOVI SAD, CONSORZIO INTERUNIVERSITARIO NAZIONALE PER LA SCIENZA E TECNOLOGIA DEI MATERIALI, UNIVERSITA DI PISA, ASSOCIATION POUR LA RECHERCHE ET LE DEVELOPPEMENT DES METHODES ET PROCESSUS INDUSTRIELS, INSTITUT MINES-TELECOM, EUROPEAN BIOPLASTICS EV</t>
   </si>
   <si>
     <t>Spain, Italy, France, United Kingdom, Hungary, Belgium, Serbia, Germany</t>
   </si>
   <si>
-    <t>http://polybioskin.eu/</t>
+    <t>https://cordis.europa.eu/project/id/745839</t>
   </si>
   <si>
     <t>InDIRECT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/indirect</t>
   </si>
   <si>
     <t>The InDIRECT project aims to develop the use of indirect cascading biorefinery processes to convert underspent side streams from the agricultural and processing sectors into useful and marketable products.The anticipated sidestreams include plant biomass from the primary, processing and retail sectors as well as other organic side-streams. A three-step bio-refinery model will be used to convert the varying side stream feedstocks into a homogenous biomass. In a unique and innovative approach, insects will be used to convert several side stream feedstocks into a more homogenous biomass, utilising their own biomass.The resulting insect biomass will be processed (fractionalised) into crude extracts, which will then be purified and converted into new products and compounds. Anticipated products from the InDIRECT project include proteins and oligopeptides, Lipids, chitin, chitosan and derivatives, N-light compost and minor compounds.</t>
   </si>
   <si>
     <t>2016-11-01
   2019-10-31</t>
   </si>
   <si>
     <t>€ 1 347 947,75</t>
   </si>
   <si>
     <t>YNSECT NL R &amp; D BV, UNIVERSITA DEGLI STUDI DI PARMA, CHEMSTREAM BVBA, INSTITUT MUTUALISE POUR LES PROTEINES VEGETALES, BOERENBOND PROJECTEN, TEMPERIO, MILLIBETER, NUTRITION SCIENCES</t>
   </si>
   <si>
     <t>Belgium, Netherlands, Italy, France</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720715</t>
@@ -6744,51 +6719,51 @@
   <si>
     <t>http://clicinnovation.fi/activity/smartli/</t>
   </si>
   <si>
     <t>BIOSEA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biosea</t>
   </si>
   <si>
     <t>EU society needs new sustainable bio-based feedstocks to meet population growth and reduce dependence on fossil fuels for raw materials; almost 70 percent of the EU’s protein needs are imported. Aquatic feedstock offers a potential solution, however its total production volume and market size are still relatively small.
 In addition, the algae feedstock market is still relies on immature technologies for production and technologies not specifically designed for the purpose. The BIOSEA project aims to validate and scale up an entire production process of ingredients from the lipid, protein, carbohydrates and minority compounds fractions of four algae, including upstream and downstream steps.
 The BIOSEA process will be effective and environmentally friendly and the compounds will be obtained at low cost, leading to the future industrialisation of the process.</t>
   </si>
   <si>
     <t>2017-06-01
   2020-05-31</t>
   </si>
   <si>
     <t>€ 2 611 223,01</t>
   </si>
   <si>
     <t>ASOCIACION DE INVESTIGACION DE LAINDUSTRIA TEXTIL Y COSMETICA</t>
   </si>
   <si>
-    <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., FEYECON DEVELOPMENT &amp; IMPLEMENTATION BV, HENKEL KGaA, TABU COZUMLERI DANISMANLIK LIMITED SIRKETI, IGV INSTITUT FUR GETREIDEVERARBEITUNG GMBH, CENTRO NACIONAL DE TECNOLOGIA Y SEGURIDAD ALIMENTARIA, SORIA NATURAL SA, DIBAQ DIPROTEG SA, FUNDACION CENTRO TECNOLOGICO ACUICULTURA DE ANDALUCIA, BIOPOLIS SL, VAN LOON CHEMICAL INNOVATIONS BV</t>
+    <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., FEYECON DEVELOPMENT &amp; IMPLEMENTATION BV, HENKEL KGaA, TABU COZUMLERI DANISMANLIK LIMITED SIRKETI, IGV INSTITUT FUR GETREIDEVERARBEITUNG GMBH, ASOCIACION PARA LA INVESTIGACION DESARROLLO E INNOVACION DEL SECTOR AGROALIMENTARIO - AIDISA, SORIA NATURAL SA, DIBAQ DIPROTEG SA, FUNDACION CENTRO TECNOLOGICO ACUICULTURA DE ANDALUCIA, BIOPOLIS SL, VAN LOON CHEMICAL INNOVATIONS BV</t>
   </si>
   <si>
     <t>Belgium, Netherlands, Germany, /
 Türkiye, Spain</t>
   </si>
   <si>
     <t>http://www.biosea-project.eu</t>
   </si>
   <si>
     <t>BIOrescue</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biorescue</t>
   </si>
   <si>
     <t>Europe's mushroom industry generates approximately five million tonnes of spent mushroom substrate (SMS). This is the extraneous substrate and mushroom mycelium that is left behind after harvesting the mushrooms. Storing and disposing of this SMS has become a significant economic and logistical problem. Disposing of it can cost up to €50 per tonne, creating a bill of up to €250 million for the mushroom industry each year.BIOrescue aims to demonstrate and develop the concept of an integrated bio-production process based on the cascading use of SMS supplemented with wheat straw (WS) and other underutilised lignocellulosic feedstocks. When applied within a conventional mushroom production farm, this will turn it into an efficient and sustainable bio-refinery.BIOrescue will turn the economic and logistical problem of waste SMS into biochemical materials that can be used as replacements to those derived from fossil resources.</t>
   </si>
   <si>
     <t>€ 2 635 140,63</t>
   </si>
   <si>
     <t>FUNDACION CENER</t>
   </si>
   <si>
     <t>ZABALA INNOVATION CONSULTING SA, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, MONAGHAN MUSHROOMS IRELAND, METGEN OY, UNIVERSITA DEGLI STUDI DI NAPOLI FEDERICO II, MAX-PLANCK-GESELLSCHAFT ZUR FORDERUNG DER WISSENSCHAFTEN EV, C-TECH INNOVATION LIMITED, CELIGNIS LIMITED, GREENOVATE ! EUROPE</t>
@@ -6905,51 +6880,51 @@
 The STAR4BBI project will help establish a coherent, well-coordinated and favourable regulatory framework that helps develop a cutting-edge bio-based economy for Europe.
 STAR4BBI will support adaption of the regulatory framework and of relevant standards for selected existing value chains and the development of new value chains based on biomass from forests, from agriculture and from organic waste.</t>
   </si>
   <si>
     <t>€ 995 877,50</t>
   </si>
   <si>
     <t>STICHTING KONINKLIJK NEDERLANDS NORMALISATIE INSTITUUT</t>
   </si>
   <si>
     <t>NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, TECHNISCHE UNIVERSITAT BERLIN, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Netherlands, Germany</t>
   </si>
   <si>
     <t>http://www.star4bbi.eu</t>
   </si>
   <si>
     <t>BioCannDo</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biocanndo</t>
   </si>
   <si>
-    <t>Bio-based solutions will be vital in driving Europe’s ambitions to become a smarter, greener and more circular economy. A core component of a successful bioeconomy sector will be public support for the benefits. Unfortunately, in many settings, there is little awareness or enthusiasm yet.The BioCannDo project will help bridge awareness gaps, and inform about the potential and long-term benefits of a vibrant bioeconomy sector to the wider public. It will show to the public that the bio-based economy offers something desirable, with new products, functionalities and day-to-day applications. BioCannDo will also offer a platform for feedback, interaction and engagement in the wider discussion on the value of a bio-based economy.</t>
+    <t>Bio-based solutions are vital in driving Europe’s ambitions to become a smarter, greener and more circular economy. A core component of a successful bioeconomy sector will be public support for the benefits. Unfortunately, in many settings, there is little awareness or enthusiasm yet.The BioCannDo project helped bridge awareness gaps, and inform about the potential and long-term benefits of a vibrant bioeconomy sector to the wider public. It showed to the public that the bio-based economy offers something desirable, with new products, functionalities and day-to-day applications. BioCannDo also offerred a platform for feedback, interaction and engagement in the wider discussion on the value of a bio-based economy.</t>
   </si>
   <si>
     <t>2016-10-01
   2019-09-30</t>
   </si>
   <si>
     <t>€ 998 345,00</t>
   </si>
   <si>
     <t>YOURIS.COM, STICHTING AVANS, ICONS SRL, PROSPEX BVBA, B.T.G. BIOMASS TECHNOLOGY GROUP BV</t>
   </si>
   <si>
     <t>Belgium, Netherlands, Italy, Germany</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720732</t>
   </si>
   <si>
     <t>CARBOSURF</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/carbosurf</t>
   </si>
   <si>
     <t>If biotechnology is to deliver molecules and derived products to the market, these need to meet market demands. Hence a close collaboration with the final end users is essential.CARBOSURF is working to produce specific biochemicals (glycolipid biosurfactants and specialty carbohydrates) where market interest is already high, rather than trying to create a new market.Glycolipid biosurfactants offer a vastly improved environmental compatibility compared to traditional surfactants, while specialty carbohydrates have applications in a very broad range of markets.</t>
@@ -6958,105 +6933,103 @@
     <t>Pure sugars</t>
   </si>
   <si>
     <t>2015-08-01
   2018-07-31</t>
   </si>
   <si>
     <t>€ 2 730 605,00</t>
   </si>
   <si>
     <t>IMD NATURAL SOLUTIONS GMBH, VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., INBIOSE, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, CRODA EUROPE LTD, EVONIK INDUSTRIES AG, BIO BASE EUROPE PILOT PLANT VZW, EOC BELGIUM NV, Carbosynth Limited, EVONIK OPERATIONS GMBH, EVONIK OPERATIONS GMBH, COMPAGNIE INDUSTRIELLE DE LA MATIERE VEGETAL CIM V</t>
   </si>
   <si>
     <t>Germany, Belgium, United Kingdom, France</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/669003</t>
   </si>
   <si>
     <t>MAGNIFICENT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/magnificent</t>
   </si>
   <si>
-    <t>MAGNIFICENT seeks to develop a new value chain for food, aquafeed and cosmetic ingredients based on microalgae. Currently, market opportunities for microalgae-based products are restricted to high-value products, as production costs are currently prohibitive to use it as a feedstock.
-[...1 lines deleted...]
-MAGNIFICENT will seek to expand the range of products and their market volume substantially and sustainably, improving current applications and developing new ones, such as food and aquatic feed. It will do this by developing and validating a new value chain for cultivating and processing microalgae, addressing both upstream and downstream processes.</t>
+    <t>MAGNIFICENT seeks to develop a new value chain for food, aquafeed and cosmetic ingredients based on microalgae. Currently, market opportunities for microalgae-based products are restricted to high-value products, as production costs are currently prohibitive to use it as a feedstock.There is an existing capacity for large scale production, but both the variety of products and number of market opportunities is currently limited, mainly to dietary supplements and cosmetics. Magnificent will use these facilities to develop the biorefinery concept further, validate the value chains and develop new ingredients.MAGNIFICENT will seek to expand the range of products and their market volume substantially and sustainably, improving current applications and developing new ones, such as food and aquatic feed. It will do this by developing and validating a new value chain for cultivating and processing microalgae, addressing both upstream and downstream processes.</t>
   </si>
   <si>
     <t>€ 5 330 259,16</t>
   </si>
   <si>
-    <t>MADEBIOTECH - C R &amp; D S.A. ZONA FRANCA DA MADEIRA, IMENZ BIOENGINEERING BV, DECERNA LIMITED, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ALGOSOURCE TECHNOLOGIES, NATAC BIOTECH SL, NECTON-COMPANHIA PORTUGUESA DE CULTURAS MARINHAS SA, SPAROS LDA, ALLMICROALGAE NATURAL PRODUCTS SA, TOTALENERGIES RAFFINAGE CHIMIE, ALGA DEVELOPMENT ENGINEERING AND SERVICES SL, ERDYN CONSULTANTS SAS, NATUREXTRACTS SA ZONA FRANCA DA MADEIRA, STICHTING WAGENINGEN RESEARCH</t>
-[...2 lines deleted...]
-    <t>Portugal, Netherlands, United Kingdom, Germany, France, Spain, Belgium</t>
+    <t>MADEBIOTECH - C R &amp; D S.A. ZONA FRANCA DA MADEIRA, IMENZ BIOENGINEERING BV, DECERNA LIMITED, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, NATAC BIOTECH SL, NECTON-COMPANHIA PORTUGUESA DE CULTURAS MARINHAS SA, SPAROS LDA, ALLMICROALGAE NATURAL PRODUCTS SA, TOTALENERGIES RAFFINAGE CHIMIE, ALGA DEVELOPMENT ENGINEERING AND SERVICES SL, ERDYN CONSULTANTS SAS, NATUREXTRACTS SA ZONA FRANCA DA MADEIRA, ALGOSOURCE TECHNOLOGIES, STICHTING WAGENINGEN RESEARCH</t>
+  </si>
+  <si>
+    <t>Portugal, Netherlands, United Kingdom, Germany, Spain, France, Belgium</t>
   </si>
   <si>
     <t>https://magnificent-algae.eu/</t>
   </si>
   <si>
     <t>FRACTION</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fraction</t>
   </si>
   <si>
     <t>The EU’s drive towards a circular economy has seen increasing numbers of biorefineries established in Europe. As a result of the EU’s bioeconomy, these will continue to rise; however, in future the focus will be on so-called ‘second-generation’ refineries, which target lignocellulosic feedstocks from non-edible and non-energy crops, as well as biowaste, to produce biofuels for electricity, heat, as well as bio-based polymers and chemicals. However, lignocellulosic feedstocks pose particular challenges to process. The required pre-treatments for the feedstock make biorefineries difficult to run economically; this is compounded by different feedstocks requiring different processes. If future lignocellulosic biorefineries want to remain competitive, they will need to be adaptable and capable of optimising production to a wide and changing range of feedstocks, demand and economic conditions.The FRACTION project will pioneer a new second-generation biorefinery approach. This is designed to maximise the purity and quality of lignin and hemicellulose side streams to allow them to be used in high added-value products, while keeping high quality cellulose as main targeted product. This relies on novel organosolv fractionation process based on ɣ-valerolactone (GVL) and water followed by downstream processing and purification technologies.The added value of this process arises from the performance of the GVL-based approach, which solves many of the existing challenges. It allows for continuous biomass feeding, high biomass loading and low degradation of all three streams – cellulose, hemicellulose and lignin. In addition, the GVL is recoverable and recyclable. This technology should help ready second-generation biorefineries for the future.</t>
   </si>
   <si>
     <t>2021-06-01
   2024-05-31</t>
   </si>
   <si>
     <t>€ 4 911 479,75</t>
   </si>
   <si>
     <t>KEUKEN &amp; DE KONING BV, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, CLIC INNOVATION OY, IFAU APS, FUNDACION FUNDITEC, FUNDACION GAIKER, STORA ENSO AB, UNIVERSIDAD REY JUAN CARLOS, AVA BIOCHEM BSL AG, KINGSPAN INSULATION, AEP POLYMERS SRL, PROCESS DESIGN CENTER BV</t>
   </si>
   <si>
     <t>Netherlands, Finland, Denmark, Spain, Sweden, Switzerland, Belgium, Italy</t>
   </si>
   <si>
     <t>https://fraction-project.eu/</t>
   </si>
   <si>
     <t>PHENOLEXA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phenolexa</t>
   </si>
   <si>
     <t>In the pursuit of a circular economy, it is important to identify and use potential feedstocks to their maximum potential and value. Despite this, major inefficiencies are remaining in how we leverage what is available. In Europe’s agricultural sector – the largest producer of residual biomass – around half of this is currently wasted. In addition, much that is used finds its way to low- and mid-value applications such as biofuels, biomethane, composts, animal feed, platform chemicals and polymers. In part, this is because the feedstock is challenging to upcycle to higher-value products due to its varied and variable makeup, supply fluctuations; presenting a challenge also technologically. Certain agricultural side streams – those from olives, wineries, pomegranates, citrus fruits, chicory, pineapples, berries and onions - are rich in phenolic bioactive ingredients. Many of these bioactives possess antioxidant, antimicrobial, antifungal, anti-inflammatory properties, potentially even anticancer and antiviral activities. However, their full potential has yet to be realised, due to a lack of technologies capable of preserving the complexity and functionality of these compounds in a way that is safe, sustainable and can do so in financially viable quantities.The PHENOLEXA project aims to develop a benign, efficient and environmentally friendly biorefinery process to address this challenge. By focusing on specific agricultural waste streams that are not currently fully exploited for high-value bioactive compounds. It will use a novel biological and physical feedstock pre-treatment followed by benign extraction using novel green solvents and subcritical water, maximising efficiency and preserving the desired qualities of the polyphenols. The ultimate goal is to see these used in pharmaceutical, nutraceutical and cosmeceutical products.</t>
   </si>
   <si>
     <t>€ 3 902 695,00</t>
   </si>
   <si>
-    <t>CIVITTA EESTI AS</t>
+    <t>CIVITTA AS</t>
   </si>
   <si>
     <t>CHAMBRE REGIONALE D'AGRICULTURE PROVENCE ALPES COTE AZUR, CHAMBRE DEP D'AGRICULTURE DU  VAR, NOVATICA TECHNOLOGIES LTD, CREACIONES AROMATICAS INDUSTRIALES S.A., CONSIGLIO NAZIONALE DELLE RICERCHE, BIONIGREE SP. Z O.O., LOUGHBOROUGH UNIVERSITY, FUNDACION CARTIF, FUNDACIO EURECAT, UNIWERSYTET MIKOLAJA KOPERNIKA, CHAMBRE D'AGRICULTURE DU VAUCLUSE, EPC - PROJEKTGESELLSCHAFT FUR KLIMA NACHHALTIGKEIT KOMMUNIKATION MBH GEMEINNUTZIG, CELABOR SCRL</t>
   </si>
   <si>
     <t>France, Estonia, United Kingdom, Spain, Italy, Poland, Germany, Belgium</t>
   </si>
   <si>
     <t>http://phenolexa.eu/</t>
   </si>
   <si>
     <t>PERFECOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/perfecoat</t>
   </si>
   <si>
     <t>The pursuit of a climate-neutral Europe and a truly circular economy requires attention to virtually all fields of production if fossil-based materials are to be eliminated. This relates not only to manufactured goods but also the paints and coatings used to protect them; of the almost 1 million tonnes of paints and coating produced in Europe each year, more than 80% are derived from fossil resources. Even those coatings than do rely on bio-based compounds often have CO2 footprints little different from the existing coatings. Reducing the impact of these coatings this would represent a major advance in Europe’s climate ambitions. Therefore, to address this challenge, the PERFECOAT project will develop and validate a new generation of industrial wood and decorative coatings with significantly more than 25% bio-based components. The project will address three important markets for coatings, high-volume, UV-curable clear coatings, waterborne trim paints for DIY and waterborne wall paints. These coatings will reach, and even surpass, the current quality and sustainability standards.
 When successful, the PERFECOAT project will be able to offer bio-based coating ingredients from climate neutral sources and processes. This will help encourage the uptake of sustainable coatings, with a positive impact for the environment and helping prevent climate change.</t>
   </si>
   <si>
     <t>2021-05-01
   2024-09-30</t>
   </si>
   <si>
@@ -7188,68 +7161,66 @@
     <t>Poland, Bulgaria, Netherlands, Denmark, Ireland, Italy, Spain, France, Austria, Finland, Germany, Czechia</t>
   </si>
   <si>
     <t>https://biobec.eu/</t>
   </si>
   <si>
     <t>BIOBRIDGES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biobridges</t>
   </si>
   <si>
     <t>In addition to the price tag, public acceptance of bio-based products depends on a variety of factors including their social, economic and environmental impact. Conflicts can emerge where specialised bio economy clusters develop as well as around individual biorefinery plants.The BIOBRIDGES project aims to boost the marketability of bio-based products by establishing close cooperation and partnership between bio-based Industries, brand owners and consumers’ representatives. The ultimate goal is to stimulate and support engagement and interaction among stakeholders, particularly local communities and local authorities and to improve the market acceptance of bio-based products.BIOBRIDGES will design and implement replicable methodologies, procedures and good practices while supporting multi stakeholder interaction, leading to new cross-sector partnerships.</t>
   </si>
   <si>
     <t>2018-09-01
   2020-12-31</t>
   </si>
   <si>
     <t>€ 995 485,00</t>
   </si>
   <si>
     <t>GLOBAZ SA</t>
   </si>
   <si>
-    <t>Q-PLAN INTERNATIONAL ADVISORS PC, PEDAL CONSULTING SRO, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, CIVITTA EESTI AS, ASOCIACION ESPANOLA DE BIOEMPRESAS, FVA SAS DI LOUIS FERRINI &amp; C, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, ECOLOGIC INSTITUT gemeinnützige GmbH</t>
+    <t>Q-PLAN INTERNATIONAL ADVISORS PC, PEDAL CONSULTING SRO, AGENZIA PER LA PROMOZIONE DELLA RICERCA EUROPEA, CIVITTA AS, ASOCIACION ESPANOLA DE BIOEMPRESAS, FVA SAS DI LOUIS FERRINI &amp; C, PARTICULA GROUP DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA ISTRAZIVANJE RAZVOJ I PROIZVODNJU, ECOLOGIC INSTITUT gemeinnützige GmbH</t>
   </si>
   <si>
     <t>Greece, Portugal, Slovakia, Italy, Estonia, Spain, Croatia, Germany</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/792236</t>
   </si>
   <si>
     <t>Pilots4U</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pilots4u</t>
   </si>
   <si>
-    <t>A key challenge for the bio-economy is to bring newly developed molecules and techniques from the lab to the market. The main bottleneck in the innovation chain is the step from technology development to deployment. This step has to be performed first in a pilot plant and later in a demonstration plant where a production process can be tested and optimized in an industrial production setting. Pilot- and demo-plants are expensive, require specific expertise to run and most SMEs and also a lot of large companies have no direct access to such facilities. As a result, promising innovation processes can grind to a halt.
-[...1 lines deleted...]
-Pilots4U aims to address this problem by grouping all European open access bio-economy pilot- and multipurpose demo facilities under one, very visible and easily accessible network. Pilots4U also wants to assess the current and future needs of the European bio-economy, and take the first steps to invest in equipment modules that are judged essential to catalyse the European bio- economy.</t>
+    <t>A key challenge for the bio-economy is to bring newly developed molecules and techniques from the lab to the market. The main bottleneck in the innovation chain is the step from technology development to deployment. This step has to be performed first in a pilot plant and later in a demonstration plant where a production process can be tested and optimized in an industrial production setting. Pilot- and demo-plants are expensive, require specific expertise to run and most SMEs and also a lot of large companies have no direct access to such facilities. As a result, promising innovation processes can grind to a halt.A solution to this problem are ‘open access pilot- and multipurpose demo-infrastructures’. These are infrastructures that are open to all companies and research institutes, and can thus be seen as shared investments in research infrastructure. However, these infrastructures are not well known in Europe. Potential user communities are often unaware of the nature and type of equipment and facilities available.Pilots4U aims to address this problem by grouping all European open access bio-economy pilot- and multipurpose demo facilities under one, very visible and easily accessible network. Pilots4U also wants to assess the current and future needs of the European bio-economy, and take the first steps to invest in equipment modules that are judged essential to catalyse the European bio- economy.</t>
   </si>
   <si>
     <t>2017-06-01
   2019-08-31</t>
   </si>
   <si>
     <t>€ 902 461,78</t>
   </si>
   <si>
     <t>SWANSEA UNIVERSITY, THE NATIONAL NON FOOD CROPS CENTRELBG, KUNGLIGA TEKNISKA HOEGSKOLAN, EUROPEAN REGIONS RESEARCH AND INNOVATION NETWORK, UNIVERSITEIT GENT, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, CLIC INNOVATION OY</t>
   </si>
   <si>
     <t>United Kingdom, Sweden, Belgium, Finland</t>
   </si>
   <si>
     <t>https://www.biopilots4u.eu/</t>
   </si>
   <si>
     <t>RoadToBio</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/roadtobio</t>
   </si>
   <si>
     <t>The focus of the European chemical industry will have to change within the next 15 years because of the diminishing fossil resources, climate change and growing chemical industry in Asia. RoadToBio’s focus on globally competitive bio-based chemicals will help shape the future of Europe’s chemical industry and help to secure jobs in Europe’s rural and less developed regions.Specifically, RoadToBio will deliver and act on a roadmap and action plan illustrating the ‘sweet spots’ for Europe’s chemical industry towards the Bioeconomy over the coming decade, up to 2030.RoadToBio will create a platform to bring together the chemical industry, civil society and governing bodies to establish a dialogue on the activities needed to deliver the full potential of the action plan.</t>
@@ -7333,108 +7304,106 @@
     <t>Finland, Germany, Ireland, Spain, United Kingdom</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/792221</t>
   </si>
   <si>
     <t>BIOWAYS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bioways</t>
   </si>
   <si>
     <t>The European bio-economy is an exciting prospect; BIOWAYS will provide the materials and activities to engage the public and excite them about its potential.The project will analyse the potential of the sector and identify champions to help increase its visibility. It will also identify and develop a method for ensuring there is ongoing communication on the value of bio-based products. Its other role is to help build constructive dialogue between BIOWAYS and the other bio-based initiatives in Horizon 2020.BIOWAYS will oversee the development of educational materials on the benefits of the bio-economy, while helping to ensure that the BBI JU programme as a whole is implemented effectively.</t>
   </si>
   <si>
     <t>2016-10-01
   2018-09-30</t>
   </si>
   <si>
     <t>€ 965 750,00</t>
   </si>
   <si>
     <t>Q-PLAN INTERNATIONAL ADVISORS PC</t>
   </si>
   <si>
-    <t>GLOBAZ SA, PEDAL CONSULTING SRO, CIVITTA EESTI AS, FVA SAS DI LOUIS FERRINI &amp; C, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, INSIGHT PUBLISHERS LIMITED, AINIA</t>
+    <t>GLOBAZ SA, PEDAL CONSULTING SRO, CIVITTA AS, FVA SAS DI LOUIS FERRINI &amp; C, ALMA MATER STUDIORUM - UNIVERSITA DI BOLOGNA, INSIGHT PUBLISHERS LIMITED, AINIA</t>
   </si>
   <si>
     <t>Greece, Portugal, Slovakia, Estonia, Italy, United Kingdom, Spain</t>
   </si>
   <si>
     <t>https://cordis.europa.eu/project/id/720762</t>
   </si>
   <si>
     <t>OLEAF4VALUE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/oleaf4value</t>
   </si>
   <si>
-    <t>Olive groves are a common sight throughout southern Europe, particularly in the Mediterranean countries and in Portugal. While the fruit of the olive tree is a well-known and widely used resource, olive production also creates around 4.5 million tonnes of leaves each year as a by-product. Currently, to avoid problems; these needs to be removed from the fields and the mills and disposed of.  Although rich in potential bio-resources, the leaf mass is notoriously difficult to work with; only around 0.2% of this is currently used for extracts; the remainder is burnt – either in the fields or used for fuel – or fed to animals. However, disposing of them in this way means that a potential 1 million tonnes of bioactive compounds, 1 million tonnes of cellulose and 1.5 million tonnes of lignin are underexploited.
-[...1 lines deleted...]
-The project has assembled a consortium to ensure this biomass is fully valorised at all stages of the value chain. This will use advanced, sustainable green extraction and isolation technologies to sequentially separate all fractions and compounds of value while pursuing a zero-waste approach. These will use to develop tailor made products to match end-user market needs from high value sectors; the presence of the large companies in the consortium will ensure the products are properly market oriented. </t>
+    <t>Olive groves are a common sight throughout southern Europe, particularly in the Mediterranean countries and in Portugal. While the fruit of the olive tree is a well-known and widely used resource, olive production also creates around 4.5 million tonnes of leaves each year as a by-product. Currently, to avoid problems; these needs to be removed from the fields and the mills and disposed of.  Although rich in potential bio-resources, the leaf mass is notoriously difficult to work with; only around 0.2% of this is currently used for extracts; the remainder is burnt – either in the fields or used for fuel – or fed to animals. However, disposing of them in this way means that a potential 1 million tonnes of bioactive compounds, 1 million tonnes of cellulose and 1.5 million tonnes of lignin are underexploited.To address this, the OLEAF4VALUE project has been created to develop a complete valorisation system for these olive leaves. It will extract and isolate high added value bioactive compounds (polyphenols, triterpenoids, essential oils, lipids, lignocellulose) with high-market potential in the food, feed, chemical, nutraceutical, cosmetic and pharmaceutical sectors.The project has assembled a consortium to ensure this biomass is fully valorised at all stages of the value chain. This will use advanced, sustainable green extraction and isolation technologies to sequentially separate all fractions and compounds of value while pursuing a zero-waste approach. These will use to develop tailor made products to match end-user market needs from high value sectors; the presence of the large companies in the consortium will ensure the products are properly market oriented. </t>
   </si>
   <si>
     <t>2021-07-01
   2024-06-30</t>
   </si>
   <si>
     <t>€ 4 530 243,00</t>
   </si>
   <si>
     <t>HAVFORSKNINGSINSTITUTTET, NIZO FOOD RESEARCH BV, OLEICOLA EL TEJAR NUESTRA SENORA DEARACELI S COOP AND, MARTIN-LUTHER-UNIVERSITAT HALLE-WITTENBERG, INGECOR AGROFORESTAL SL, UNIVERSITA DEGLI STUDI DI FIRENZE, NNFCC LIMITED, INNORENEW COE CENTER ODLICNOSTI ZA RAZISKAVE IN INOVACIJE NA PODROCJU OBNOVLJIVIH MATERIALOV IN ZDRAVEGA BIVANJSKEGA OKOLJA, MOWI FEED AS, ZERO EMISSIONS ENGINEERING BV, UNIVERSIDADE POLITECNICA DE BRAGANCA, MIBELLE AG, FUNDACION CENER, EURIZON SL, ARQUEBIO SL</t>
   </si>
   <si>
     <t>Norway, Netherlands, Spain, Germany, Italy, United Kingdom, Slovenia, Portugal, Switzerland</t>
   </si>
   <si>
-    <t>https://oleaf4value.eu/</t>
+    <t>https://cordis.europa.eu/project/id/101023256</t>
   </si>
   <si>
     <t>BIOCIRCULARCITIES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biocircularcities</t>
   </si>
   <si>
     <t>While there is an inevitable degree of synergy between the circular economy and the bioeconomy, it does not axiomatically follow that bioeconomy projects are automatically circular. Although both make use of organic waste, and while both make better use of resources, their goals are not identical. The former aims to reduce the use of fossil-based resources through making more use of recycled materials, while the latter looks to switch from fossil-based to bio-based resources. Through aligning the two, there is still room for improvement in the circularity of the bio-based economy.
 However, achieving these efficiencies means recognising that there are myriad actors in bio-based product chains. It also means recognising that their perspectives and priorities on managing biowaste differ. Yet if a circular economy is to become a reality, this common alignment needs to be achieved. This means defining a common strategy that disparate sectors can align with; it will require long term investment from stakeholders – and a regulatory and legislative framework capable of encouraging that, it will require governments at all levels to set policies that make circular bioeconomy approaches economically sustainable. The BIOCIRCULARCITIES project is designed to help identify and develop innovative and comprehensive regulatory frameworks and roadmaps that are well aligned with circular bioeconomy principles. 
 The BIOCIRCULARCITIES project will focus on the interactions between the circular and bio-economies, using insights derived from multi-stakeholder participatory processes. It will consider both supply-side and demand-side aspects of policymaking to maximise the effectiveness. It will determine these through four strands. The first will be by exploring the circular economy potential of unexploited bio-based waste streams generated around three European cities - Barcelona in Spain, Naples in Italy and Pazardzhik in Bulgaria. The second will be to identify and analyse those circular bioeconomy best practices in the EU that could be successful in the pilot areas. Third, opportunities and obstacles to for introducing such processes. It will then use the learnings from the three areas to propose proactive instruments and policy roadmaps that can be applied in a wider European context.</t>
   </si>
   <si>
     <t>2021-10-01
   2023-09-30</t>
   </si>
   <si>
     <t>€ 999 893,75</t>
   </si>
   <si>
     <t>FUNDACIO ENT</t>
   </si>
   <si>
-    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA EESTI AS, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
+    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA AS, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
   </si>
   <si>
     <t>Bulgaria, Italy, Spain, Estonia, Belgium, Luxembourg</t>
   </si>
   <si>
     <t>https://biocircularcities.eu/about/</t>
   </si>
   <si>
     <t>CELEBio</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/celebio</t>
   </si>
   <si>
     <t>The Central Europe LEaders in Bioeconomy (CELEBio) project aims at strengthening the enabling environment for bio-based businesses in eight countries of Central, Eastern and South-Eastern Europe that, according to the EU Innovation Scoreboard, are “moderate or modest innovators” and that register scarcer interest for the activities and opportunities offered by BIC and BBI-JU.
 This goal will be pursued by compiling and sharing fact-based information as well as by promoting networking among stakeholders in a broader regional and continental scope.
 The main objective of CELEBio is therefore to contribute to encourage the uptake of Bioeconomy in Bulgaria, Czech Republic, Croatia, Hungary, Slovak Republic and Slovenia through the elaboration of evidence-based Action Plans for each of the targeted countries, as well as through the dissemination of information on the opportunities offered by BBI. To this end, the CELEBio project team will support the setting-up of a network of BBI info points (BBI Ambassadors). In order to set the grounds for further action in support of the uptake of bio-based technologies and facilitate matchmaking between stakeholders in research and industry, the CELEBio project team will map Bioeconomy stakeholders.</t>
   </si>
   <si>
     <t>2019-06-01
   2020-11-30</t>
   </si>
   <si>
     <t>€ 749 350,00</t>
   </si>
@@ -8032,13281 +8001,13337 @@
       <c r="O3" s="1" t="s">
         <v>39</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>40</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="1">
         <v>101292380</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G4" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>48</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>50</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="1">
         <v>101291992</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="Q5" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="R5" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="1">
         <v>101292687</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="1">
         <v>101291928</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="F7" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1">
         <v>101286725</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="G8" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1">
         <v>101291202</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1">
         <v>101292324</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
         <v>101292477</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="Q11" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="R11" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
         <v>101292536</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
         <v>101287490</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
         <v>101292416</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
         <v>101292437</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G15" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
         <v>101292474</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G16" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
         <v>101292578</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="Q17" s="1"/>
+        <v>180</v>
+      </c>
+      <c r="Q17" s="1" t="s">
+        <v>181</v>
+      </c>
       <c r="R17" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
         <v>101292039</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G18" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
         <v>101292326</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
         <v>101288362</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
         <v>101292918</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
         <v>101286442</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="G22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
         <v>101292802</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
         <v>101290652</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="G24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
         <v>101292951</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
         <v>101212806</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
         <v>101214206</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="R27" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
         <v>101214432</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="Q28" s="1" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R28" s="1" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
         <v>101213812</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="Q29" s="1" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="R29" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
         <v>101209410</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
         <v>101214199</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
         <v>101213354</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
         <v>101214084</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
         <v>101214144</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="R34" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
         <v>101214604</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
         <v>101214808</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
         <v>101214307</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
         <v>101215161</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
         <v>101214288</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
         <v>101213148</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="Q40" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
         <v>101214964</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="R41" s="1"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
         <v>101214605</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="Q42" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
         <v>101214894</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="Q43" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="R43" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
         <v>101213072</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="R44" s="1"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
         <v>101214268</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N45" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="O45" s="1" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
         <v>101213069</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="P46" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="Q46" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
         <v>101214009</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="O47" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="P47" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="Q47" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
         <v>101213143</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="P48" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="R48" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
         <v>101213231</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="P49" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="Q49" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
         <v>101214981</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="Q50" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
         <v>101214822</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="R51" s="1" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
         <v>101212855</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="P52" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
         <v>101214256</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
         <v>101213742</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="P54" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
         <v>101214076</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
         <v>101157688</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
         <v>101157411</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="P57" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="Q57" s="1" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="R57" s="1"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
         <v>101157652</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
         <v>101155925</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M59" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
         <v>101157382</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="R60" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
         <v>101157488</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M61" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="R61" s="1"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
         <v>101156998</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="R62" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
         <v>101156032</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="R63" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
         <v>101157907</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
         <v>101157239</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="Q65" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="R65" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
         <v>101156439</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N66" s="1" t="s">
         <v>49</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="R66" s="1"/>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
         <v>101157658</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
         <v>101157081</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="Q68" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="R68" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
         <v>101157679</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
         <v>101157430</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="Q70" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
         <v>101157517</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
         <v>101156486</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="P72" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="Q72" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
         <v>101157279</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="Q73" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
         <v>101157528</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
         <v>101157892</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="Q75" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
         <v>101157779</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="Q76" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="R76" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
         <v>101157583</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="Q77" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="R77" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
         <v>101156954</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="Q78" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="R78" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
         <v>101157636</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="Q79" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="R79" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
         <v>101157635</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="Q80" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="R80" s="1" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
         <v>101156960</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="Q81" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="R81" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
         <v>101157840</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="Q82" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
         <v>101157359</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="R83" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
         <v>101156363</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="Q84" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
         <v>101157586</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="Q85" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="R85" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
         <v>101160532</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="K86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
         <v>101112370</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="P87" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="Q87" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
         <v>101112345</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="R88" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
         <v>101112555</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="P89" s="1" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
         <v>101112434</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="O90" s="1" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="P90" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="Q90" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="R90" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
         <v>101112447</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="K91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="P91" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="Q91" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
         <v>101112407</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="K92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="P92" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
         <v>101112521</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="K93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L93" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O93" s="1" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="P93" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="Q93" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="R93" s="1"/>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
         <v>101112378</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="Q94" s="1" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
         <v>101112409</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="P95" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="Q95" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="R95" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
         <v>101112452</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="P96" s="1" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="Q96" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="R96" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
         <v>101112072</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="P97" s="1" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="Q97" s="1" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
         <v>101112455</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="P98" s="1" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="Q98" s="1" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="R98" s="1" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
         <v>101112318</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="P99" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
         <v>101112581</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="K100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="P100" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="Q100" s="1"/>
       <c r="R100" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
         <v>101112541</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="O101" s="1" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="P101" s="1" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
         <v>101111996</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="P102" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="Q102" s="1" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
         <v>101112436</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="P103" s="1" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="Q103" s="1"/>
       <c r="R103" s="1" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
         <v>101112379</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="P104" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
         <v>101112457</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="P105" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="Q105" s="1" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
         <v>101112476</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="K106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="P106" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="Q106" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
         <v>101112453</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L107" s="1" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="P107" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="Q107" s="1" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="R107" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
         <v>720303</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="P108" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="Q108" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
         <v>792063</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
         <v>790507</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="P110" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="Q110" s="1" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
         <v>667501</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="P111" s="1" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="Q111" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
         <v>669065</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="R112" s="1"/>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
         <v>744349</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="P113" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="Q113" s="1" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="R113" s="1"/>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
         <v>837866</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="P114" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="Q114" s="1" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="R114" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
         <v>744409</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="M115" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="P115" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="Q115" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="R115" s="1" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
         <v>837890</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="P116" s="1" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="Q116" s="1"/>
+        <v>1083</v>
+      </c>
+      <c r="Q116" s="1" t="s">
+        <v>1084</v>
+      </c>
       <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
         <v>837998</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="P117" s="1" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="Q117" s="1" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="R117" s="1" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
         <v>720726</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="P118" s="1" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="Q118" s="1" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="R118" s="1"/>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
         <v>669055</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="P119" s="1" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="Q119" s="1" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="R119" s="1"/>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
         <v>720755</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="P120" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="Q120" s="1" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="R120" s="1"/>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
         <v>837726</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>46</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L121" s="1" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="P121" s="1" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="Q121" s="1" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="R121" s="1"/>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
         <v>720707</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="P122" s="1" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="Q122" s="1" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
         <v>886776</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="P123" s="1" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="Q123" s="1" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="R123" s="1" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
         <v>745586</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="P124" s="1" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="Q124" s="1" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="R124" s="1"/>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
         <v>720720</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="P125" s="1" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
         <v>887727</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="P126" s="1" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="Q126" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="R126" s="1"/>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
         <v>887474</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="P127" s="1" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
         <v>888003</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="P128" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="Q128" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="R128" s="1" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
         <v>887432</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="P129" s="1" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="Q129" s="1" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="R129" s="1" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
         <v>887226</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="P130" s="1" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="Q130" s="1" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="R130" s="1"/>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
         <v>745874</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="P131" s="1" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="Q131" s="1" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="R131" s="1" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
         <v>887259</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="P132" s="1" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="Q132" s="1" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="R132" s="1" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
         <v>792054</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H133" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="K133" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="N133" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="I133" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O133" s="1" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="P133" s="1" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="Q133" s="1" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
         <v>790956</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>46</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="R134" s="1"/>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
         <v>792257</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="P135" s="1" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="Q135" s="1" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="R135" s="1" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
         <v>720757</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="P136" s="1" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="Q136" s="1" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="R136" s="1"/>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
         <v>720728</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="R137" s="1" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
         <v>101023567</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="P138" s="1" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="Q138" s="1" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="R138" s="1" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
         <v>101023280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="K139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="P139" s="1" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="Q139" s="1" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="R139" s="1" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
         <v>101022987</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="P140" s="1" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="Q140" s="1" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="R140" s="1" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
         <v>837527</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L141" s="1" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="P141" s="1" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="Q141" s="1" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
         <v>720719</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="P142" s="1" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="Q142" s="1" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="R142" s="1" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
         <v>720744</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="P143" s="1" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="Q143" s="1" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="R143" s="1" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
         <v>887227</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="P144" s="1" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="Q144" s="1" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="R144" s="1" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
         <v>837583</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L145" s="1" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="P145" s="1" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="Q145" s="1" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="R145" s="1" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
         <v>744310</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="P146" s="1" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="Q146" s="1" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
         <v>887191</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
         <v>887674</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="P148" s="1" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="Q148" s="1" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="R148" s="1" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
         <v>745246</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="P149" s="1" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
         <v>837771</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="P150" s="1" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="Q150" s="1"/>
+        <v>1396</v>
+      </c>
+      <c r="Q150" s="1" t="s">
+        <v>1397</v>
+      </c>
       <c r="R150" s="1" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
         <v>887070</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
         <v>887917</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1403</v>
+        <v>1407</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1405</v>
+        <v>1409</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>1406</v>
+        <v>1410</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1408</v>
+        <v>1412</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="P152" s="1" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="Q152" s="1" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
         <v>837750</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="P153" s="1" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="Q153" s="1" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="R153" s="1" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
         <v>720695</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="P154" s="1" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="Q154" s="1" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="R154" s="1" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
         <v>101023306</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="P155" s="1" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
       <c r="Q155" s="1" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="R155" s="1" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
         <v>745785</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="P156" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="Q156" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="R156" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
         <v>792021</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L157" s="1" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="P157" s="1" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="Q157" s="1" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
       <c r="R157" s="1" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
         <v>838104</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
       <c r="P158" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="Q158" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="R158" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
         <v>745746</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="P159" s="1" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="Q159" s="1" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="R159" s="1" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
         <v>745012</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="P160" s="1" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
       <c r="Q160" s="1" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="R160" s="1" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
         <v>887407</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L161" s="1" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="P161" s="1" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="Q161" s="1" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="R161" s="1"/>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
         <v>887711</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L162" s="1" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
       <c r="P162" s="1" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="Q162" s="1" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
         <v>709746</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="P163" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="Q163" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="R163" s="1" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
         <v>669029</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="P164" s="1" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
       <c r="Q164" s="1" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="R164" s="1" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
         <v>887648</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="P165" s="1" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="Q165" s="1" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
         <v>744330</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="P166" s="1" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="Q166" s="1" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="R166" s="1" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
         <v>709606</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L167" s="1" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="Q167" s="1" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="R167" s="1" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
         <v>792061</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L168" s="1" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="P168" s="1" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="Q168" s="1" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="R168" s="1" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
         <v>886567</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L169" s="1" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="P169" s="1" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="Q169" s="1" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
         <v>709557</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="L170" s="1" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="P170" s="1" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="Q170" s="1" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="R170" s="1"/>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
         <v>887913</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L171" s="1" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="P171" s="1" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
         <v>887281</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L172" s="1" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="P172" s="1" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="R172" s="1"/>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
         <v>669105</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L173" s="1" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="O173" s="1" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="P173" s="1" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="Q173" s="1" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="R173" s="1" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
         <v>745591</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L174" s="1" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="P174" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="Q174" s="1" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
         <v>101023190</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L175" s="1" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="P175" s="1" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="Q175" s="1" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
         <v>745766</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L176" s="1" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="P176" s="1" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="Q176" s="1" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="R176" s="1" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
         <v>101023593</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L177" s="1" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="P177" s="1" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="Q177" s="1" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="R177" s="1" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
         <v>720743</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L178" s="1" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="P178" s="1" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="Q178" s="1" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="R178" s="1" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
         <v>745762</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L179" s="1" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="P179" s="1" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="Q179" s="1" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
         <v>745789</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L180" s="1" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="P180" s="1" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="Q180" s="1" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="R180" s="1" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
         <v>668970</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L181" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="P181" s="1" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="Q181" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
         <v>745578</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="J182" s="1" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L182" s="1" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="P182" s="1" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="Q182" s="1" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
         <v>720714</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L183" s="1" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="O183" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="P183" s="1" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="Q183" s="1" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="R183" s="1" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
         <v>837761</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="J184" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L184" s="1" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O184" s="1" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="P184" s="1" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="Q184" s="1" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
         <v>886662</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="J185" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L185" s="1" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N185" s="1" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="O185" s="1" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="P185" s="1" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="Q185" s="1" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="R185" s="1" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
         <v>792070</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="J186" s="1" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L186" s="1" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="O186" s="1" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="P186" s="1" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="Q186" s="1" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="R186" s="1"/>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
         <v>668128</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L187" s="1" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N187" s="1" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="O187" s="1" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="P187" s="1" t="s">
-        <v>1724</v>
-[...1 lines deleted...]
-      <c r="Q187" s="1"/>
+        <v>1728</v>
+      </c>
+      <c r="Q187" s="1" t="s">
+        <v>1729</v>
+      </c>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
         <v>720739</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L188" s="1" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N188" s="1" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="O188" s="1" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="P188" s="1" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="Q188" s="1" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="R188" s="1" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
         <v>745450</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J189" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L189" s="1" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N189" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="O189" s="1" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="P189" s="1" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="Q189" s="1" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
         <v>887501</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L190" s="1" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N190" s="1" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="O190" s="1" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="P190" s="1" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="Q190" s="1" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
         <v>836884</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="J191" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L191" s="1" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="O191" s="1" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="P191" s="1" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="Q191" s="1" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
         <v>101023200</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="J192" s="1" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L192" s="1" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N192" s="1" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="O192" s="1" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="P192" s="1" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="Q192" s="1" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
         <v>837276</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H193" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="J193" s="1" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L193" s="1" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N193" s="1" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="O193" s="1" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="P193" s="1" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="Q193" s="1" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
         <v>838120</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="J194" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L194" s="1" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N194" s="1" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="O194" s="1" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="P194" s="1" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="Q194" s="1" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="R194" s="1" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
         <v>792050</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L195" s="1" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="O195" s="1" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="P195" s="1" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="Q195" s="1" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
         <v>744311</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L196" s="1" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="O196" s="1" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="P196" s="1" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="Q196" s="1" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
         <v>838056</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L197" s="1" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N197" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="O197" s="1" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="P197" s="1" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="Q197" s="1" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
         <v>837715</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L198" s="1" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N198" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O198" s="1" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="P198" s="1" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="Q198" s="1" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
         <v>887398</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L199" s="1" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N199" s="1" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="O199" s="1" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="P199" s="1" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="Q199" s="1" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
         <v>792004</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H200" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L200" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N200" s="1" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="O200" s="1" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="P200" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="Q200" s="1" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
         <v>792195</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L201" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N201" s="1" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="O201" s="1" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="P201" s="1" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="Q201" s="1" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="R201" s="1" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
         <v>745718</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J202" s="1" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L202" s="1" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N202" s="1" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="O202" s="1" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="P202" s="1" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="Q202" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
         <v>745828</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I203" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="J203" s="1" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L203" s="1" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N203" s="1" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="O203" s="1" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="P203" s="1" t="s">
-        <v>1858</v>
-[...1 lines deleted...]
-      <c r="Q203" s="1"/>
+        <v>1863</v>
+      </c>
+      <c r="Q203" s="1" t="s">
+        <v>1864</v>
+      </c>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
         <v>101023342</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="J204" s="1" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L204" s="1" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O204" s="1" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="P204" s="1" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="Q204" s="1" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
         <v>792049</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L205" s="1" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N205" s="1" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="O205" s="1" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
       <c r="P205" s="1" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
       <c r="Q205" s="1" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="R205" s="1" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
         <v>101023334</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="J206" s="1" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L206" s="1" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N206" s="1" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="O206" s="1" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="P206" s="1" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="Q206" s="1" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
         <v>720710</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="J207" s="1" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L207" s="1" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N207" s="1" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="O207" s="1" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="P207" s="1" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="Q207" s="1" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
         <v>720729</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L208" s="1" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="O208" s="1" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="P208" s="1" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
       <c r="Q208" s="1" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
         <v>745791</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L209" s="1" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O209" s="1" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="P209" s="1" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="Q209" s="1" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
         <v>668953</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>1910</v>
+        <v>1916</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="J210" s="1" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L210" s="1" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O210" s="1" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="P210" s="1" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="Q210" s="1" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
         <v>745695</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L211" s="1" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N211" s="1" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
       <c r="O211" s="1" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="P211" s="1" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="Q211" s="1" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
         <v>745668</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="J212" s="1" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L212" s="1" t="s">
-        <v>1929</v>
+        <v>1935</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="O212" s="1" t="s">
-        <v>1930</v>
+        <v>1936</v>
       </c>
       <c r="P212" s="1" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="Q212" s="1" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
         <v>837863</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="J213" s="1" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L213" s="1" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N213" s="1" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="O213" s="1" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="P213" s="1" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="Q213" s="1" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
         <v>792261</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="K214" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L214" s="1" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="M214" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N214" s="1" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="O214" s="1" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="P214" s="1" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q214" s="1" t="s">
-        <v>1951</v>
+        <v>1957</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
         <v>745839</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L215" s="1" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="O215" s="1" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
       <c r="P215" s="1" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="Q215" s="1" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
         <v>720715</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="J216" s="1" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L216" s="1" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="O216" s="1" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="P216" s="1" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="Q216" s="1" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
         <v>887115</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="J217" s="1" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L217" s="1" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O217" s="1" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="P217" s="1" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="Q217" s="1" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
         <v>101023664</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L218" s="1" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O218" s="1" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="P218" s="1" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="Q218" s="1" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="R218" s="1" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
         <v>720736</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="J219" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L219" s="1" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N219" s="1" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="O219" s="1" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="P219" s="1" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="Q219" s="1" t="s">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
         <v>745737</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L220" s="1" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N220" s="1" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="O220" s="1" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="P220" s="1" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="Q220" s="1" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
         <v>668467</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L221" s="1" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="O221" s="1" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="P221" s="1" t="s">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q221" s="1" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
         <v>745622</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J222" s="1" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L222" s="1" t="s">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N222" s="1" t="s">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="O222" s="1" t="s">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="P222" s="1" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="Q222" s="1" t="s">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
         <v>720708</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="J223" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L223" s="1" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N223" s="1" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="O223" s="1" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="P223" s="1" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="Q223" s="1" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
         <v>790440</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="J224" s="1" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L224" s="1" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O224" s="1" t="s">
-        <v>2032</v>
+        <v>2038</v>
       </c>
       <c r="P224" s="1" t="s">
-        <v>2033</v>
+        <v>2039</v>
       </c>
       <c r="Q224" s="1" t="s">
-        <v>2034</v>
+        <v>2040</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
         <v>887075</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L225" s="1" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="O225" s="1" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="P225" s="1" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="Q225" s="1" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="R225" s="1"/>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" s="1">
         <v>720712</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>2045</v>
+        <v>2051</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H226" s="1"/>
       <c r="I226" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="J226" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="K226" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L226" s="1" t="s">
-        <v>2046</v>
+        <v>2052</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="O226" s="1" t="s">
-        <v>2047</v>
+        <v>2053</v>
       </c>
       <c r="P226" s="1" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="Q226" s="1" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="R226" s="1"/>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" s="1">
         <v>720297</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L227" s="1" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="O227" s="1" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="P227" s="1" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="Q227" s="1" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="R227" s="1"/>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" s="1">
         <v>720685</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="J228" s="1" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="K228" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L228" s="1" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N228" s="1" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="O228" s="1" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="P228" s="1" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="Q228" s="1" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="R228" s="1"/>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" s="1">
         <v>720732</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>2066</v>
+        <v>2072</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>2067</v>
+        <v>2073</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>2068</v>
+        <v>2074</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L229" s="1" t="s">
-        <v>2069</v>
+        <v>2075</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="O229" s="1" t="s">
-        <v>2070</v>
+        <v>2076</v>
       </c>
       <c r="P229" s="1" t="s">
-        <v>2071</v>
+        <v>2077</v>
       </c>
       <c r="Q229" s="1" t="s">
-        <v>2072</v>
+        <v>2078</v>
       </c>
       <c r="R229" s="1"/>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" s="1">
         <v>669003</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>2073</v>
+        <v>2079</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>2075</v>
+        <v>2081</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>261</v>
+        <v>56</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>2076</v>
+        <v>2082</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="J230" s="1" t="s">
-        <v>2077</v>
+        <v>2083</v>
       </c>
       <c r="K230" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L230" s="1" t="s">
-        <v>2078</v>
+        <v>2084</v>
       </c>
       <c r="M230" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="O230" s="1" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
       <c r="P230" s="1" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="Q230" s="1" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
       <c r="R230" s="1"/>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" s="1">
         <v>745754</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>2084</v>
+        <v>2090</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="J231" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="K231" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L231" s="1" t="s">
-        <v>2085</v>
+        <v>2091</v>
       </c>
       <c r="M231" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="O231" s="1" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
       <c r="P231" s="1" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="Q231" s="1" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="R231" s="1"/>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" s="1">
         <v>101023202</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H232" s="1"/>
       <c r="I232" s="1" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="K232" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L232" s="1" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="M232" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="O232" s="1" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="P232" s="1" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="Q232" s="1" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="R232" s="1"/>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" s="1">
         <v>101023225</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="K233" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L233" s="1" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
       <c r="M233" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N233" s="1" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
       <c r="O233" s="1" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="P233" s="1" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="Q233" s="1" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="R233" s="1"/>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" s="1">
         <v>101022370</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="K234" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L234" s="1" t="s">
-        <v>2109</v>
+        <v>2115</v>
       </c>
       <c r="M234" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="O234" s="1" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
       <c r="P234" s="1" t="s">
-        <v>2111</v>
+        <v>2117</v>
       </c>
       <c r="Q234" s="1" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="R234" s="1"/>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" s="1">
         <v>745719</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>2113</v>
+        <v>2119</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>2114</v>
+        <v>2120</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
       <c r="I235" s="1" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="K235" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L235" s="1" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="M235" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N235" s="1" t="s">
-        <v>2118</v>
+        <v>2124</v>
       </c>
       <c r="O235" s="1" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="P235" s="1" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="Q235" s="1" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
       <c r="R235" s="1"/>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" s="1">
         <v>101023260</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
       <c r="I236" s="1" t="s">
-        <v>2125</v>
+        <v>2131</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>2125</v>
+        <v>2131</v>
       </c>
       <c r="K236" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L236" s="1" t="s">
-        <v>2126</v>
+        <v>2132</v>
       </c>
       <c r="M236" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N236" s="1" t="s">
-        <v>2127</v>
+        <v>2133</v>
       </c>
       <c r="O236" s="1" t="s">
-        <v>2128</v>
+        <v>2134</v>
       </c>
       <c r="P236" s="1" t="s">
-        <v>2129</v>
+        <v>2135</v>
       </c>
       <c r="Q236" s="1" t="s">
-        <v>2130</v>
+        <v>2136</v>
       </c>
       <c r="R236" s="1"/>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" s="1">
         <v>790157</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>2131</v>
+        <v>2137</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>2132</v>
+        <v>2138</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>2133</v>
+        <v>2139</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="J237" s="1" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="K237" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L237" s="1" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="M237" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N237" s="1" t="s">
-        <v>2136</v>
+        <v>2142</v>
       </c>
       <c r="O237" s="1" t="s">
-        <v>2137</v>
+        <v>2143</v>
       </c>
       <c r="P237" s="1" t="s">
-        <v>2138</v>
+        <v>2144</v>
       </c>
       <c r="Q237" s="1" t="s">
-        <v>2139</v>
+        <v>2145</v>
       </c>
       <c r="R237" s="1"/>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" s="1">
         <v>101023381</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>2142</v>
+        <v>2148</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1" t="s">
-        <v>2143</v>
+        <v>2149</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>2143</v>
+        <v>2149</v>
       </c>
       <c r="K238" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L238" s="1" t="s">
-        <v>2144</v>
+        <v>2150</v>
       </c>
       <c r="M238" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N238" s="1" t="s">
-        <v>2145</v>
+        <v>2151</v>
       </c>
       <c r="O238" s="1" t="s">
-        <v>2146</v>
+        <v>2152</v>
       </c>
       <c r="P238" s="1" t="s">
-        <v>2147</v>
+        <v>2153</v>
       </c>
       <c r="Q238" s="1" t="s">
-        <v>2148</v>
+        <v>2154</v>
       </c>
       <c r="R238" s="1"/>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" s="1">
         <v>792236</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>2149</v>
+        <v>2155</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>2150</v>
+        <v>2156</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>2151</v>
+        <v>2157</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="J239" s="1" t="s">
-        <v>2152</v>
+        <v>2158</v>
       </c>
       <c r="K239" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L239" s="1" t="s">
-        <v>2153</v>
+        <v>2159</v>
       </c>
       <c r="M239" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N239" s="1" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="O239" s="1" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="P239" s="1" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
       <c r="Q239" s="1" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="R239" s="1"/>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" s="1">
         <v>745667</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>2158</v>
+        <v>2164</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>2159</v>
+        <v>2165</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>2160</v>
+        <v>2166</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
-        <v>2161</v>
+        <v>2167</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>2161</v>
+        <v>2167</v>
       </c>
       <c r="K240" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L240" s="1" t="s">
-        <v>2162</v>
+        <v>2168</v>
       </c>
       <c r="M240" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="O240" s="1" t="s">
-        <v>2163</v>
+        <v>2169</v>
       </c>
       <c r="P240" s="1" t="s">
-        <v>2164</v>
+        <v>2170</v>
       </c>
       <c r="Q240" s="1" t="s">
-        <v>2165</v>
+        <v>2171</v>
       </c>
       <c r="R240" s="1"/>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" s="1">
         <v>745623</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>2166</v>
+        <v>2172</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>2167</v>
+        <v>2173</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>2168</v>
+        <v>2174</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="K241" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L241" s="1" t="s">
-        <v>2170</v>
+        <v>2176</v>
       </c>
       <c r="M241" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="O241" s="1" t="s">
-        <v>2171</v>
+        <v>2177</v>
       </c>
       <c r="P241" s="1" t="s">
-        <v>2172</v>
+        <v>2178</v>
       </c>
       <c r="Q241" s="1" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="R241" s="1"/>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" s="1">
         <v>101023685</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>2174</v>
+        <v>2180</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>2175</v>
+        <v>2181</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>2176</v>
+        <v>2182</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>553</v>
+        <v>145</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1" t="s">
-        <v>2177</v>
+        <v>2183</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>2177</v>
+        <v>2183</v>
       </c>
       <c r="K242" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L242" s="1" t="s">
-        <v>2178</v>
+        <v>2184</v>
       </c>
       <c r="M242" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="O242" s="1" t="s">
-        <v>2179</v>
+        <v>2185</v>
       </c>
       <c r="P242" s="1" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="Q242" s="1" t="s">
-        <v>2181</v>
+        <v>2187</v>
       </c>
       <c r="R242" s="1" t="s">
-        <v>2182</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" s="1">
         <v>792221</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>2183</v>
+        <v>2189</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>2185</v>
+        <v>2191</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
-        <v>2186</v>
+        <v>2192</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>2186</v>
+        <v>2192</v>
       </c>
       <c r="K243" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L243" s="1" t="s">
-        <v>2187</v>
+        <v>2193</v>
       </c>
       <c r="M243" s="1" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="N243" s="1" t="s">
-        <v>2188</v>
+        <v>2194</v>
       </c>
       <c r="O243" s="1" t="s">
-        <v>2189</v>
+        <v>2195</v>
       </c>
       <c r="P243" s="1" t="s">
-        <v>2190</v>
+        <v>2196</v>
       </c>
       <c r="Q243" s="1" t="s">
-        <v>2191</v>
+        <v>2197</v>
       </c>
       <c r="R243" s="1"/>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" s="1">
         <v>720762</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>2192</v>
+        <v>2198</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>2193</v>
+        <v>2199</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>2194</v>
+        <v>2200</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
       <c r="I244" s="1" t="s">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="K244" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L244" s="1" t="s">
-        <v>2196</v>
+        <v>2202</v>
       </c>
       <c r="M244" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="N244" s="1" t="s">
-        <v>2197</v>
+        <v>2203</v>
       </c>
       <c r="O244" s="1" t="s">
-        <v>2198</v>
+        <v>2204</v>
       </c>
       <c r="P244" s="1" t="s">
-        <v>2199</v>
+        <v>2205</v>
       </c>
       <c r="Q244" s="1" t="s">
-        <v>2200</v>
+        <v>2206</v>
       </c>
       <c r="R244" s="1"/>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" s="1">
         <v>101023256</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>2201</v>
+        <v>2207</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>2202</v>
+        <v>2208</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>2203</v>
+        <v>2209</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>2204</v>
+        <v>2210</v>
       </c>
       <c r="J245" s="1" t="s">
-        <v>2204</v>
+        <v>2210</v>
       </c>
       <c r="K245" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L245" s="1" t="s">
-        <v>2205</v>
+        <v>2211</v>
       </c>
       <c r="M245" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="O245" s="1" t="s">
-        <v>2206</v>
+        <v>2212</v>
       </c>
       <c r="P245" s="1" t="s">
-        <v>2207</v>
+        <v>2213</v>
       </c>
       <c r="Q245" s="1" t="s">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="R245" s="1"/>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" s="1">
         <v>101023516</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>2209</v>
+        <v>2215</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>2210</v>
+        <v>2216</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>2211</v>
+        <v>2217</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
       <c r="J246" s="1" t="s">
-        <v>2212</v>
+        <v>2218</v>
       </c>
       <c r="K246" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L246" s="1" t="s">
-        <v>2213</v>
+        <v>2219</v>
       </c>
       <c r="M246" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="N246" s="1" t="s">
-        <v>2214</v>
+        <v>2220</v>
       </c>
       <c r="O246" s="1" t="s">
-        <v>2215</v>
+        <v>2221</v>
       </c>
       <c r="P246" s="1" t="s">
-        <v>2216</v>
+        <v>2222</v>
       </c>
       <c r="Q246" s="1" t="s">
-        <v>2217</v>
+        <v>2223</v>
       </c>
       <c r="R246" s="1"/>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" s="1">
         <v>838087</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>2219</v>
+        <v>2225</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G247" s="1"/>
       <c r="H247" s="1"/>
       <c r="I247" s="1" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="J247" s="1" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="K247" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L247" s="1" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="M247" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N247" s="1" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="O247" s="1" t="s">
-        <v>2224</v>
+        <v>2230</v>
       </c>
       <c r="P247" s="1" t="s">
-        <v>2225</v>
+        <v>2231</v>
       </c>
       <c r="Q247" s="1" t="s">
-        <v>2226</v>
+        <v>2232</v>
       </c>
       <c r="R247" s="1"/>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" s="1">
         <v>837858</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>2227</v>
+        <v>2233</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>2228</v>
+        <v>2234</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>2229</v>
+        <v>2235</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1" t="s">
-        <v>2230</v>
+        <v>2236</v>
       </c>
       <c r="J248" s="1" t="s">
-        <v>2230</v>
+        <v>2236</v>
       </c>
       <c r="K248" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L248" s="1" t="s">
-        <v>2231</v>
+        <v>2237</v>
       </c>
       <c r="M248" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N248" s="1" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="O248" s="1" t="s">
-        <v>2232</v>
+        <v>2238</v>
       </c>
       <c r="P248" s="1" t="s">
-        <v>2233</v>
+        <v>2239</v>
       </c>
       <c r="Q248" s="1" t="s">
-        <v>2234</v>
+        <v>2240</v>
       </c>
       <c r="R248" s="1"/>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" s="1">
         <v>837811</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>2235</v>
+        <v>2241</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>2236</v>
+        <v>2242</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>2237</v>
+        <v>2243</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>436</v>
+        <v>78</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
-        <v>2230</v>
+        <v>2236</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>2230</v>
+        <v>2236</v>
       </c>
       <c r="K249" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="L249" s="1" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="M249" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="N249" s="1" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="O249" s="1" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="P249" s="1" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="Q249" s="1" t="s">
-        <v>2242</v>
+        <v>2248</v>
       </c>
       <c r="R249" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>