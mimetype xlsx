--- v9 (2026-07-20)
+++ v10 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export projects" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2243">
   <si>
     <t>Grant agreement ID</t>
   </si>
   <si>
     <t>Project acronym</t>
   </si>
   <si>
     <t>URL to the project page in CBE JU website</t>
   </si>
   <si>
     <t>Summary text</t>
   </si>
   <si>
     <t>Type of project</t>
   </si>
   <si>
     <t>Project focus</t>
   </si>
   <si>
     <t>Feedstock origin</t>
   </si>
   <si>
     <t>Feedstock type</t>
   </si>
   <si>
@@ -349,50 +349,53 @@
     <t>SALINA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/salina</t>
   </si>
   <si>
     <t>EU initiatives such as the Strategic Guidelines for EU Aquaculture position the seaweed cultivation as a source of sustainable industrial growth. Currently, Europe produces only about 300 kilotonnes of seaweed per year, around 1% of the global 32.4 million tonnes, with 32% still harvested from the wild. Developing integrated, high-value applications, particularly local coastal marine biorefineries, is key to strengthening EU competitiveness in this sector. SALINA will deliver a transformative push by demonstrating, for the first time, the technical, economic, and environmental feasibility of such biorefineries combining scalable macroalgae cultivation with multi-platform biomass processing. The project aims to deliver a portfolio of five novel, high-value products for the food, cosmetic, and biomaterial sectors, while simultaneously building a new ecosystem and boosting the economies of European coastal regions.  The project will use four demonstration sites in diverse EU marine regions: North and East Atlantic, Baltic, and Mediterranean. It will test innovative mixed macroalgae cultivation systems, either alone or together with other low-trophic species, or integrated with nature-based solutions. </t>
   </si>
   <si>
     <t>Aquatic</t>
   </si>
   <si>
     <t>Micro/macro algae</t>
   </si>
   <si>
     <t>€ 6 999 414,75</t>
   </si>
   <si>
     <t>ASOCIACION DE INVESTIGACION DE INDUSTRIAS CARNICAS DEL PRINCIPADO DE ASTURIAS</t>
   </si>
   <si>
     <t>HALODERMA APS, Moluscos Castells Sociedad Limitada, NIDO CONSTRUCTECH SL, CER GROUPE, UNIVERZITA TOMASE BATI VE ZLINE, ACUICULTURA DEL DELTA SOCIEDAD LIMITADA, Algabrava S.L., POSEIDONADA SL, ARCTIC SEAWEED AS, ZERO EMISSIONS ENGINEERING BV, Havsmag ApS, Pure Algae Denmark ApS, Sp/F TARI, KERTEMINDE SEAFARM APS, CENTRO INTERDISCIPLINAR DE INVESTIGACAO MARINHA E AMBIENTAL, F6S EU TECH INNOVATION NETWORK DAC, CELIGNIS LIMITED, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS, ZURCHER HOCHSCHULE FUR ANGEWANDTE WISSENSCHAFTEN, MUNGO MURPHY'S SEAWEED CO. LIMITED, AUTORIDAD PORTUARIA DE GIJON</t>
   </si>
   <si>
     <t>Denmark, Spain, Belgium, Czechia, Norway, Netherlands, Faroe Islands, Portugal, Ireland, France, Switzerland</t>
+  </si>
+  <si>
+    <t>https://salinaproject.eu/</t>
   </si>
   <si>
     <t>Munkebo, Denmark
   55.46455022361715, 10.490976259525043
 ,   
   Limerick, Ireland
   52.65289451783545, -8.58426247778463
 ,   
   Streymoy, Faroe Islands
   62.283312398673715, -7.099848187801293
 ,   
   Galway, Ireland
   53.24797940434775, -9.54740286055857
 ,   
   Tarragona, Spain
   40.630092023759886, 0.605051170980835</t>
   </si>
   <si>
     <t>Bio4PURConti</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio4purconti</t>
   </si>
   <si>
     <t>With the EU committed to achieving climate neutrality by 2050, the chemical industry faces mounting pressure to reduce emissions. Petrol-based aniline production alone generates approximately 20 million tonnes of CO₂ annually worldwide, presenting both a significant challenge and an opportunity for transformation.  Aniline is a key platform chemical used in the chemical industry, with approximately seven million tonnes produced annually and approximately 4% compound annual growth rate, representing a market opportunity for Europe. Bio4PURConti aims to develop the world’s first continuous production process of bio-based aniline derived from second-generation sugars from lignocellulosic streams, replacing its petrol-based counterpart.  By overcoming technical challenges, including contamination risks, genetic stability, process control and monitoring, as well as downstream integration, Bio4PURConti establishes the foundation for European biotechnology leadership while delivering industrial-grade, high-purity bio-based aniline that meets stringent market requirements. </t>
@@ -1126,54 +1129,54 @@
   Flanders, Belgium
   51.10307827702586, 4.44033118310153
 ,   
   Valencia, Spain
   39.4745715542502, -0.37456029443180894</t>
   </si>
   <si>
     <t>CERNET</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cernet</t>
   </si>
   <si>
     <t>Europe releases over 500 million tonnes of biogenic CO₂ annually, much of which remains unused. Traditional carbon management methods are costly and not yet fully efficient. CERNET explores innovative approaches to capture and reuse these emissions to create valuable products.The project aims to demonstrate four sustainable, bio-based value chains that transform CO₂ and methane emissions from wineries, waste plants, and bioethanol production of useful chemicals and ingredients to be validated in the cleaning, cosmetics, packaging, and food industries. CERNET will test these four bio-based production chains in three locations—Italy, Bulgaria &amp; Slovenia, and Spain - with further testing in Belgium, Germany, and Spain. </t>
   </si>
   <si>
     <t>Food industry sidestreams, Industrial waste streams</t>
   </si>
   <si>
     <t>€ 7 498 570,00</t>
   </si>
   <si>
     <t>FUNDACION CIRCE CENTRO DE INVESTIGACION DE RECURSOS Y CONSUMOS ENERGETICOS</t>
   </si>
   <si>
-    <t>FUNDACIO UNIVERSITARIA BALMES, FBCD AS, DRAXIS RESEARCH VENTURES ASTIKI MI KERDOSKOPIKI ETAIRIA, KEMIJSKI INSTITUT, BIOMETAGAS LA GALERA SL, ACEA PINEROLESE INDUSTRIALE SPA, ADM Razgrad EAD, ADM BAZANCOURT, BODEGA MATARROMERA SL, FUNDACION CARTIF, ACIES BIO BIOTEHNOLOSKE RAZISKAVE IN RAZVOJ DOO, ENCO SRL, ADM Hamburg Aktiengesellschaft, BIOFERTILIZANTES CH4, S.L.U, KIVERDI NETHERLANDS BV, PARCO SCIENTIFICO TECNOLOGICO PER LAMBIENTE ENVIRONMENT PARK TORINO SPA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, STAM SRL, BLUENERGY REVOLUTION SCRL, PROCTER &amp; GAMBLE SERVICES COMPANY NV</t>
-[...2 lines deleted...]
-    <t>Spain, Denmark, Greece, Slovenia, Italy, Bulgaria, France, Germany, Netherlands, Belgium</t>
+    <t>FUNDACIO UNIVERSITARIA BALMES, FUNDACIO CENTRE TECNOLOGIC EN BIODIVERSITAT, ECOLOGIA I TECNOLOGIA AMBIENTAL I ALIMENTARIA, FBCD AS, DRAXIS RESEARCH VENTURES ASTIKI MI KERDOSKOPIKI ETAIRIA, KEMIJSKI INSTITUT, BIOMETAGAS LA GALERA SL, BIO BASE EUROPE PILOT PLANT VZW, ADM Razgrad EAD, I-FORIA ITALIA SRL, ADM BAZANCOURT, BODEGA MATARROMERA SL, FUNDACION CARTIF, ACIES BIO BIOTEHNOLOSKE RAZISKAVE IN RAZVOJ DOO, ACEA PINEROLESE ENERGIA S.R.L., ENCO SRL, BIOFERTILIZANTES CH4, S.L.U, PARCO SCIENTIFICO TECNOLOGICO PER LAMBIENTE ENVIRONMENT PARK TORINO SPA, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, STAM SRL, BLUENERGY REVOLUTION SCRL, PROCTER &amp; GAMBLE SERVICES COMPANY NV</t>
+  </si>
+  <si>
+    <t>Spain, Denmark, Greece, Slovenia, Belgium, Italy, Bulgaria, France, Germany, Netherlands</t>
   </si>
   <si>
     <t>https://cernetproject.eu/</t>
   </si>
   <si>
     <t>Italy
   42.835312359379344, 12.835318532601061
 ,   
   Bulgaria
   42.48737385047393, 25.212966135639864
 ,   
   Slovenia
   46.08816228265157, 14.502517309220243
 ,   
   Spain
   39.682257541794634, -3.238639698394227</t>
   </si>
   <si>
     <t>BIOS MATER</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bios-mater</t>
   </si>
   <si>
     <t>The construction industry is responsible for approximately 37% of global CO₂ emissions, with environmental impacts occurring throughout a building’s lifecycle - from material production to disposal. While bio-based materials offer a sustainable alternative, their adoption faces challenges such as durability, mechanical strength, fire resistance, and high production costs. Additionally, regulatory and market barriers hinder their widespread use.To overcome these issues, the BIOS MATER project takes a holistic approach to developing advanced bio-based construction materials that are durable, safe, and sustainable. It focuses on four key areas: improving material durability and performance, ensuring health and environmental safety through safe-and-sustainable-by-design, integrating circular economy principles, and driving market adoption through digital transparency and stakeholder engagement.  The project will develop and test four innovative bio-based products, including flooring tiles, wall panels, exterior cladding made from bio-resin fibres and biodegradable and plantable bio-based tiles from foams applied as drywall panels. By demonstrating their feasibility in real-world conditions, BIOS MATER aims to accelerate the transition to a greener and more circular construction industry. </t>
@@ -1226,51 +1229,51 @@
   Thessaloniki, Greece
   40.541178459697754, 23.026827266310203
 ,   
   Järvenpää, Finland
   60.50222017913632, 25.090917826683818</t>
   </si>
   <si>
     <t>BIO4COAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bio4coat</t>
   </si>
   <si>
     <t>The BIO4COAT project aims to develop high-performance, bio-based coatings from renewable materials such as crop residues and food industry by-products. These sustainable coatings are designed to withstand extreme and demanding conditions, offering viable alternatives for use in plastics, textiles, agriculture, and construction.By converting biomass into high-performance coatings, BIO4COAT aims to minimise the environmental footprint and strengthen the resilience of these industries. The project will test these coatings under real-world conditions, showcasing their effectiveness and potential for widespread adoption.  Through this work, BIO4COAT wants to contribute to the EU’s goals of promoting safe and sustainable chemicals, driving innovation in the bio-based sector, and reducing the environmental, economic, and societal impacts of industrial processes. </t>
   </si>
   <si>
     <t>Agri-food waste, Forestry waste</t>
   </si>
   <si>
     <t>Crop residues, Dedicated crops, Food industry sidestreams</t>
   </si>
   <si>
     <t>€ 3 493 570,00</t>
   </si>
   <si>
-    <t>FUNDACION TECNOLOGICA ADVANTX</t>
+    <t>FUNDACION FUNDITEC</t>
   </si>
   <si>
     <t>NOVAMONT SPA, AARHUS UNIVERSITET, ICAP-SIRA CHEMICALS AND POLYMERS SPA, LOGOPLASTE INNOVATION LAB LDA, ETHNIKO KENTRO EREVNAS KAI TECHNOLOGIKIS ANAPTYXIS, UNIVERSITA DEGLI STUDI DI PADOVA, KNEIA SL, CEMECON SCANDINAVIA AS, EUROPEAN BIOPLASTICS EV</t>
   </si>
   <si>
     <t>Italy, Denmark, Portugal, Greece, Spain, Germany</t>
   </si>
   <si>
     <t>https://www.bio4coat.eu/</t>
   </si>
   <si>
     <t>WoodTreat</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/woodtreat</t>
   </si>
   <si>
     <t>Wood waste, especially from treated materials, is becoming a greater challenge for the circular economy. As wood usage rises, the amount of preservative-treated wood being discarded also grows. This type of wood, often classified as Grade C or AIII/AIV, is difficult to recycle due to the harmful chemicals it contains, which pose both environmental and health risks.WoodTreat addresses this issue by proposing a multi-dimensional cascade approach to manage heavily polluted post-consumer wood waste. The project aims to develop innovative methods to identify and remediate chemically contaminated wood through seven pilot validation trials. These technologies will help reduce reliance on unsustainable waste management practices, such as incineration and landfilling, while enabling the production of new, safe and value-added products from recycled wood.</t>
   </si>
   <si>
     <t>Forestry waste, Organic waste, Sidestreams from industry</t>
   </si>
   <si>
     <t>Industrial waste streams, Lignin &amp; wood residues</t>
   </si>
@@ -1374,51 +1377,51 @@
     <t>AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS</t>
   </si>
   <si>
     <t>IVL SVENSKA MILJOEINSTITUTET AB, TRANSFURANS CHEMICALS BVBA, UNIVERSITEIT GENT, DERMOPARTNERS S.L., BIOECONOMY FOR CHANGE, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, BIO BASE EUROPE PILOT PLANT VZW, KAFFE BUENO APS, HYDROHM, GEOPONIKO PANEPISTIMION ATHINON, KANSAI ALTAN BOYA SANAYI VE TICARET ANONIM SIRKETI, STORA ENSO OYJ, SOLMEGIA MONOPROSOPI I.K.E., CELIGNIS LIMITED, PERSEO BIOTECHNOLOGY S.L., GALACTIC SA</t>
   </si>
   <si>
     <t>Sweden, Belgium, Spain, France, Denmark, Greece, /
 Türkiye, Finland, Ireland</t>
   </si>
   <si>
     <t>https://solress-project.eu/</t>
   </si>
   <si>
     <t>MULTIPLY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/multiply</t>
   </si>
   <si>
     <t>The global algae market represents a promising opportunity to replace less sustainable biomass in existing bio-based value chains, combining high growth rates with a significant potential for CO2 reduction. However, European producers face challenges in competing with Asian production, which benefits from lower costs and less pressure to mitigate environmental impact.MULTIPLY aims to tackle these challenges by demonstrating economically feasible and environmentally sustainable microalgae cultivation and biorefinery processes. The project will provide valuable algae ingredients suitable for formulating mid-priced products across the food, feed, biomaterials, cosmetics, and lubricants industries.The project will help increase the number of industrial microalgae producers, as well as implement sustainable processes, and raise awareness and understanding of the factors influencing the social acceptance of algae products.</t>
   </si>
   <si>
     <t>€ 7 450 981,75</t>
   </si>
   <si>
-    <t>FUNDACION CENTRO GALLEGO DE INVESTIGACIONES DEL AGUA, GRA NUTRA PORTUGAL SA, NOVAMONT SPA, ALGIECEL APS, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, NOFIMA AS, SWEDISH ALGAE FACTORY AB, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, UNIVERSIDADE NOVA DE LISBOA, OLEON NV, GREEN AQUA POVOA S.A., EDONIA, AALBORG UNIVERSITET, INSTITUTO DE BIOLOGIA EXPERIMENTAL E TECNOLOGICA, SUBMARINER NETWORK FOR BLUE GROWTH EWIV</t>
+    <t>FUNDACION CENTRO GALLEGO DE INVESTIGACIONES DEL AGUA, GRA NUTRA PORTUGAL SA, NOVAMONT SPA, Algiecel A/S, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, NOFIMA AS, SWEDISH ALGAE FACTORY AB, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, UNIVERSIDADE NOVA DE LISBOA, OLEON NV, GREEN AQUA POVOA S.A., EDONIA, AALBORG UNIVERSITET, INSTITUTO DE BIOLOGIA EXPERIMENTAL E TECNOLOGICA, SUBMARINER NETWORK FOR BLUE GROWTH EWIV</t>
   </si>
   <si>
     <t>Spain, Portugal, Italy, Denmark, Germany, Norway, Sweden, Luxembourg, Belgium, France</t>
   </si>
   <si>
     <t>https://multiplyproject.eu/</t>
   </si>
   <si>
     <t>Póvoa de Santa Iria, Portugal
   38.859991036483855, -9.059587218094029</t>
   </si>
   <si>
     <t>BLUECOAT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/bluecoat</t>
   </si>
   <si>
     <t>Surface coatings are vital for improving the sustainability, safety, and performance of materials. However, approximately 80% of paints and coatings are produced using compounds derived from fossil fuels, resulting in high energy consumption and greenhouse gas emissions.  Some coating technologies have been banned due to health and environmental concerns, underscoring the need for eco-friendly alternatives.BLUECOAT aims to tackle these challenges by developing safe and sustainable coatings from renewable sources such as biopolymers, natural fibres, bio-based plastics, and plant-based proteins from waste. The goal is to develop six high-performance coatings for industries, including maritime, textile, and construction. </t>
   </si>
   <si>
     <t>Agri-food waste, Forestry waste, Other and new</t>
   </si>
   <si>
     <t>Bioplastics, Cellulose, Food industry sidestreams, Lignin &amp; wood residues</t>
@@ -1747,51 +1750,51 @@
   <si>
     <t>https://rootlinks.eu/</t>
   </si>
   <si>
     <t>CERISEA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/cerisea</t>
   </si>
   <si>
     <t>In pursuit of sustainable solutions that prioritise both human health and environmental responsibility, the CERISEA flagship project aims to produce 5-HMF, a key bio-based chemical platform on an industrial scale for the first time. Derived from fructose and advanced fructose from non-food sidestreams, 5-HMF has the potential to replace various conventional petrochemical building blocks. It provides versatile applications across biopolymers, crop science, functionalised resins, and plasticisers, offering a sustainable alternative to harmful petrochemical derivatives.CERISEA tackles the challenges of scaling up HMF production, such as waste disposal and stability issues, by developing a cost-effective and sustainable process. This will enable large-scale HMF production while improving resource efficiency and reducing waste. Through synergies with other initiatives, such as PEFerence – another CBE JU-funded flagship project - CERISEA aims to strengthen Europe’s resilience against supply chain disruptions and reduce dependency on fossil resources and imports. </t>
   </si>
   <si>
     <t>Agri-food waste, Other and new</t>
   </si>
   <si>
     <t>Food industry sidestreams, Pure sugars</t>
   </si>
   <si>
     <t>€ 19 999 795,42</t>
   </si>
   <si>
     <t>MICHELIN ENGINEERED POLYMERS</t>
   </si>
   <si>
-    <t>Kraton Chemical B.V., INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, AVANTIUM RENEWABLE POLYMERS BV, ECOLE SUPERIEURE DE CHIMIE ORGANIQUE ET MINERALE, UNIVERSITE DE TECHNOLOGIE DE COMPIEGNE, BIOECONOMY FOR CHANGE, AVANTIUM SUPPORT BV, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, UNIVERSITE DE POITIERS, ADM BAZANCOURT, ARKEMA FRANCE SA, ENERGIEINSTITUT AN DER JOHANNES KEPLER UNIVERSITAT LINZ VEREIN, IFP Energies nouvelles, ADM Hamburg Aktiengesellschaft, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
+    <t>Kraton Chemical B.V., INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, AVANTIUM RENEWABLE POLYMERS BV, ECOLE SUPERIEURE DE CHIMIE ORGANIQUE ET MINERALE, UNIVERSITE DE TECHNOLOGIE DE COMPIEGNE, BOSTIK SA, BIOECONOMY FOR CHANGE, AVANTIUM SUPPORT BV, IFEU - INSTITUT FUR ENERGIE- UND UMWELTFORSCHUNG HEIDELBERG GGMBH, UNIVERSITE DE POITIERS, ADM BAZANCOURT, ARKEMA FRANCE SA, ENERGIEINSTITUT AN DER JOHANNES KEPLER UNIVERSITAT LINZ VEREIN, IFP Energies nouvelles, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Netherlands, Spain, France, Germany, Austria</t>
   </si>
   <si>
     <t>https://cerisea-project.eu/</t>
   </si>
   <si>
     <t>Péage de Roussillon, France
   45.37137400203875, 4.7995959438509646</t>
   </si>
   <si>
     <t>SurfToGreen</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/surftogreen</t>
   </si>
   <si>
     <t>The SurfToGreen project addresses the pressing environmental concerns, such as CO2 emissions and microplastics pollution, stemming from the widespread use of fossil-based surfactants and polymers in industrial applications. The development of effective bio-based surfactants remains limited due to performance and production throughput constraints.SurfToGreen aims to provide a comprehensive solution by developing a new portfolio of fully bio-based surfactants for key industrial applications. By using renewable biomass-derived building blocks sourced from EU agricultural and forest side streams, the project seeks to create surfactants with over 95% bio-based content.The project will validate the effectiveness, sustainability and safety of its bio-based formulations in industrial demonstrators for home and personal care, textile enhancement, and agriculture. This strategic approach, involving collaboration between major market players and small businesses, aims to gain significant market share and compete against existing products to ensure a paradigm shift towards more environmentally friendly practices. </t>
   </si>
   <si>
     <t>2024-10-01
   2029-09-30</t>
   </si>
   <si>
@@ -1915,51 +1918,51 @@
 Türkiye, Italy, Netherlands, France, Spain, Germany, Greece, Sweden, United Kingdom, Belgium, Austria, Estonia</t>
   </si>
   <si>
     <t>https://www.biontier.eu/</t>
   </si>
   <si>
     <t>Heraklion, Greece
   35.326706566672094, 25.118505235716537</t>
   </si>
   <si>
     <t>Zest</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/zest</t>
   </si>
   <si>
     <t>Traditional protein sources struggle to meet the global demand due to the ever-growing population and sustainability concerns. The ZEST project proposes an innovative solution to this challenge: harnessing fungi-based protein production technologies.  The project focuses on optimising fermentation processes and using low-cost agricultural waste streams as feedstock to produce a variety of bio-based protein products, such as protein-enriched food and feed, as well as related bioproducts, including cosmetic ingredients.ZEST will also foster a sustainable and secure food system in line with the EU’s Farm to Fork Strategy.  </t>
   </si>
   <si>
     <t>€ 5 931 246,25</t>
   </si>
   <si>
     <t>TEKNOLOGISK INSTITUT</t>
   </si>
   <si>
-    <t>Tetra Pak Processing Equipment SIA, SENSIMATE APS, SINONIN BIOTECH GmbH, FBCD AS, FONDACIJA VIZLORE LABS, G. C. Hahn &amp; Co. Stabilisierungstechnik GmbH, NORDZUCKER AG, MARTIN FRETTLOH, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
+    <t>Tetra Pak Processing Equipment SIA, SINONIN BIOTECH GmbH, FBCD AS, FONDACIJA VIZLORE LABS, G. C. Hahn &amp; Co. Stabilisierungstechnik GmbH, NORDZUCKER AG, MARTIN FRETTLOH, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, FUNDACION CORPORACION TECNOLOGICA DE ANDALUCIA, LATVIJAS VALSTS KOKSNES KIMIJAS INSTITUTS</t>
   </si>
   <si>
     <t>Latvia, Denmark, Germany, Serbia, Spain</t>
   </si>
   <si>
     <t>https://zest-project.eu/</t>
   </si>
   <si>
     <t>Taastrup, Denmark
   55.65752610368167, 12.273577590178233</t>
   </si>
   <si>
     <t>SingleTree</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/singletree</t>
   </si>
   <si>
     <t>European forests are facing unprecedented threats caused by the climate change. The promotion of sustainable forest management practices is vital to support Europe’s bioeconomy, counteract biodiversity loss, and boost the resilience of European forests.SingleTree aims to develop an optimised value chain for improved climate change adaptation, forest resilience, multifunctionality, and cascading use of woody biomass in precision forestry. The project will develop disruptive forest monitoring strategies based on artificial intelligence and remote sensing, adaptive single-tree level management solutions, intelligent machines for implementing single-tree operations, and improved traceability and ability to predict wood quality early in the value chain as a foundation for optimised biomass supply.</t>
   </si>
   <si>
     <t>Digital tool</t>
   </si>
   <si>
     <t>€ 4 997 527,50</t>
@@ -2570,51 +2573,51 @@
   </si>
   <si>
     <t>Bottrighe, Italy
   45.026281424547484, 12.071541252932187</t>
   </si>
   <si>
     <t>PROTEUS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/proteus</t>
   </si>
   <si>
     <t>Brown macroalgae, particularly L. hyperborea, are an untapped renewable resource in Europe that can be used to produce a variety of products, including alginates, cellulose, and other polysaccharides, as well as flavours and nutritional ingredients for human and animal health and welfare. However, current harvesting approaches are limiting the widespread valorisation of Europe’s kelp resources. Specifically, formaldehyde is used to prevent harvest rot, which occurs when brown kelp is exposed to air, causing chemical and enzymatic reactions. Additionally, the current production is mainly focused on the extraction of alginate, the most valuable fraction, resulting in the utilisation of only 15% of L. hyperborea’s biomass. PROTEUS aims to maximise the value of L. hyperborea by optimising formaldehyde-free harvesting and residual extraction methods. With this, the project will enable full use of the L. hyperborea resource at a large scale and help promoting the growth of the EU’s blue economy.</t>
   </si>
   <si>
     <t>2024-05-01
   2028-04-30</t>
   </si>
   <si>
     <t>€ 9 605 076,75</t>
   </si>
   <si>
     <t>ALGINOR ASA</t>
   </si>
   <si>
-    <t>HAVFORSKNINGSINSTITUTTET, OLMIX, STEINBEIS INNOVATION GGMBH, BORREGAARD AS, Vaessen-Schoemaker B.V., CLIC INNOVATION OY, ALGINOR BIOREFINERY AS, Hypomar AS, ESSITY HYGIENE AND HEALTH AB, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS</t>
+    <t>HAVFORSKNINGSINSTITUTTET, OLMIX, STEINBEIS INNOVATION GGMBH, Vaessen-Schoemaker B.V., CLIC INNOVATION OY, ALGINOR BIOREFINERY AS, Hypomar AS, ESSITY HYGIENE AND HEALTH AB, NORSUS NORSK INSTITUTT FOR BAEREKRAFTSFORSKNING AS</t>
   </si>
   <si>
     <t>Norway, France, Germany, Netherlands, Finland, Sweden</t>
   </si>
   <si>
     <t>https://www.proteus-cbe.eu</t>
   </si>
   <si>
     <t>Avaldsnes, Norway
   59.355634998012576, 5.278077260227173</t>
   </si>
   <si>
     <t>Polymers-5B</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/polymers-5b</t>
   </si>
   <si>
     <t>Today’s society increasingly relies on plastic materials leading to an important impact on climate change and planetary health. Over 97% of plastics are derived from fossil fuels, and their life cycle is far from circular, with incineration and landfill being the most common end-of-life management strategies.To address this problem, the Polymers-5B project aims to create innovative bio-based high-performance plastic polymers from agri-food industry side streams, such as tomato and olive waste, and wood biowaste (pulp and lignin). The project’s team will use biocatalytic and green chemistry processes to develop these novel polymers, and will blend them to create valuable bio-composites and polymeric materials for use in the textile, automotive, furniture, and polymeric resin industries. </t>
   </si>
   <si>
     <t>€ 5 264 779,00</t>
   </si>
   <si>
     <t>IST-ID ASSOCIACAO DO INSTITUTO SUPERIOR TECNICO PARA A INVESTIGACAO E O DESENVOLVIMENTO</t>
@@ -2988,51 +2991,51 @@
   <si>
     <t>CENTIV GMBH, CONTACTICA SL, BIOZOON GMBH, MOA BIOTECH SL, AGENCIA ESTATAL CONSEJO SUPERIOR DE INVESTIGACIONES CIENTIFICAS, IST-ID ASSOCIACAO DO INSTITUTO SUPERIOR TECNICO PARA A INVESTIGACAO E O DESENVOLVIMENTO, JEALSA FOODS, S.A., INSTYTUT BIOTECHNOLOGII PRZEMYSLU ROLNO-SPOZYWCZEGO IM PROF WACLAWA DABROWSKIEGO - PANSTWOWY INSTYTUT BADAWCZY, INTERNATIONAL IBERIAN NANOTECHNOLOGY LABORATORY</t>
   </si>
   <si>
     <t>Germany, Hungary, Spain, Portugal, Poland</t>
   </si>
   <si>
     <t>https://promiseang-project.eu/</t>
   </si>
   <si>
     <t>MixMatters</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/mixmatters</t>
   </si>
   <si>
     <t>Mixed biowaste from the agri-food sector is both abundant and rich in valuable compounds. But its potential is largely untapped: 75% of it goes into landfills or is incinerated, which accounts for 3% of EU greenhouse gas emissions. Use of this waste is hindered by the technological challenge of removing impurities and the logistical challenge of collecting seasonal, geographically dispersed feedstock. Over 15 months at three waste generation sites the MixMatters system, composed of a mobile unit for automated separation of mixed agri-food waste and a valorisation hub for treating the separated waste, will demonstrate the technical and economic feasibility of obtaining high-value-added outputs for the cosmetic, chemical and food industry from mixed biowaste streams. Both elements are integrated by a decision-support tool to optimise economic and environmental performance, while the traceability of the final products will be ensured by the issuing of digital product passports.  </t>
   </si>
   <si>
     <t>€ 5 651 163,50</t>
   </si>
   <si>
     <t>AINIA</t>
   </si>
   <si>
-    <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., FUNDACION DE LA COMUNITAT VALENCIANA PARA LA PROMOCION ESTRATEGICA EL DESARROLLO Y LA INNOVACION URBANA, IOS, INSTITUT ZA OKOLJEVARSTVO IN SENZORJE, PROIZVODNJA, TRGOVINA IN STORITVE DOO, WAGRALIM, FEDERACION EMPRESARIAL DE AGROALIMENTACION DE LA COMUNIDAD VALENCIANA(FEDACOVA), TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, ASOCIACION CLUSTER FOOD+I, BIONET SERVICIOS TECNICOS SL, NATURSTOFF-TECHNIK GMBH, FUNDACION TECNOLOGICA ADVANTX, EIGEN VERMOGEN VAN HET INSTITUUT VOOR LANDBOUW- EN VISSERIJONDERZOEK, UNIVERSITAET FUER BODENKULTUR WIEN, UNIVERSIDAD DE ALMERIA, ENCO SRL, SOLUCIONES INDUSTRIALES Y TRATAMIENTOS AMBIENTALES S.L</t>
+    <t>VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK N.V., FUNDACION DE LA COMUNITAT VALENCIANA PARA LA PROMOCION ESTRATEGICA EL DESARROLLO Y LA INNOVACION URBANA, IOS, INSTITUT ZA OKOLJEVARSTVO IN SENZORJE, PROIZVODNJA, TRGOVINA IN STORITVE DOO, WAGRALIM, FEDERACION EMPRESARIAL DE AGROALIMENTACION DE LA COMUNIDAD VALENCIANA(FEDACOVA), TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, FUNDACION TECNALIA RESEARCH &amp; INNOVATION, ASOCIACION CLUSTER FOOD+I, BIONET SERVICIOS TECNICOS SL, NATURSTOFF-TECHNIK GMBH, FUNDACION FUNDITEC, EIGEN VERMOGEN VAN HET INSTITUUT VOOR LANDBOUW- EN VISSERIJONDERZOEK, UNIVERSITAET FUER BODENKULTUR WIEN, UNIVERSIDAD DE ALMERIA, ENCO SRL, SOLUCIONES INDUSTRIALES Y TRATAMIENTOS AMBIENTALES S.L</t>
   </si>
   <si>
     <t>Belgium, Spain, Slovenia, Finland, Germany, Austria, United Kingdom, Italy</t>
   </si>
   <si>
     <t>https://mixmatters.eu/</t>
   </si>
   <si>
     <t>Valencia, Spain
   39.43790215458255, -0.3604736836599147
 ,   
   Villalonga, Spain
   38.88751544634443, -0.20423209375153695
 ,   
   El Ejido, Spain
   36.73488540830361, -2.7743091758149085</t>
   </si>
   <si>
     <t>LUCRA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lucra</t>
   </si>
   <si>
     <t>LUCRA will use the EU’s abundant and underutilised organic municipal solid waste and wood waste to produce bio-based succinic acid – a platform chemical for which there is significant demand in industry. It will deploy innovative hydrolysis methods to release carbohydrates from the waste and ferment them for the extraction of bio-succinic acid. The project’s high-yield methods will facilitate moves from pilot- to pre-industrial-scale production. To demonstrate this, the succinic acid will be used to make polyester-based polyurethane dispersions and resins. Circular utilisation of waste will reduce the cost of bio-succinic acid and dependence on fossil-based resources. LUCRA’s processes should also cut greenhouse gas emissions compared with conventional succinic acid production. </t>
@@ -3087,82 +3090,82 @@
   <si>
     <t>ENKOA SYSTEMS SL, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, BIOZOON GMBH, NATURSTOFF-TECHNIK GMBH, SUEROS Y DERIVADOS SL, ZERO EMISSIONS ENGINEERING BV, A4F ALGA FUEL SA, VYZKUMNY USTAV VETERINARNIHO LEKARSTVI, PROMIC SA, TECHNOLOGICAL UNIVERSITY DUBLIN, EUROPEAN FOOD INFORMATION COUNCIL, SCL ITALIA SPA</t>
   </si>
   <si>
     <t>Spain, Portugal, Germany, France, Netherlands, Czechia, Ireland, Belgium, Italy</t>
   </si>
   <si>
     <t>https://innoprotein.eu/</t>
   </si>
   <si>
     <t>HICCUPS</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/hiccups</t>
   </si>
   <si>
     <t>HICCUPS proposes a resource-efficient way of capturing CO2 emissions from wastewater treatment plants and turning them into bio-based plastics for packaging. As well as being renewable and biodegradable, the plastics have excellent water and gas barrier properties and could be a replacement for fossil-based polyethylene. To demonstrate their potential, they will be used to make products such as paper cups, boxes for takeaway food and sealed plastic trays for perishable food. The project will generate societal impact by raising awareness among policymakers and civil society and creating jobs in innovative fields. The carbon-capture potential of the technology will be assessed as a first step towards commercial-scale development.</t>
   </si>
   <si>
     <t>€ 4 999 970,50</t>
   </si>
   <si>
     <t>AVANTIUM CHEMICALS BV</t>
   </si>
   <si>
-    <t>ACCIONA AGUA SA, Walki Group Oy, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, UNIVERSITE DE MONTPELLIER, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, FUNDACION TECNOLOGICA ADVANTX, SINTEF AS, AQUALUNG CARBON CAPTURE AS, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, UNIVERSITEIT VAN AMSTERDAM, UNIVERSITA DEGLI STUDI DI FERRARA</t>
+    <t>ACCIONA AGUA SA, Walki Group Oy, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, UNIVERSITE DE MONTPELLIER, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, AVANTIUM SUPPORT BV, FUNDACION FUNDITEC, SINTEF AS, AQUALUNG CARBON CAPTURE AS, INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT, NUEVAS TECNOLOGIAS PARA EL DESARROLLO DE PACKAGING Y PRODUCTOS AGROALIMENTARIOS CON COMPONENTE PLASTICA SL, UNIVERSITEIT VAN AMSTERDAM, UNIVERSITA DEGLI STUDI DI FERRARA</t>
   </si>
   <si>
     <t>Spain, Finland, France, Germany, Netherlands, Norway, Italy</t>
   </si>
   <si>
     <t>https://hiccups.eu/</t>
   </si>
   <si>
     <t>Madrid, Spain
   40.47687761459117, -3.562463596390043
 ,   
   Amsterdam, Netherlands
   52.36595035532838, 4.794060837813436</t>
   </si>
   <si>
     <t>FIBSUN</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fibsun</t>
   </si>
   <si>
     <t>Novel fibre substrates are needed to replace conventional materials and reduce the pressure to use woody biomass to the extent that the carbon sink of forested land is put at risk  FIBSUN looks to optimise all aspects of novel bio-based fibre value chains – from cultivation practices and industrial processes to business models and understanding of consumer needs. In order to avoid clearing of forests or compromising agricultural production, it uses degraded soils and marginal land to cultivate biomass feedstocks. FIBSUN will develop solutions for the construction, automotive and textile industries. Industrial processes demand optimisation with regards to energy and feedstock use. FIBSUN will study key factors for assessing the sustainability of biorefineries: feedstock types, conversion technologies and their respective conversion and energy efficiencies, manufactured product types (including co-products), and what products can be substituted by biobased products. In fact, exploitation of novel biomass types has the potential to revitalise areas suffering from socioeconomic difficulties caused by land degradation and pollution caused by conventional industries. </t>
   </si>
   <si>
     <t>Cellulose, Dedicated crops, Lignin &amp; wood residues</t>
   </si>
   <si>
     <t>€ 4 354 416,52</t>
   </si>
   <si>
-    <t>INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), VICAT, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, STICHTING RADBOUD UNIVERSITEIT, MANIFAKTURA SRL, TEARFIL INDUSTRIA TEXTIL SA, SVERIGES LANTBRUKSUNIVERSITET, STEINBEIS 2I GMBH, METALLURGY4 IDIOTIKI KEFALAIOUCHIKI ETAIREIA, GRASSA BV, BAFA NEU GMBH, SOPREMA, HP COMPOSITES S.P.A, FOOD4SUSTAINABILITY - ASSOCIACAO PARA A INOVACAO NO ALIMENTO SUSTENTAVEL, ABO AKADEMI</t>
+    <t>INSTITUT TECHNOLOGIQUE FCBA (FORETCELLULOSE BOIS-CONSTRUCTION AMEUBLEMENT), VICAT, CORMATEX SRL-MACCHINARIO TESSILE EIMPIANTI, STICHTING RADBOUD UNIVERSITEIT, MANIFAKTURA SRL, TEARFIL INDUSTRIA TEXTIL SA, SVERIGES LANTBRUKSUNIVERSITET, STEINBEIS 2I GMBH, METALLURGY4 IDIOTIKI KEFALAIOUCHIKI ETAIREIA, GRASSA B.V., BAFA NEU GMBH, SOPREMA, HP COMPOSITES S.P.A, FOOD4SUSTAINABILITY - ASSOCIACAO PARA A INOVACAO NO ALIMENTO SUSTENTAVEL, ABO AKADEMI</t>
   </si>
   <si>
     <t>France, Italy, Netherlands, United Kingdom, Finland, Portugal, Sweden, Germany, Greece</t>
   </si>
   <si>
     <t>ELLIPSE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ellipse</t>
   </si>
   <si>
     <t>ELLIPSE will produce polyhydroxyalkanoates (PHAs) – natural biodegradable polyesters – using significant, locally available and renewable waste streams: slaughterhouse waste, paper and pulp sludge. This waste will be processed with other organic waste such as glycerol from the biodiesel industry and sludge from the dairy industry to make agricultural products and packaging for personal care products. The project will make it possible to reduce volumes of landfilled waste by using anaerobic digestion instead. This will translate into increased water reuse and prevention of soil degradation, pollution and methane emissions. It will also create opportunities for production of new platform chemicals and bio-plastics and generate revenue for the industries producing the waste. </t>
   </si>
   <si>
     <t>Food industry sidestreams, Industrial waste streams, Pulp &amp; paper industry (black liquor &amp; sidestreams)</t>
   </si>
   <si>
     <t>2023-05-01
   2027-04-30</t>
   </si>
   <si>
     <t>€ 5 509 655,50</t>
   </si>
   <si>
     <t>HELIAN POLYMERS B.V, NOVAMONT SPA, UNIVERSITA DEGLI STUDI DI VERONA, BEST - BIOENERGY AND SUSTAINABLE TECHNOLOGIES GMBH, BIOTREND-INOVACAO E ENGENHARIA EM BIOTECNOLOGIA SA, RWM ROULEAUX HOLDING BV, BIO BASE EUROPE PILOT PLANT VZW, ZERO EMISSIONS ENGINEERING BV, FUNDACION CARTIF, ENCO SRL, LAAKIRCHEN PAPIER AG, BIO-MI DRUSTVO S OGRANICENOM ODGOVORNOSCU ZA PROIZVODNJU, ISTRAZIVANJEI RAZVOJ</t>
@@ -5337,54 +5340,50 @@
     <t>BIOVEXO</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biovexo</t>
   </si>
   <si>
     <t>Olive cultivation in southern Europe is a long-standing tradition, one that has shaped the environment and the culture in many European countries. However, there is a growing threat to this part of history. Xylella fastidiosa is a pathogen that is increasingly causing diseases on olive trees and various other crops in the Mediterranean region. It wiped out a number of olive groves in Italy and Spain in only a few years, while infections have also been detected in France and Portugal. Unfortunately, the climate of the southern European Union is ideal for Xylella, and if the disease continues to spread, it could reduce yields of olive harvests by as much as 70 %.Currently, there are no pesticides available on the market proven to be effective against Xylella, which is spread by xylem-feeding insects – notably the spittlebug – common in the Mediterranean climate. Farmers are often forced to destroy infected plants or use chemical insecticides, damaging incomes as well as organic production. BIOVEXO will demonstrate environmentally sustainable and economically viable plant protection solutions that can be deployed as a method of integrated pest management.BIOVEXO’s approach involves developing biopesticides that target Xylella – X-biopesticides – and those that target the insects spreading the disease – V-biopesticides. The X-biopesticide candidates will be based on an onion extract (a food industry by-product) and antagonistic bacteria; the V-biopesticide candidates will be based on a plant extract (also a food industry by-product), a fungus and a microbial metabolite.</t>
   </si>
   <si>
     <t>2020-05-01
   2025-12-31</t>
   </si>
   <si>
     <t>€ 6 612 227,48</t>
   </si>
   <si>
     <t>UNIVERSITEIT ANTWERPEN, DMC RESEARCH CENTER SL, AIT AUSTRIAN INSTITUTE OF TECHNOLOGY GMBH, GLOBACHEM NV, AIMERIT SL, DOMCA SA, CONSIGLIO NAZIONALE DELLE RICERCHE, ASOCIACIÓN AGRARIA DE JÓVENES AGRICULTORES, ACIES BIO BIOTEHNOLOSKE RAZISKAVE IN RAZVOJ DOO, CENTRO DI RICERCA, SPERIMENTAZIONE E FORMAZIONE IN AGRICOLTURA BASILE CARAMIA, UNIVERSIDAD DE SEVILLA</t>
   </si>
   <si>
     <t>Belgium, Spain, Austria, Italy, Slovenia</t>
   </si>
   <si>
     <t>http://www.biovexo.eu</t>
   </si>
   <si>
-    <t>Alhendín, Spain
-[...2 lines deleted...]
-  <si>
     <t>PULP2VALUE</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/pulp2value</t>
   </si>
   <si>
     <t>In 2014, Europe produced around 13 million tonnes of sugar beet pulp each year. Most of this pulp finds its way into low-value feed, fertiliser or it is used for creating green fuel gas.By using multiple extraction techniques, PULP2VALUE extended the high-value products extracted from sugar beet sidestreams, isolating microcellulose fibres (MCF), arabinose, and galacturonic acid.The project demonstrated an integrated and cost-effective cascading biorefinery system to refine sugar beet pulp and identified applications for approximately 65% of its mass in high-value markets, increasing its current value by as much as 20 to 50 times.  </t>
   </si>
   <si>
     <t>€ 6 589 180,00</t>
   </si>
   <si>
     <t>REFRESCO GERBER UK LIMITED, NOVA-INSTITUT FUR POLITISCHE UND OKOLOGISCHE INNOVATION GMBH, ORINEO BVBA, BIO BASE EUROPE PILOT PLANT VZW, COSUN BEET COMPANY - BIOBASED EXPERTS BV, WAGENINGEN UNIVERSITY, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>United Kingdom, Germany, Belgium, Netherlands</t>
   </si>
   <si>
     <t>http://www.pulp2value.eu</t>
   </si>
   <si>
     <t>Roosendaal, Netherlands
   51.541559345800515, 4.451111909417752</t>
   </si>
   <si>
@@ -6046,51 +6045,51 @@
   <si>
     <t>€ 3 312 890,86</t>
   </si>
   <si>
     <t>GEA WESTFALIA SEPARATOR GROUP GMBH, G. C. HAHN AND COMPANY LIMITED, CHIMAR (HELLAS) AE - ANONYMI VIOMICHANIKI KAI EMPORIKI ETAIREIA CHIMIKON PROIONTON, ANECOOP SOCIEDAD COOPERATIVA, FBCD AS, TAILORZYME APS, INNORENEW COE CENTER ODLICNOSTI ZA RAZISKAVE IN INOVACIJE NA PODROCJU OBNOVLJIVIH MATERIALOV IN ZDRAVEGA BIVANJSKEGA OKOLJA, NATAC BIOTECH SL, UNIVERZA NA PRIMORSKEM UNIVERSITA DEL LITORALE, EMMELEV AS, JAENCOOP, S.COOP AND, ACONDICIONAMIENTO TARRASENSE ASSOCIACION, EURIZON SL, FRANKA MARZI, MARS GMBH, BANGOR UNIVERSITY</t>
   </si>
   <si>
     <t>Germany, United Kingdom, Greece, Spain, Denmark, Slovenia, France</t>
   </si>
   <si>
     <t>https://www.pro-enrich.eu/</t>
   </si>
   <si>
     <t>ECOXY</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/ecoxy</t>
   </si>
   <si>
     <t>The lightweight and excellent mechanical properties of thermoset fibre-reinforced composites (FRCs) make them attractive materials for demanding sectors, such as automotive or construction. However, they are challenging to reprocess and difficult to repair and recycle increases the overall material cost and environmental concerns. In addition, the vast majority of existing polymer matrices and fibres used in their manufacture rely on fossil-derived materials or use large amounts of energy.ECOXY sets out to overcome these issues by involving the European bio-based industry in developing innovative bio-based epoxy resins and fibre reinforcements. This will lead to sustainable and techno-economically competitive FRTCs, targeting advanced functionalities: reparability, reprocessability and recyclability (3R) using new resin formulations.</t>
   </si>
   <si>
     <t>€ 4 850 960,00</t>
   </si>
   <si>
-    <t>CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, UNIVERSITE COTE D'AZUR, AVANTIUM RENEWABLE POLYMERS BV, CENTRO RICERCHE FIAT SCPA, FUNDACION AITIIP, EUROPEAN COMPOSIT RECYCLING TECHNOLOGY AS, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, BERGAMO TECNOLOGIE SPZOO, SPECIFIC POLYMERS, WEVERIJ FLIPTS EN DOBBELS NV, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
+    <t>CENTRE SCIENTIFIQUE ET TECHNIQUE DE L INDUSTRIE TEXTILE BELGE, UNIVERSITE COTE D'AZUR, AVANTIUM RENEWABLE POLYMERS BV, CENTRO RICERCHE FIAT SCPA, FUNDACION AITIIP, EUROPEAN COMPOSIT RECYCLING TECHNOLOGY AS, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, AIMPLAS - ASOCIACION DE INVESTIGACION DE MATERIALES PLASTICOS Y CONEXAS, AVANTIUM SUPPORT BV, AVANTIUM CHEMICALS BV, BG TEC BERGAMO TECNOLOGIE SPOLKA Z OGRANICZONA ODPOWIEDZIALNOSCIA, SPECIFIC POLYMERS, WEVERIJ FLIPTS EN DOBBELS NV, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
   </si>
   <si>
     <t>Belgium, France, Netherlands, Italy, Spain, Denmark, Germany, Poland</t>
   </si>
   <si>
     <t>http://www.ecoxy.eu</t>
   </si>
   <si>
     <t>CelluWiz</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/celluwiz</t>
   </si>
   <si>
     <t>Packaging is essential for transporting and protecting food and goods and communicating end-user information. The food packaging industry, agile to follow consumer expectations and societal changes, is nowadays taking the challenge to improve its sustainability and reduce its environmental impact.
 CelluWiz project will greatly participate to take the challenge by developing two innovative processes to produce a new all-cellulose packaging material. This renewable, biodegradable material will be capable of competing with existing plastics while integrating directly into the paper and cardboard waste value chain.</t>
   </si>
   <si>
     <t>€ 1 945 375,00</t>
   </si>
   <si>
     <t>CENTRE TECHNIQUE DE L INDUSTRIE DESPAPIERS CARTONS ET CELLULOSES</t>
   </si>
   <si>
     <t>INSTITUTO TECNOLOGICO DEL EMBALAJE, TRANSPORTE Y LOGISTICA, VOITH PAPER GMBH &amp; CO. KG, UNIVERSITE GRENOBLE ALPES, STORA ENSO OYJ, CENTRE NATIONAL DE LA RECHERCHE SCIENTIFIQUE CNRS</t>
@@ -6992,51 +6991,51 @@
     <t>MADEBIOTECH - C R &amp; D S.A. ZONA FRANCA DA MADEIRA, IMENZ BIOENGINEERING BV, DECERNA LIMITED, FRAUNHOFER GESELLSCHAFT ZUR FORDERUNG DER ANGEWANDTEN FORSCHUNG EV, ALGOSOURCE TECHNOLOGIES, NATAC BIOTECH SL, NECTON-COMPANHIA PORTUGUESA DE CULTURAS MARINHAS SA, SPAROS LDA, ALLMICROALGAE NATURAL PRODUCTS SA, TOTALENERGIES RAFFINAGE CHIMIE, ALGA DEVELOPMENT ENGINEERING AND SERVICES SL, ERDYN CONSULTANTS SAS, NATUREXTRACTS SA ZONA FRANCA DA MADEIRA, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Portugal, Netherlands, United Kingdom, Germany, France, Spain, Belgium</t>
   </si>
   <si>
     <t>https://magnificent-algae.eu/</t>
   </si>
   <si>
     <t>FRACTION</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/fraction</t>
   </si>
   <si>
     <t>The EU’s drive towards a circular economy has seen increasing numbers of biorefineries established in Europe. As a result of the EU’s bioeconomy, these will continue to rise; however, in future the focus will be on so-called ‘second-generation’ refineries, which target lignocellulosic feedstocks from non-edible and non-energy crops, as well as biowaste, to produce biofuels for electricity, heat, as well as bio-based polymers and chemicals. However, lignocellulosic feedstocks pose particular challenges to process. The required pre-treatments for the feedstock make biorefineries difficult to run economically; this is compounded by different feedstocks requiring different processes. If future lignocellulosic biorefineries want to remain competitive, they will need to be adaptable and capable of optimising production to a wide and changing range of feedstocks, demand and economic conditions.The FRACTION project will pioneer a new second-generation biorefinery approach. This is designed to maximise the purity and quality of lignin and hemicellulose side streams to allow them to be used in high added-value products, while keeping high quality cellulose as main targeted product. This relies on novel organosolv fractionation process based on ɣ-valerolactone (GVL) and water followed by downstream processing and purification technologies.The added value of this process arises from the performance of the GVL-based approach, which solves many of the existing challenges. It allows for continuous biomass feeding, high biomass loading and low degradation of all three streams – cellulose, hemicellulose and lignin. In addition, the GVL is recoverable and recyclable. This technology should help ready second-generation biorefineries for the future.</t>
   </si>
   <si>
     <t>2021-06-01
   2024-05-31</t>
   </si>
   <si>
     <t>€ 4 911 479,75</t>
   </si>
   <si>
-    <t>KEUKEN &amp; DE KONING BV, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, CLIC INNOVATION OY, IFAU APS, FUNDACION TECNOLOGICA ADVANTX, FUNDACION GAIKER, STORA ENSO AB, UNIVERSIDAD REY JUAN CARLOS, AVA BIOCHEM BSL AG, KINGSPAN INSULATION, AEP POLYMERS SRL, PROCESS DESIGN CENTER BV</t>
+    <t>KEUKEN &amp; DE KONING BV, TEKNOLOGIAN TUTKIMUSKESKUS VTT OY, CLIC INNOVATION OY, IFAU APS, FUNDACION FUNDITEC, FUNDACION GAIKER, STORA ENSO AB, UNIVERSIDAD REY JUAN CARLOS, AVA BIOCHEM BSL AG, KINGSPAN INSULATION, AEP POLYMERS SRL, PROCESS DESIGN CENTER BV</t>
   </si>
   <si>
     <t>Netherlands, Finland, Denmark, Spain, Sweden, Switzerland, Belgium, Italy</t>
   </si>
   <si>
     <t>https://fraction-project.eu/</t>
   </si>
   <si>
     <t>PHENOLEXA</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/phenolexa</t>
   </si>
   <si>
     <t>In the pursuit of a circular economy, it is important to identify and use potential feedstocks to their maximum potential and value. Despite this, major inefficiencies are remaining in how we leverage what is available. In Europe’s agricultural sector – the largest producer of residual biomass – around half of this is currently wasted. In addition, much that is used finds its way to low- and mid-value applications such as biofuels, biomethane, composts, animal feed, platform chemicals and polymers. In part, this is because the feedstock is challenging to upcycle to higher-value products due to its varied and variable makeup, supply fluctuations; presenting a challenge also technologically. Certain agricultural side streams – those from olives, wineries, pomegranates, citrus fruits, chicory, pineapples, berries and onions - are rich in phenolic bioactive ingredients. Many of these bioactives possess antioxidant, antimicrobial, antifungal, anti-inflammatory properties, potentially even anticancer and antiviral activities. However, their full potential has yet to be realised, due to a lack of technologies capable of preserving the complexity and functionality of these compounds in a way that is safe, sustainable and can do so in financially viable quantities.The PHENOLEXA project aims to develop a benign, efficient and environmentally friendly biorefinery process to address this challenge. By focusing on specific agricultural waste streams that are not currently fully exploited for high-value bioactive compounds. It will use a novel biological and physical feedstock pre-treatment followed by benign extraction using novel green solvents and subcritical water, maximising efficiency and preserving the desired qualities of the polyphenols. The ultimate goal is to see these used in pharmaceutical, nutraceutical and cosmeceutical products.</t>
   </si>
   <si>
     <t>€ 3 902 695,00</t>
   </si>
   <si>
     <t>CIVITTA EESTI AS</t>
   </si>
   <si>
     <t>CHAMBRE REGIONALE D'AGRICULTURE PROVENCE ALPES COTE AZUR, CHAMBRE DEP D'AGRICULTURE DU  VAR, NOVATICA TECHNOLOGIES LTD, CREACIONES AROMATICAS INDUSTRIALES S.A., CONSIGLIO NAZIONALE DELLE RICERCHE, BIONIGREE SP. Z O.O., LOUGHBOROUGH UNIVERSITY, FUNDACION CARTIF, FUNDACIO EURECAT, UNIWERSYTET MIKOLAJA KOPERNIKA, CHAMBRE D'AGRICULTURE DU VAUCLUSE, EPC - PROJEKTGESELLSCHAFT FUR KLIMA NACHHALTIGKEIT KOMMUNIKATION MBH GEMEINNUTZIG, CELABOR SCRL</t>
   </si>
@@ -7446,53 +7445,50 @@
     <t>Masarykova univerzita, IMPERIAL COLLEGE OF SCIENCE TECHNOLOGY AND MEDICINE, GOSPODARSKA ZBORNICA SLOVENIJE, ASSOCIATION WWF BULGARIA, BIC BRATISLAVA SPOL SRO, REGIONALIS INFORMACIOS ES FEJLESZTO TUDASKOZPONT KORLATOLT FELELOSSEGU TARSASAG, ENERGETSKI INSTITUT HRVOJE POZAR, STICHTING WAGENINGEN RESEARCH</t>
   </si>
   <si>
     <t>Italy, Czechia, United Kingdom, Slovenia, Bulgaria, Slovakia, Hungary, Croatia, Netherlands</t>
   </si>
   <si>
     <t>https://celebio.eu/</t>
   </si>
   <si>
     <t>LIFT</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/lift</t>
   </si>
   <si>
     <t>Europe is shifting to an economy that is making greater and more sustainable use of renewable resources. Aside from the clear environmental benefits, embracing wider use of a bioeconomy offers numerous opportunities, including increased European competitiveness, reduced reliance on imports of energy, food and raw materials and new employment opportunities.
 To accelerate this transition to a circular economy, a number of Coordination and Support Actions (CSAs) have been established. These deal with areas such as standardisation, public awareness-raising, foresight and market studies, education, business model and business cases helping establish and grow the industry and boosting market uptake of the products.
 Several of these CSAs are funded through the BBI JU. The role of the LIFT project is to maximise the value and impact of these CSAs by promoting collaboration between stakeholders. It will prove a global overview of the overarching objectives and make recommendations for future effective CSAs.</t>
   </si>
   <si>
     <t>2019-05-01
   2020-04-30</t>
   </si>
   <si>
     <t>€ 249 875,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>GLOBAZ, S.A.</t>
   </si>
   <si>
     <t>NOVAMONT SPA, FVA SAS DI LOUIS FERRINI &amp; C, B.T.G. BIOMASS TECHNOLOGY GROUP BV</t>
   </si>
   <si>
     <t>Italy, Portugal, Netherlands</t>
   </si>
   <si>
     <t>http://www.lift-bbi.eu</t>
   </si>
   <si>
     <t>UrBIOfuture</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/urbiofuture</t>
   </si>
   <si>
     <t>The European Union has already made substantial progress in adopting a bio-based economy. However, it cannot afford to stand still; it must continue to advance. To do so requires continued analysis of the specific needs of this industry sector. The UrBIOfuture project has been designed to address this, by boosting education, research and careers in the bio-based industries in order to keep Europe at the forefront of the sector.The project will map industry needs and the skills gap and facilitate interaction between the education sector, academia and industry. Based on its insights and engagement, UrBIOfuture will create a series of promotional events, including train-the-trainer and train-the-student workshops. This will help Europe sustain its leading position in the bio-based sector by ensuring that there are adequate numbers of well-trained and enthusiastic people entering the industry.</t>
   </si>
   <si>
     <t>€ 946 567,65</t>
   </si>
   <si>
     <t>UNIVERSITAT AUTONOMA DE BARCELONA</t>
   </si>
@@ -8367,12950 +8363,12950 @@
       </c>
       <c r="I10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>103</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="1" t="s">
         <v>104</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>105</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="Q10" s="1"/>
+      <c r="Q10" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="R10" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1">
         <v>101292477</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="1">
         <v>101292536</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1">
         <v>101287490</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="1">
         <v>101292416</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="1">
         <v>101292437</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="1">
         <v>101292474</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="1">
         <v>101292578</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="1">
         <v>101292039</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="Q18" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="R18" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="1">
         <v>101292326</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="1">
         <v>101288362</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="1">
         <v>101292918</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="Q21" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="R21" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="1">
         <v>101286442</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="1">
         <v>101292802</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="1">
         <v>101290652</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="1">
         <v>101292951</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="1">
         <v>101212806</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L26" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M26" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="Q26" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="R26" s="1"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="1">
         <v>101214206</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="Q27" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="R27" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="1">
         <v>101214432</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="Q28" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="R28" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="1">
         <v>101213812</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="Q29" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="R29" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="1">
         <v>101209410</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Q30" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="R30" s="1"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="1">
         <v>101214199</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="1">
         <v>101213354</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="Q32" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="R32" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="1">
         <v>101214084</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Q33" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="R33" s="1"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="1">
         <v>101214144</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N34" s="1" t="s">
         <v>68</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q34" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R34" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="1">
         <v>101214604</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="Q35" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="R35" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="1">
         <v>101214808</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="Q36" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="R36" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="1">
         <v>101214307</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="1">
         <v>101215161</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="Q38" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="1">
         <v>101214288</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="Q39" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" s="1">
         <v>101213148</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="Q40" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="R40" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" s="1">
         <v>101214964</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="Q41" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="R41" s="1"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" s="1">
         <v>101214605</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="Q42" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="R42" s="1"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1">
         <v>101214894</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P43" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="Q43" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="R43" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" s="1">
         <v>101213072</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N44" s="1" t="s">
         <v>87</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="P44" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="Q44" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="R44" s="1"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" s="1">
         <v>101214268</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N45" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O45" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="P45" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="Q45" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="R45" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" s="1">
         <v>101213069</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="P46" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="Q46" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="R46" s="1"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="1">
         <v>101214009</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="O47" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="P47" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Q47" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="R47" s="1"/>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" s="1">
         <v>101213143</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="P48" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="Q48" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="R48" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" s="1">
         <v>101213231</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="P49" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="Q49" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="R49" s="1"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" s="1">
         <v>101214981</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L50" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M50" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="P50" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="Q50" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="R50" s="1"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" s="1">
         <v>101214822</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N51" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="P51" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="Q51" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="R51" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" s="1">
         <v>101212855</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="P52" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="Q52" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="R52" s="1"/>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" s="1">
         <v>101214256</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="M53" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="P53" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Q53" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="R53" s="1"/>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" s="1">
         <v>101213742</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="P54" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="Q54" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="R54" s="1"/>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" s="1">
         <v>101214076</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="P55" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="Q55" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="R55" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" s="1">
         <v>101157688</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="P56" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="Q56" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="R56" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="1">
         <v>101157411</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="P57" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="Q57" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="R57" s="1"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="1">
         <v>101157652</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N58" s="1" t="s">
         <v>68</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="P58" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="Q58" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="R58" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" s="1">
         <v>101155925</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L59" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M59" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="P59" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="Q59" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="R59" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" s="1">
         <v>101157382</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="P60" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="Q60" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="R60" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" s="1">
         <v>101157488</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L61" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M61" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="P61" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="Q61" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="R61" s="1"/>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" s="1">
         <v>101156998</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P62" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="Q62" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="R62" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" s="1">
         <v>101156032</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L63" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="M63" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="P63" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="Q63" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="R63" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="1">
         <v>101157907</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="P64" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="Q64" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="R64" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="1">
         <v>101157239</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I65" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="P65" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="Q65" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="R65" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" s="1">
         <v>101156439</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N66" s="1" t="s">
         <v>50</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="P66" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="Q66" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="R66" s="1"/>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" s="1">
         <v>101157658</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="P67" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="Q67" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="R67" s="1"/>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" s="1">
         <v>101157081</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="P68" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="Q68" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="R68" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" s="1">
         <v>101157679</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="P69" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" s="1">
         <v>101157430</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="P70" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="Q70" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="R70" s="1"/>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" s="1">
         <v>101157517</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M71" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="P71" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="Q71" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="R71" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" s="1">
         <v>101156486</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="K72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N72" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="O72" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="P72" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="Q72" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="R72" s="1"/>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" s="1">
         <v>101157279</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="P73" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="Q73" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="R73" s="1"/>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" s="1">
         <v>101157528</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N74" s="1" t="s">
         <v>68</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="P74" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="Q74" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="R74" s="1"/>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" s="1">
         <v>101157892</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L75" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="P75" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="Q75" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="R75" s="1"/>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" s="1">
         <v>101157779</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="P76" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="Q76" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="R76" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" s="1">
         <v>101157583</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="P77" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="Q77" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="R77" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" s="1">
         <v>101156954</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="P78" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="Q78" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="R78" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" s="1">
         <v>101157636</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J79" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="P79" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="Q79" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="R79" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" s="1">
         <v>101157635</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="P80" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="Q80" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="R80" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="1">
         <v>101156960</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="P81" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="Q81" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="R81" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="1">
         <v>101157840</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="P82" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="Q82" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="R82" s="1"/>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" s="1">
         <v>101157359</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L83" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M83" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="P83" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="Q83" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="R83" s="1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="1">
         <v>101156363</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="P84" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="Q84" s="1" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="R84" s="1"/>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" s="1">
         <v>101157586</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="P85" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="Q85" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="R85" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="1">
         <v>101160532</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="K86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="P86" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="Q86" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="R86" s="1"/>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="1">
         <v>101112370</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L87" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="P87" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="Q87" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="R87" s="1"/>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" s="1">
         <v>101112345</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="P88" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="Q88" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="R88" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="1">
         <v>101112555</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="P89" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" s="1">
         <v>101112434</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="O90" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="P90" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="Q90" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="R90" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="1">
         <v>101112447</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="K91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="P91" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="Q91" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="R91" s="1"/>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" s="1">
         <v>101112407</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="K92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="P92" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" s="1">
         <v>101112521</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L93" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O93" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="P93" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="Q93" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="R93" s="1"/>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" s="1">
         <v>101112378</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="P94" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="Q94" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="R94" s="1"/>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" s="1">
         <v>101112409</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="P95" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="Q95" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="R95" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" s="1">
         <v>101112452</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="P96" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="Q96" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="R96" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" s="1">
         <v>101112072</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J97" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="P97" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="Q97" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" s="1">
         <v>101112455</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H98" s="1"/>
       <c r="I98" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J98" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="P98" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="Q98" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="R98" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" s="1">
         <v>101112318</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="P99" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="Q99" s="1"/>
       <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" s="1">
         <v>101112581</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J100" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="P100" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="Q100" s="1"/>
       <c r="R100" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" s="1">
         <v>101112541</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="O101" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="P101" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" s="1">
         <v>101111996</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N102" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="P102" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="Q102" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="R102" s="1"/>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" s="1">
         <v>101112436</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="P103" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="Q103" s="1"/>
       <c r="R103" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" s="1">
         <v>101112379</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="J104" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="P104" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" s="1">
         <v>101112457</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="J105" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="P105" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="Q105" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" s="1">
         <v>101112476</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="P106" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="Q106" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" s="1">
         <v>101112453</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J107" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L107" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="P107" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="Q107" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="R107" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" s="1">
         <v>720303</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="P108" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="Q108" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="R108" s="1"/>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" s="1">
         <v>792063</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="P109" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="Q109" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" s="1">
         <v>790507</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="J110" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="K110" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L110" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="M110" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="P110" s="1" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="Q110" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="R110" s="1"/>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" s="1">
         <v>667501</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J111" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="K111" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L111" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="P111" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="Q111" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="R111" s="1"/>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" s="1">
         <v>669065</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="P112" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="Q112" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="R112" s="1"/>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="1">
         <v>744349</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="J113" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="P113" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="Q113" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="R113" s="1"/>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="1">
         <v>837866</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="J114" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="P114" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="Q114" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="R114" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" s="1">
         <v>744409</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="J115" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="K115" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L115" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="M115" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="P115" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="Q115" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="R115" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" s="1">
         <v>837890</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="K116" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L116" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="P116" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="1">
         <v>837998</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="J117" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="P117" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="Q117" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="R117" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" s="1">
         <v>720726</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="J118" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="P118" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="Q118" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="R118" s="1"/>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" s="1">
         <v>669055</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="P119" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="Q119" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="R119" s="1"/>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" s="1">
         <v>720755</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="J120" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="P120" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="Q120" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="R120" s="1"/>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" s="1">
         <v>837726</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>47</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="J121" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="K121" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L121" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="P121" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="Q121" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="R121" s="1"/>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" s="1">
         <v>720707</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="J122" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="P122" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="Q122" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="R122" s="1"/>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" s="1">
         <v>886776</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J123" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="P123" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="Q123" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="R123" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" s="1">
         <v>745586</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="P124" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="Q124" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="R124" s="1"/>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" s="1">
         <v>720720</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="J125" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="P125" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="Q125" s="1"/>
       <c r="R125" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" s="1">
         <v>887727</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="P126" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="Q126" s="1" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="R126" s="1"/>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="1">
         <v>887474</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="J127" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="P127" s="1" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" s="1">
         <v>888003</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="K128" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L128" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="M128" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="P128" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="Q128" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="R128" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" s="1">
         <v>887432</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="P129" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="Q129" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="R129" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" s="1">
         <v>887226</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J130" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="K130" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L130" s="1" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="P130" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="Q130" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="R130" s="1"/>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" s="1">
         <v>745874</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="J131" s="1" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="P131" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="Q131" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="R131" s="1" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" s="1">
         <v>887259</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="K132" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L132" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="P132" s="1" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="Q132" s="1" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="R132" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" s="1">
         <v>792054</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L133" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O133" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="P133" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="Q133" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="R133" s="1"/>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" s="1">
         <v>790956</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>47</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="J134" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="K134" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L134" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="P134" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="Q134" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="R134" s="1"/>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" s="1">
         <v>792257</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="P135" s="1" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="Q135" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="R135" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" s="1">
         <v>720757</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H136" s="1"/>
       <c r="I136" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="P136" s="1" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="Q136" s="1" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="R136" s="1"/>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" s="1">
         <v>720728</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="P137" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="Q137" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="R137" s="1" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" s="1">
         <v>101023567</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="P138" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="Q138" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="R138" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" s="1">
         <v>101023280</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="K139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="P139" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="Q139" s="1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="R139" s="1" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" s="1">
         <v>101022987</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="P140" s="1" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="Q140" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="R140" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" s="1">
         <v>837527</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="K141" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L141" s="1" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="M141" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="P141" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="Q141" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="R141" s="1"/>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" s="1">
         <v>720719</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="J142" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="P142" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="Q142" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="R142" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" s="1">
         <v>720744</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="P143" s="1" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="Q143" s="1" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="R143" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" s="1">
         <v>887227</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="J144" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="P144" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="Q144" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="R144" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" s="1">
         <v>837583</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="K145" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L145" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="P145" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="Q145" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="R145" s="1" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" s="1">
         <v>744310</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="P146" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="Q146" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="R146" s="1"/>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" s="1">
         <v>887191</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H147" s="1"/>
       <c r="I147" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K147" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L147" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="M147" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="P147" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="Q147" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="R147" s="1"/>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" s="1">
         <v>887674</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="P148" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="Q148" s="1" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="R148" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" s="1">
         <v>745246</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="P149" s="1" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="Q149" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="R149" s="1" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" s="1">
         <v>837771</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="P150" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="Q150" s="1"/>
       <c r="R150" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" s="1">
         <v>887070</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="P151" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="Q151" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="R151" s="1"/>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" s="1">
         <v>887917</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="J152" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="P152" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="Q152" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="R152" s="1"/>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" s="1">
         <v>837750</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="P153" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="Q153" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="R153" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" s="1">
         <v>720695</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="P154" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="Q154" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="R154" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" s="1">
         <v>101023306</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="J155" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="P155" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="Q155" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="R155" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" s="1">
         <v>745785</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="J156" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="P156" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="Q156" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="R156" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" s="1">
         <v>792021</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="K157" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L157" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="P157" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="Q157" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="R157" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" s="1">
         <v>838104</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="J158" s="1" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="P158" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="Q158" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="R158" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" s="1">
         <v>745746</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="J159" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="P159" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="Q159" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="R159" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" s="1">
         <v>745012</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="K160" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L160" s="1" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="P160" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="Q160" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="R160" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" s="1">
         <v>887407</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="K161" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L161" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="M161" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="P161" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="Q161" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="R161" s="1"/>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" s="1">
         <v>887711</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="K162" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L162" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="P162" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="Q162" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="R162" s="1"/>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" s="1">
         <v>709746</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="P163" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="Q163" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="R163" s="1" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="1">
         <v>669029</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>58</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="P164" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="Q164" s="1" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="R164" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" s="1">
         <v>887648</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J165" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="P165" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="Q165" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="R165" s="1"/>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" s="1">
         <v>744330</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="J166" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="P166" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="Q166" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="R166" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" s="1">
         <v>709606</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="J167" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="K167" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L167" s="1" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="P167" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="Q167" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="R167" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" s="1">
         <v>792061</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="K168" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L168" s="1" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="P168" s="1" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="Q168" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="R168" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="1">
         <v>886567</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="J169" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="K169" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L169" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="M169" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N169" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="P169" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q169" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R169" s="1"/>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" s="1">
         <v>709557</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="K170" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L170" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="M170" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="P170" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="Q170" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="R170" s="1"/>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" s="1">
         <v>887913</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="K171" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L171" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="M171" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N171" s="1" t="s">
         <v>68</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="P171" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="Q171" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="R171" s="1"/>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" s="1">
         <v>887281</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="J172" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="K172" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L172" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="M172" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="P172" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="Q172" s="1" t="s">
-        <v>1592</v>
-[...1 lines deleted...]
-      <c r="R172" s="1" t="s">
         <v>1593</v>
       </c>
+      <c r="R172" s="1"/>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" s="1">
         <v>669105</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="K173" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L173" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="M173" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="O173" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="P173" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="Q173" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="R173" s="1" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="1">
         <v>745591</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="K174" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L174" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="M174" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N174" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="O174" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="P174" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="Q174" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="R174" s="1"/>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" s="1">
         <v>101023190</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="J175" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="K175" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L175" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N175" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O175" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="P175" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="Q175" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="R175" s="1"/>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" s="1">
         <v>745766</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="J176" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="K176" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L176" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="M176" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N176" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="O176" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="P176" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="Q176" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="R176" s="1" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" s="1">
         <v>101023593</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>56</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="J177" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="K177" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L177" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="M177" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N177" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="O177" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="P177" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="Q177" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="R177" s="1" t="s">
         <v>1636</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" s="1">
         <v>720743</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="K178" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L178" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N178" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="O178" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="P178" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="Q178" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="R178" s="1" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" s="1">
         <v>745762</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="J179" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="K179" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L179" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N179" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="O179" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="P179" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="Q179" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="R179" s="1"/>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" s="1">
         <v>745789</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="J180" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="K180" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L180" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="O180" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="P180" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="Q180" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="R180" s="1" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" s="1">
         <v>668970</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="J181" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="K181" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L181" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N181" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="O181" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="P181" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="Q181" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="R181" s="1"/>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" s="1">
         <v>745578</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="J182" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="K182" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L182" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N182" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O182" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="P182" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="Q182" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="R182" s="1"/>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" s="1">
         <v>720714</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="J183" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="K183" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L183" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N183" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="O183" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="P183" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="Q183" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="R183" s="1" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" s="1">
         <v>837761</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="J184" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="K184" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L184" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="M184" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N184" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O184" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="P184" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="Q184" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="R184" s="1"/>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" s="1">
         <v>886662</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="J185" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="K185" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L185" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="M185" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N185" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="O185" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="P185" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="Q185" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="R185" s="1" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" s="1">
         <v>792070</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H186" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="J186" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="K186" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L186" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="M186" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N186" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="O186" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="P186" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="Q186" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="R186" s="1"/>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" s="1">
         <v>668128</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="J187" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="K187" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L187" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="M187" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N187" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="O187" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="P187" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" s="1">
         <v>720739</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H188" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="J188" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="K188" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L188" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="M188" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N188" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="O188" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="P188" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="Q188" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="R188" s="1" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" s="1">
         <v>745450</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="J189" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="K189" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L189" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="M189" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N189" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="O189" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="P189" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="Q189" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="R189" s="1"/>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" s="1">
         <v>887501</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="K190" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L190" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="M190" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N190" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="O190" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="P190" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="Q190" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="R190" s="1"/>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" s="1">
         <v>836884</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="J191" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="K191" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L191" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="M191" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N191" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="O191" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="P191" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="Q191" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="R191" s="1"/>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" s="1">
         <v>101023200</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="K192" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L192" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="M192" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N192" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="O192" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="P192" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="Q192" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="R192" s="1"/>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" s="1">
         <v>837276</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H193" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="J193" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="K193" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L193" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="M193" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N193" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="O193" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="P193" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="Q193" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="R193" s="1"/>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" s="1">
         <v>838120</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H194" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="K194" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L194" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="M194" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N194" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="O194" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="P194" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="Q194" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="R194" s="1" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" s="1">
         <v>792050</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H195" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="K195" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L195" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="M195" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N195" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="O195" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="P195" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="Q195" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="R195" s="1"/>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" s="1">
         <v>744311</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="K196" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L196" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="M196" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N196" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="O196" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="P196" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="Q196" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="R196" s="1"/>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" s="1">
         <v>838056</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="K197" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L197" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="M197" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N197" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="O197" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="P197" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="Q197" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="R197" s="1"/>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" s="1">
         <v>837715</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="J198" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="K198" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L198" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="M198" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N198" s="1" t="s">
         <v>95</v>
       </c>
       <c r="O198" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="P198" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="Q198" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="R198" s="1"/>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" s="1">
         <v>887398</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H199" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="K199" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L199" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="M199" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N199" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="O199" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="P199" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="Q199" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="R199" s="1"/>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" s="1">
         <v>792004</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H200" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="K200" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L200" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="M200" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N200" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="O200" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="P200" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="Q200" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="R200" s="1"/>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" s="1">
         <v>792195</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="K201" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L201" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="M201" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N201" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="O201" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="P201" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="Q201" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="R201" s="1" t="s">
         <v>1843</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" s="1">
         <v>745718</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="J202" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="K202" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L202" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="M202" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N202" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="O202" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="P202" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="Q202" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="R202" s="1"/>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" s="1">
         <v>745828</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="J203" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="K203" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L203" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="M203" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N203" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="O203" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="P203" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="Q203" s="1"/>
       <c r="R203" s="1"/>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" s="1">
         <v>101023342</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H204" s="1"/>
       <c r="I204" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="J204" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="K204" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L204" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="M204" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N204" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O204" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="P204" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="Q204" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="R204" s="1"/>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" s="1">
         <v>792049</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H205" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="K205" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L205" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="M205" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N205" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="O205" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="P205" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="Q205" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="R205" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" s="1">
         <v>101023334</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H206" s="1"/>
       <c r="I206" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="J206" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="K206" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L206" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="M206" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N206" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="O206" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="P206" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="Q206" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="R206" s="1"/>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" s="1">
         <v>720710</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H207" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="J207" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="K207" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L207" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="M207" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N207" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="O207" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="P207" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="Q207" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="R207" s="1"/>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" s="1">
         <v>720729</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H208" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="J208" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="K208" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L208" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="M208" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N208" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O208" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="P208" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="Q208" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="R208" s="1"/>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" s="1">
         <v>745791</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="K209" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L209" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="M209" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N209" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O209" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="P209" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="Q209" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="R209" s="1"/>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" s="1">
         <v>668953</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="K210" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L210" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="M210" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N210" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O210" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="P210" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="Q210" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="R210" s="1"/>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" s="1">
         <v>745695</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H211" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="K211" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L211" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="M211" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N211" s="1" t="s">
         <v>1921</v>
       </c>
       <c r="O211" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="P211" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="Q211" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="R211" s="1"/>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" s="1">
         <v>745668</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H212" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="J212" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="K212" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L212" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="M212" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N212" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="O212" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="P212" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="Q212" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="R212" s="1"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="1">
         <v>837863</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H213" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="K213" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L213" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="M213" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N213" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="O213" s="1" t="s">
         <v>1939</v>
       </c>
       <c r="P213" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="Q213" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="R213" s="1"/>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" s="1">
         <v>792261</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H214" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="K214" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L214" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="M214" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N214" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="O214" s="1" t="s">
         <v>1949</v>
       </c>
       <c r="P214" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="Q214" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="R214" s="1"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="1">
         <v>745839</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H215" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="J215" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="K215" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L215" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="M215" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N215" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="O215" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="P215" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="Q215" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="R215" s="1"/>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="1">
         <v>720715</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="K216" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L216" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="M216" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N216" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O216" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="P216" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="Q216" s="1" t="s">
         <v>1968</v>
       </c>
       <c r="R216" s="1"/>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" s="1">
         <v>887115</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="K217" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L217" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="M217" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N217" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O217" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="P217" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="Q217" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="R217" s="1"/>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="1">
         <v>101023664</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="J218" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="K218" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L218" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="M218" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N218" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="P218" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="Q218" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="R218" s="1" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="1">
         <v>720736</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K219" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L219" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="M219" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N219" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="O219" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="P219" s="1" t="s">
         <v>1992</v>
       </c>
       <c r="Q219" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="R219" s="1"/>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" s="1">
         <v>745737</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="J220" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="K220" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L220" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="M220" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N220" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="O220" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="P220" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="Q220" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="R220" s="1"/>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" s="1">
         <v>668467</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="K221" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L221" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="M221" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N221" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="O221" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="P221" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="Q221" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="R221" s="1"/>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" s="1">
         <v>745622</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H222" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="K222" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L222" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="M222" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N222" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="O222" s="1" t="s">
         <v>2016</v>
       </c>
       <c r="P222" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="Q222" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="R222" s="1"/>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" s="1">
         <v>720708</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K223" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L223" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="M223" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N223" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="O223" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="P223" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="Q223" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="R223" s="1"/>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" s="1">
         <v>790440</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="K224" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L224" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="M224" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N224" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O224" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="P224" s="1" t="s">
         <v>2033</v>
       </c>
       <c r="Q224" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="R224" s="1"/>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" s="1">
         <v>887075</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="J225" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="K225" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L225" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="M225" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="N225" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="O225" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="P225" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="Q225" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="R225" s="1"/>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" s="1">
         <v>720712</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>2045</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H226" s="1"/>
       <c r="I226" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J226" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K226" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L226" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="M226" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N226" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="O226" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="P226" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="Q226" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="R226" s="1"/>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" s="1">
         <v>720297</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="J227" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="K227" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L227" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="M227" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N227" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="O227" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="P227" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="Q227" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="R227" s="1"/>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" s="1">
         <v>720685</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G228" s="1"/>
       <c r="H228" s="1"/>
       <c r="I228" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="J228" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="K228" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L228" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="M228" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N228" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="O228" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="P228" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="Q228" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="R228" s="1"/>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" s="1">
         <v>720732</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G229" s="1"/>
       <c r="H229" s="1"/>
       <c r="I229" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="J229" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="K229" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L229" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="M229" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N229" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="O229" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="P229" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="Q229" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="R229" s="1"/>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" s="1">
         <v>669003</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H230" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="J230" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="K230" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L230" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="M230" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="N230" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="O230" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="P230" s="1" t="s">
         <v>2080</v>
       </c>
       <c r="Q230" s="1" t="s">
         <v>2081</v>
       </c>
       <c r="R230" s="1"/>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" s="1">
         <v>745754</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>2083</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H231" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="J231" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="K231" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L231" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="M231" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N231" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O231" s="1" t="s">
         <v>2086</v>
       </c>
       <c r="P231" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="Q231" s="1" t="s">
         <v>2088</v>
       </c>
       <c r="R231" s="1"/>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" s="1">
         <v>101023202</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H232" s="1"/>
       <c r="I232" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="J232" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="K232" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L232" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="M232" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N232" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="O232" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="P232" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="Q232" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="R232" s="1"/>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" s="1">
         <v>101023225</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H233" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="J233" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="K233" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L233" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="M233" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N233" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="O233" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="P233" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="Q233" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="R233" s="1"/>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" s="1">
         <v>101022370</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="J234" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="K234" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L234" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="M234" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N234" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="O234" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="P234" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="Q234" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="R234" s="1"/>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" s="1">
         <v>745719</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
       <c r="I235" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="J235" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="K235" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L235" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="M235" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N235" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="O235" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="P235" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="Q235" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="R235" s="1"/>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" s="1">
         <v>101023260</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
       <c r="I236" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="J236" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="K236" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L236" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="M236" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N236" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="O236" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="P236" s="1" t="s">
         <v>2129</v>
       </c>
       <c r="Q236" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="R236" s="1"/>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" s="1">
         <v>790157</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H237" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="J237" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="K237" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L237" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="M237" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N237" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="O237" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="P237" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="Q237" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="R237" s="1"/>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" s="1">
         <v>101023381</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
       <c r="I238" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="J238" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="K238" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L238" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="M238" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N238" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="O238" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="P238" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="Q238" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="R238" s="1"/>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" s="1">
         <v>792236</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
       <c r="I239" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="J239" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="K239" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L239" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="M239" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N239" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="O239" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="P239" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="Q239" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="R239" s="1"/>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" s="1">
         <v>745667</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
       <c r="I240" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="J240" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="K240" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L240" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="M240" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N240" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="O240" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="P240" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="Q240" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="R240" s="1"/>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" s="1">
         <v>745623</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G241" s="1"/>
       <c r="H241" s="1"/>
       <c r="I241" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="J241" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="K241" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L241" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="M241" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="N241" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="O241" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="P241" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="Q241" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="R241" s="1"/>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" s="1">
         <v>101023685</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="J242" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="K242" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L242" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="M242" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N242" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="O242" s="1" t="s">
         <v>2179</v>
       </c>
       <c r="P242" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="Q242" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="R242" s="1" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" s="1">
         <v>792221</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>2185</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
       <c r="I243" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="J243" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="K243" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L243" s="1" t="s">
         <v>2187</v>
       </c>
       <c r="M243" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="N243" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="O243" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="P243" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="Q243" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="R243" s="1"/>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" s="1">
         <v>720762</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>2193</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
       <c r="I244" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="J244" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="K244" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L244" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="M244" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="N244" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="O244" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="P244" s="1" t="s">
         <v>2199</v>
       </c>
       <c r="Q244" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="R244" s="1"/>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" s="1">
         <v>101023256</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H245" s="1" t="s">
         <v>84</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="K245" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L245" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="M245" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N245" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="O245" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="P245" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="Q245" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="R245" s="1"/>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" s="1">
         <v>101023516</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G246" s="1"/>
       <c r="H246" s="1"/>
       <c r="I246" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="J246" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="K246" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L246" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="M246" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="N246" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="O246" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="P246" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="Q246" s="1" t="s">
         <v>2217</v>
       </c>
       <c r="R246" s="1"/>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" s="1">
         <v>838087</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G247" s="1"/>
       <c r="H247" s="1"/>
       <c r="I247" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="J247" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="K247" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L247" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="M247" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N247" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="O247" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="P247" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="Q247" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="R247" s="1"/>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" s="1">
         <v>837858</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
       <c r="I248" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="J248" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="K248" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L248" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="M248" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="N248" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="O248" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="O248" s="1" t="s">
+      <c r="P248" s="1" t="s">
         <v>2233</v>
       </c>
-      <c r="P248" s="1" t="s">
+      <c r="Q248" s="1" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2235</v>
       </c>
       <c r="R248" s="1"/>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" s="1">
         <v>837811</v>
       </c>
       <c r="B249" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C249" s="1" t="s">
         <v>2236</v>
       </c>
-      <c r="C249" s="1" t="s">
+      <c r="D249" s="1" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
       <c r="I249" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="J249" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="K249" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="L249" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="M249" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N249" s="1" t="s">
         <v>2239</v>
       </c>
-      <c r="M249" s="1" t="s">
-[...2 lines deleted...]
-      <c r="N249" s="1" t="s">
+      <c r="O249" s="1" t="s">
         <v>2240</v>
       </c>
-      <c r="O249" s="1" t="s">
+      <c r="P249" s="1" t="s">
         <v>2241</v>
       </c>
-      <c r="P249" s="1" t="s">
+      <c r="Q249" s="1" t="s">
         <v>2242</v>
-      </c>
-[...1 lines deleted...]
-        <v>2243</v>
       </c>
       <c r="R249" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>