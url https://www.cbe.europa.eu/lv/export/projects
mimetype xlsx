--- v0 (2026-06-09)
+++ v1 (2026-06-13)
@@ -7370,51 +7370,51 @@
   <si>
     <t>https://oleaf4value.eu/</t>
   </si>
   <si>
     <t>BIOCIRCULARCITIES</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/biocircularcities</t>
   </si>
   <si>
     <t>While there is an inevitable degree of synergy between the circular economy and the bioeconomy, it does not axiomatically follow that bioeconomy projects are automatically circular. Although both make use of organic waste, and while both make better use of resources, their goals are not identical. The former aims to reduce the use of fossil-based resources through making more use of recycled materials, while the latter looks to switch from fossil-based to bio-based resources. Through aligning the two, there is still room for improvement in the circularity of the bio-based economy.
 However, achieving these efficiencies means recognising that there are myriad actors in bio-based product chains. It also means recognising that their perspectives and priorities on managing biowaste differ. Yet if a circular economy is to become a reality, this common alignment needs to be achieved. This means defining a common strategy that disparate sectors can align with; it will require long term investment from stakeholders – and a regulatory and legislative framework capable of encouraging that, it will require governments at all levels to set policies that make circular bioeconomy approaches economically sustainable. The BIOCIRCULARCITIES project is designed to help identify and develop innovative and comprehensive regulatory frameworks and roadmaps that are well aligned with circular bioeconomy principles. 
 The BIOCIRCULARCITIES project will focus on the interactions between the circular and bio-economies, using insights derived from multi-stakeholder participatory processes. It will consider both supply-side and demand-side aspects of policymaking to maximise the effectiveness. It will determine these through four strands. The first will be by exploring the circular economy potential of unexploited bio-based waste streams generated around three European cities - Barcelona in Spain, Naples in Italy and Pazardzhik in Bulgaria. The second will be to identify and analyse those circular bioeconomy best practices in the EU that could be successful in the pilot areas. Third, opportunities and obstacles to for introducing such processes. It will then use the learnings from the three areas to propose proactive instruments and policy roadmaps that can be applied in a wider European context.</t>
   </si>
   <si>
     <t>2021-10-01
   2023-09-30</t>
   </si>
   <si>
     <t>€ 999 893,75</t>
   </si>
   <si>
     <t>FUNDACIO ENT</t>
   </si>
   <si>
-    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA EESTI AS, ASSOCIATION OF CITIES AND REGIONS FOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
+    <t>REGIONALNA ENERGIINA AGENCIA PAZARDJIK SDRUZENIE - REGIONAL ENERGY AGENCY OF PAZARDJIK REAP, CITTA METROPOLITANA DI NAPOLI, CIVITTA EESTI AS, ASSOCIATION OF CITIES AND REGIONS FFOR SUSTAINABLE RESOURCE MANAGEMENT, LUXEMBOURG INSTITUTE OF SCIENCE AND TECHNOLOGY, AGENZIA NAZIONALE PER LE NUOVE TECNOLOGIE, L'ENERGIA E LO SVILUPPO ECONOMICO SOSTENIBILE, AREA METROPOLITANA DE BARCELONA</t>
   </si>
   <si>
     <t>Bulgaria, Italy, Spain, Estonia, Belgium, Luxembourg</t>
   </si>
   <si>
     <t>https://biocircularcities.eu/about/</t>
   </si>
   <si>
     <t>CELEBio</t>
   </si>
   <si>
     <t>https://www.cbe.europa.eu/projects/celebio</t>
   </si>
   <si>
     <t>The Central Europe LEaders in Bioeconomy (CELEBio) project aims at strengthening the enabling environment for bio-based businesses in eight countries of Central, Eastern and South-Eastern Europe that, according to the EU Innovation Scoreboard, are “moderate or modest innovators” and that register scarcer interest for the activities and opportunities offered by BIC and BBI-JU.
 This goal will be pursued by compiling and sharing fact-based information as well as by promoting networking among stakeholders in a broader regional and continental scope.
 The main objective of CELEBio is therefore to contribute to encourage the uptake of Bioeconomy in Bulgaria, Czech Republic, Croatia, Hungary, Slovak Republic and Slovenia through the elaboration of evidence-based Action Plans for each of the targeted countries, as well as through the dissemination of information on the opportunities offered by BBI. To this end, the CELEBio project team will support the setting-up of a network of BBI info points (BBI Ambassadors). In order to set the grounds for further action in support of the uptake of bio-based technologies and facilitate matchmaking between stakeholders in research and industry, the CELEBio project team will map Bioeconomy stakeholders.</t>
   </si>
   <si>
     <t>2019-06-01
   2020-11-30</t>
   </si>
   <si>
     <t>€ 749 350,00</t>
   </si>